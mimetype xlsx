--- v0 (2026-05-11)
+++ v1 (2026-06-28)
@@ -15,77 +15,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-11 05:06:28</t>
+    <t>Актуальность прайса на: 2026-06-29 02:30:48</t>
   </si>
   <si>
     <t>Санитарно-гигиеническое оборудование</t>
   </si>
   <si>
     <t>Облучатели (дезинфекторы) помещений</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -134,66 +134,57 @@
   <si>
     <t>Облучатель-рециркулятор Кобор БР2-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/</t>
   </si>
   <si>
     <t>44657</t>
   </si>
   <si>
     <t>Бактерицидный рециркулятор Hicold орб1 130</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/</t>
   </si>
   <si>
     <t>44680</t>
   </si>
   <si>
     <t>Рециркулятор облучатель Kayman ро-2-8 а</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/</t>
   </si>
   <si>
-    <t>44670</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/</t>
+    <t>44667</t>
+  </si>
+  <si>
+    <t>Бактерицидный рециркулятор Hicold орб2 215 нерж</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-215-nerzh-post1350428/</t>
   </si>
   <si>
     <t>44662</t>
   </si>
   <si>
     <t>Облучатель-рециркулятор бр4-200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel--recirkulyator-br4-200-post1217137/</t>
   </si>
   <si>
     <t>44655</t>
   </si>
   <si>
     <t>Бактерицидный рециркулятор Hicold орб2 230 нерж</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/</t>
   </si>
   <si>
     <t>44669</t>
   </si>
   <si>
     <t>Облучатель-рециркулятор бр4-200н</t>
   </si>
@@ -272,191 +263,161 @@
   <si>
     <t>Средство моющее Abat PW (5 л) концент., щелочное</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/</t>
   </si>
   <si>
     <t>113366</t>
   </si>
   <si>
     <t>Средство моющее Abat DW AL (5 л) концентр., щелочное</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-al-5-l-koncentr-shchelochnoe/</t>
   </si>
   <si>
     <t>44684</t>
   </si>
   <si>
     <t>СРЕДСТВО МОЮЩЕЕ DEMO ДЛЯ П/М МАШИН ALKADEM-DISH 12кг</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/</t>
   </si>
   <si>
-    <t>83854</t>
-[...7 lines deleted...]
-  <si>
     <t>44696</t>
   </si>
   <si>
     <t>Средство ополаск.Demo д/парокон-ов acidem-cj 10кг</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/</t>
   </si>
   <si>
-    <t>44690</t>
-[...16 lines deleted...]
-  <si>
     <t>115347</t>
   </si>
   <si>
     <t>Моющие таблетки 2 в 1 с ополаск. эффектом Abat PW&amp;R tabs (100 шт.) для ПКА и КЭП</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/</t>
   </si>
   <si>
     <t>44683</t>
   </si>
   <si>
     <t>Таблетки Rational д/очистки/ополаскивания 56.00.210</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/</t>
   </si>
   <si>
     <t>116390</t>
   </si>
   <si>
     <t>Таблетки для очистки серии SCC (комплект 100 шт.) RATIONAL 56.00.210</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-dlya-ochistki-serii-scc-komplekt-100-sht-rational-5/</t>
   </si>
   <si>
-    <t>83850</t>
-[...7 lines deleted...]
-  <si>
     <t>44685</t>
   </si>
   <si>
     <t>Очиститель Rational в табл.(150) care-tab 56.00.562</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/</t>
   </si>
   <si>
     <t>44698</t>
   </si>
   <si>
     <t>Таблетки Rational д/очистки active green icombi 56.01.535</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/</t>
   </si>
   <si>
     <t>115548</t>
   </si>
   <si>
     <t>Таблетки для очистки RATIONAL Active Green серии iCombi (150 шт.) 56.01.535</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/</t>
   </si>
   <si>
+    <t>83862</t>
+  </si>
+  <si>
+    <t>Rational AG Очищающие таблетки Active Green, арт. 56.01.535 (150 шт./ведро)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/rational-ag-ochischayuschie-tabletki-active-green-art-56-01-535-150-sht-vedro--post3m56-01-535/</t>
+  </si>
+  <si>
     <t>Держатели полотенец и туалетной бумаги</t>
   </si>
   <si>
     <t>83924</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ AE57002CLQ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/</t>
   </si>
   <si>
+    <t>115020</t>
+  </si>
+  <si>
+    <t>Диспенсер для бумажных полотенец нерж OK-518B</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/</t>
+  </si>
+  <si>
     <t>83917</t>
   </si>
   <si>
     <t>Диспенсер Jofel AE51000</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/</t>
   </si>
   <si>
     <t>83935</t>
   </si>
   <si>
     <t>Диспенсер Jofel AH33000</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/</t>
   </si>
   <si>
-    <t>Дозаторы жидкого мыла</t>
-[...10 lines deleted...]
-  <si>
     <t>Лампы инсектицидные (ловушки)</t>
   </si>
   <si>
     <t>44640</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/</t>
   </si>
   <si>
     <t>44642</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid50m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/</t>
   </si>
   <si>
     <t>44637</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid80m</t>
@@ -470,177 +431,156 @@
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin80</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/</t>
   </si>
   <si>
     <t>44633</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin50</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/</t>
   </si>
   <si>
     <t>44639</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/</t>
   </si>
   <si>
-    <t>83827</t>
-[...7 lines deleted...]
-  <si>
     <t>44638</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/</t>
   </si>
   <si>
     <t>44641</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid180m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/</t>
   </si>
   <si>
     <t>44646</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid150m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/</t>
   </si>
   <si>
     <t>44643</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin180</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/</t>
   </si>
   <si>
     <t>110493</t>
   </si>
   <si>
     <t>Уничтожитель насекомых ТМ, Барановичи УН-350</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/</t>
   </si>
   <si>
     <t>Стиральные и сушильные машины</t>
   </si>
   <si>
-    <t>87777</t>
-[...7 lines deleted...]
-  <si>
     <t>118260</t>
   </si>
   <si>
     <t>Стиральная машина Fagor LA-14 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/</t>
   </si>
   <si>
     <t>118261</t>
   </si>
   <si>
     <t>Стиральная машина Fagor LA-18 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/</t>
   </si>
   <si>
     <t>87767</t>
   </si>
   <si>
     <t>Стиральная машина Fagor Professional LA-14 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/</t>
   </si>
   <si>
+    <t>87768</t>
+  </si>
+  <si>
+    <t>Стиральная машина Fagor Professional LA-18 TP2 E</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/</t>
+  </si>
+  <si>
     <t>Фены настенные</t>
   </si>
   <si>
     <t>116049</t>
   </si>
   <si>
     <t>Фен для сушки волос настенный Viatto VA-HDW1200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/</t>
   </si>
   <si>
     <t>Электросушилки для рук</t>
   </si>
   <si>
     <t>83961</t>
   </si>
   <si>
     <t>Электросушитель Jofel AA 13000 Pulsador</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/elektrosushitel-jofel-aa-13000-pulsador-post3aa-13000-pulsador/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://kofemart.ru/product/pylesos-hurakan-hkn-wdvc35l-post1371208/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -750,51 +690,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129080.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130212.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102588.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120514.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121966.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121031.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122882.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122346.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124377.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121493.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102542.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102548.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129084.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123466.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102537.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122403.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102616.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102600.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102511.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120254.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106233.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102641.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743.96x9656.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129080.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120514.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121966.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121031.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122882.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122346.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124377.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121493.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129084.96x9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123466.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122403.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102554.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125232.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102616.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120254.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106233.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106234.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102641.96x9650.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1119,51 +1059,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1629,231 +1569,231 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1869,236 +1809,236 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="41" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="42" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="43" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
@@ -2199,273 +2139,93 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2724,59 +2484,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-1-15-a-post1381377/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-115-post1215896/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br2-100n-post1376932/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200-post1217137/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200n-post1352709/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br6-300n/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-d-parokon-ov-alkadem--c-f-10kg-post1147053/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-pr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-anticaramel-5-l-koncentr/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/udalitel-nakipi-abat-decalc-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-dr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-al-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/opolaskivayuschee-sredstvo-cleaneq-acidem-r-cj-post3acidem-r-cj/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demodlya-p-m-mashin-acidem-rinse10kg-post1144465/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/schelochnoe-moyuschee-sr-vo-t-m-cleaneq-serii-alkadem-n-a500-dlya-posudomoechnyh-i-kofemashin-12-kg-post3alkadem-n-a500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-serii-scc-komplekt-100-sht-rational-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rational-ag-ochistitel-rational-v-tabletkah-100-sht-post3m56-00-210/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-cleaneq-ac84022clq-post3ac84022clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid80m-post1350618/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lovushka-dlya-nasekomyh-eksi-eik-100-post3eik-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/elektrosushitel-jofel-aa-13000-pulsador-post3aa-13000-pulsador/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pylesos-hurakan-hkn-wdvc35l-post1371208/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-1-15-a-post1381377/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-115-post1215896/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-215-nerzh-post1350428/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200-post1217137/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200n-post1352709/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br6-300n/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-d-parokon-ov-alkadem--c-f-10kg-post1147053/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-pr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-anticaramel-5-l-koncentr/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/udalitel-nakipi-abat-decalc-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-dr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-al-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-serii-scc-komplekt-100-sht-rational-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rational-ag-ochischayuschie-tabletki-active-green-art-56-01-535-150-sht-vedro--post3m56-01-535/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid80m-post1350618/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/elektrosushitel-jofel-aa-13000-pulsador-post3aa-13000-pulsador/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G96"/>
+  <dimension ref="A1:G84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -2993,1415 +2753,1211 @@
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
         <v>16206.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9">
-        <v>17095.0</v>
+        <v>19780.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9">
-        <v>17327.0</v>
+        <v>21030.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9">
-        <v>21030.0</v>
+        <v>22455.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9">
-        <v>22455.0</v>
+        <v>25290.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9">
-        <v>25290.0</v>
+        <v>32550.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:7" customHeight="1" ht="80">
-      <c r="A28" s="13" t="s">
+    <row r="28" spans="1:7">
+      <c r="A28" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="6"/>
-      <c r="C28" s="16" t="s">
+      <c r="C28" s="14"/>
+      <c r="E28" s="7"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="12"/>
+      <c r="C30" s="14"/>
+      <c r="E30" s="7"/>
+      <c r="G30" s="7"/>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="80">
+      <c r="A31" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="B31" s="6"/>
+      <c r="C31" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="E28" s="9">
-[...9 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="D31" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="14"/>
-[...30 lines deleted...]
-      <c r="G31" s="7"/>
+      <c r="E31" s="9">
+        <v>1908.0</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="9">
+        <f>E31*F31</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9">
-        <v>1908.0</v>
+        <v>2965.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9">
         <v>2965.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="9">
-        <v>2965.0</v>
+        <v>3185.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="9">
         <v>3185.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="9">
-        <v>3185.0</v>
+        <v>3294.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="9">
-        <v>3294.0</v>
+        <v>3404.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="9">
-        <v>3404.0</v>
+        <v>3734.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9">
-        <v>3734.0</v>
+        <v>4046.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E40" s="9">
-        <v>4046.0</v>
+        <v>4175.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="9">
-        <v>4123.0</v>
+        <v>7328.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E42" s="9">
-        <v>4175.0</v>
+        <v>21233.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>92</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="9">
-        <v>4546.0</v>
+        <v>22484.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="9">
-        <v>5278.0</v>
+        <v>23863.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E45" s="9">
-        <v>7328.0</v>
+        <v>28668.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="9">
-        <v>22100.0</v>
+        <v>29586.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="9">
-        <v>22484.0</v>
+        <v>30833.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:7" customHeight="1" ht="80">
-      <c r="A48" s="13" t="s">
+    <row r="48" spans="1:7">
+      <c r="A48" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C48" s="14"/>
+      <c r="E48" s="7"/>
+      <c r="G48" s="7"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="12"/>
+      <c r="C50" s="14"/>
+      <c r="E50" s="7"/>
+      <c r="G50" s="7"/>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="E51" s="9">
-        <v>29586.0</v>
+        <v>1810.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
-      <c r="A52" s="11" t="s">
+    <row r="52" spans="1:7" customHeight="1" ht="80">
+      <c r="A52" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="6"/>
+      <c r="C52" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" s="9">
+        <v>2580.0</v>
+      </c>
+      <c r="F52" s="6"/>
+      <c r="G52" s="9">
+        <f>E52*F52</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" customHeight="1" ht="80">
+      <c r="A53" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B53" s="6"/>
+      <c r="C53" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="E53" s="9">
+        <v>2590.0</v>
+      </c>
+      <c r="F53" s="6"/>
+      <c r="G53" s="9">
+        <f>E53*F53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" customHeight="1" ht="80">
+      <c r="A54" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="D54" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="C52" s="14"/>
-[...4 lines deleted...]
-      <c r="A53" s="2" t="s">
+      <c r="E54" s="9">
+        <v>2637.0</v>
+      </c>
+      <c r="F54" s="6"/>
+      <c r="G54" s="9">
+        <f>E54*F54</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" s="14"/>
+      <c r="E55" s="7"/>
+      <c r="G55" s="7"/>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="B56" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C53" s="15" t="s">
+      <c r="C56" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D53" s="4" t="s">
+      <c r="D56" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E53" s="10" t="s">
+      <c r="E56" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F53" s="4" t="s">
+      <c r="F56" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G53" s="8" t="s">
+      <c r="G56" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
-[...10 lines deleted...]
-      <c r="C55" s="16" t="s">
+    <row r="57" spans="1:7">
+      <c r="A57" s="12"/>
+      <c r="C57" s="14"/>
+      <c r="E57" s="7"/>
+      <c r="G57" s="7"/>
+    </row>
+    <row r="58" spans="1:7" customHeight="1" ht="80">
+      <c r="A58" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="D55" s="6" t="s">
+      <c r="B58" s="6"/>
+      <c r="C58" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="E55" s="9">
-[...9 lines deleted...]
-      <c r="A56" s="13" t="s">
+      <c r="D58" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="B56" s="6"/>
-      <c r="C56" s="16" t="s">
+      <c r="E58" s="9">
+        <v>2367.0</v>
+      </c>
+      <c r="F58" s="6"/>
+      <c r="G58" s="9">
+        <f>E58*F58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="80">
+      <c r="A59" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D56" s="6" t="s">
+      <c r="B59" s="6"/>
+      <c r="C59" s="16" t="s">
         <v>124</v>
       </c>
-      <c r="E56" s="9">
-[...9 lines deleted...]
-      <c r="A57" s="13" t="s">
+      <c r="D59" s="6" t="s">
         <v>125</v>
       </c>
-      <c r="B57" s="6"/>
-      <c r="C57" s="16" t="s">
+      <c r="E59" s="9">
+        <v>2558.0</v>
+      </c>
+      <c r="F59" s="6"/>
+      <c r="G59" s="9">
+        <f>E59*F59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" customHeight="1" ht="80">
+      <c r="A60" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="D57" s="6" t="s">
+      <c r="B60" s="6"/>
+      <c r="C60" s="16" t="s">
         <v>127</v>
       </c>
-      <c r="E57" s="9">
-[...9 lines deleted...]
-      <c r="A58" s="11" t="s">
+      <c r="D60" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="C58" s="14"/>
-[...30 lines deleted...]
-      <c r="G60" s="7"/>
+      <c r="E60" s="9">
+        <v>2588.0</v>
+      </c>
+      <c r="F60" s="6"/>
+      <c r="G60" s="9">
+        <f>E60*F60</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E61" s="9">
-        <v>2969.0</v>
+        <v>2620.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:7">
-      <c r="A62" s="11" t="s">
+    <row r="62" spans="1:7" customHeight="1" ht="80">
+      <c r="A62" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="C62" s="14"/>
-[...30 lines deleted...]
-      <c r="G64" s="7"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="E62" s="9">
+        <v>2650.0</v>
+      </c>
+      <c r="F62" s="6"/>
+      <c r="G62" s="9">
+        <f>E62*F62</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" customHeight="1" ht="80">
+      <c r="A63" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="6"/>
+      <c r="C63" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="E63" s="9">
+        <v>2928.0</v>
+      </c>
+      <c r="F63" s="6"/>
+      <c r="G63" s="9">
+        <f>E63*F63</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" customHeight="1" ht="80">
+      <c r="A64" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E64" s="9">
+        <v>3667.0</v>
+      </c>
+      <c r="F64" s="6"/>
+      <c r="G64" s="9">
+        <f>E64*F64</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="E65" s="9">
-        <v>2451.0</v>
+        <v>4028.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="E66" s="9">
-        <v>2649.0</v>
+        <v>4248.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E67" s="9">
-        <v>2681.0</v>
+        <v>4380.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E68" s="9">
-        <v>2713.0</v>
+        <v>5194.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D71" s="6" t="s">
+    <row r="69" spans="1:7">
+      <c r="A69" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="E71" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C69" s="14"/>
+      <c r="E69" s="7"/>
+      <c r="G69" s="7"/>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="12"/>
+      <c r="C71" s="14"/>
+      <c r="E71" s="7"/>
+      <c r="G71" s="7"/>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
         <v>154</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
         <v>155</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E72" s="9">
-        <v>3898.0</v>
+        <v>811763.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
         <v>158</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E73" s="9">
-        <v>4172.0</v>
+        <v>1002322.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
         <v>160</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
         <v>161</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E74" s="9">
-        <v>4400.0</v>
+        <v>1027752.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
         <v>163</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
         <v>164</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E75" s="9">
-        <v>4537.0</v>
+        <v>1267792.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:7" customHeight="1" ht="80">
-      <c r="A76" s="13" t="s">
+    <row r="76" spans="1:7">
+      <c r="A76" s="11" t="s">
         <v>166</v>
       </c>
-      <c r="B76" s="6"/>
-      <c r="C76" s="16" t="s">
+      <c r="C76" s="14"/>
+      <c r="E76" s="7"/>
+      <c r="G76" s="7"/>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="12"/>
+      <c r="C78" s="14"/>
+      <c r="E78" s="7"/>
+      <c r="G78" s="7"/>
+    </row>
+    <row r="79" spans="1:7" customHeight="1" ht="80">
+      <c r="A79" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="D76" s="6" t="s">
+      <c r="B79" s="6"/>
+      <c r="C79" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="E76" s="9">
-[...9 lines deleted...]
-      <c r="A77" s="11" t="s">
+      <c r="D79" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="C77" s="14"/>
-[...4 lines deleted...]
-      <c r="A78" s="2" t="s">
+      <c r="E79" s="9">
+        <v>2507.0</v>
+      </c>
+      <c r="F79" s="6"/>
+      <c r="G79" s="9">
+        <f>E79*F79</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="C80" s="14"/>
+      <c r="E80" s="7"/>
+      <c r="G80" s="7"/>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B78" s="3" t="s">
+      <c r="B81" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C78" s="15" t="s">
+      <c r="C81" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D78" s="4" t="s">
+      <c r="D81" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E78" s="10" t="s">
+      <c r="E81" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F78" s="4" t="s">
+      <c r="F81" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G78" s="8" t="s">
+      <c r="G81" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="79" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="82" spans="1:7">
+      <c r="A82" s="12"/>
+      <c r="C82" s="14"/>
+      <c r="E82" s="7"/>
+      <c r="G82" s="7"/>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="E83" s="9">
-        <v>1027752.0</v>
+        <v>3272.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7">
-      <c r="A84" s="11" t="s">
-[...178 lines deleted...]
-        <f>SUM(G12:G95)</f>
+      <c r="E84" t="s">
+        <v>174</v>
+      </c>
+      <c r="F84">
+        <f>SUM(F12:F83)</f>
+        <v>0</v>
+      </c>
+      <c r="G84">
+        <f>SUM(G12:G83)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A29:G29"/>
-[...14 lines deleted...]
-    <mergeCell ref="A94:G94"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A30:G30"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A57:G57"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A71:G71"/>
+    <mergeCell ref="A76:G76"/>
+    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A82:G82"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="D48" r:id="rId_hyperlink_31"/>
-[...5 lines deleted...]
-    <hyperlink ref="D57" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_38"/>
-    <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
-[...5 lines deleted...]
-    <hyperlink ref="D71" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D76" r:id="rId_hyperlink_50"/>
-[...6 lines deleted...]
-    <hyperlink ref="D95" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>