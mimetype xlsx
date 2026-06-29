--- v1 (2026-06-28)
+++ v2 (2026-06-29)
@@ -41,51 +41,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-29 02:30:48</t>
+    <t>Актуальность прайса на: 2026-06-29 03:30:05</t>
   </si>
   <si>
     <t>Санитарно-гигиеническое оборудование</t>
   </si>
   <si>
     <t>Облучатели (дезинфекторы) помещений</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>