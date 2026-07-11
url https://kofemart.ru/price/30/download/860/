--- v2 (2026-06-29)
+++ v3 (2026-07-11)
@@ -15,187 +15,196 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-29 03:30:05</t>
+    <t>Актуальность прайса на: 2026-07-11 04:56:39</t>
   </si>
   <si>
     <t>Санитарно-гигиеническое оборудование</t>
   </si>
   <si>
     <t>Облучатели (дезинфекторы) помещений</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>115641</t>
   </si>
   <si>
     <t>Облучатель бактерицидный 'АЗОВ' ОБН-150 (без ламп, без стартера)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/</t>
   </si>
   <si>
+    <t>83913</t>
+  </si>
+  <si>
+    <t>Облучатель бактерицидный ATESY ОБПИ-1-15-02</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-obpi-1-15-02-post3obpi-1-15-02/</t>
+  </si>
+  <si>
     <t>44675</t>
   </si>
   <si>
     <t>Рециркулятор облучатель Kayman ро-1-15 а</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-1-15-a-post1381377/</t>
   </si>
   <si>
     <t>44654</t>
   </si>
   <si>
     <t>Бактерицидный рециркулятор Hicold орб1 115</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-115-post1215896/</t>
   </si>
   <si>
+    <t>83903</t>
+  </si>
+  <si>
+    <t>Облучатель бактерицидный ATESY РО-1-15-02-1</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/</t>
+  </si>
+  <si>
     <t>44653</t>
   </si>
   <si>
     <t>ОБЛУЧАТЕЛЬ-РЕЦИРКУЛЯТОР Кобор БР2-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br2-100/</t>
   </si>
   <si>
     <t>114656</t>
   </si>
   <si>
     <t>Облучатель-рециркулятор Кобор БР2-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/</t>
   </si>
   <si>
     <t>44657</t>
   </si>
   <si>
     <t>Бактерицидный рециркулятор Hicold орб1 130</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/</t>
   </si>
   <si>
     <t>44680</t>
   </si>
   <si>
     <t>Рециркулятор облучатель Kayman ро-2-8 а</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/</t>
   </si>
   <si>
     <t>44667</t>
   </si>
   <si>
     <t>Бактерицидный рециркулятор Hicold орб2 215 нерж</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-215-nerzh-post1350428/</t>
   </si>
   <si>
-    <t>44662</t>
-[...7 lines deleted...]
-  <si>
     <t>44655</t>
   </si>
   <si>
     <t>Бактерицидный рециркулятор Hicold орб2 230 нерж</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/</t>
   </si>
   <si>
     <t>44669</t>
   </si>
   <si>
     <t>Облучатель-рециркулятор бр4-200н</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel--recirkulyator-br4-200n-post1352709/</t>
   </si>
   <si>
     <t>44665</t>
   </si>
   <si>
     <t>ОБЛУЧАТЕЛЬ-РЕЦИРКУЛЯТОР Кобор БР6-300Н</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br6-300n/</t>
@@ -245,104 +254,95 @@
   <si>
     <t>Удалитель накипи Abat Decalc (5 л)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/udalitel-nakipi-abat-decalc-5-l/</t>
   </si>
   <si>
     <t>116190</t>
   </si>
   <si>
     <t>Средство ополаскивающее Abat DR (5 л) кислотное</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-dr-5-l-kislotnoe/</t>
   </si>
   <si>
     <t>115957</t>
   </si>
   <si>
     <t>Средство моющее Abat PW (5 л) концент., щелочное</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/</t>
   </si>
   <si>
-    <t>113366</t>
-[...7 lines deleted...]
-  <si>
     <t>44684</t>
   </si>
   <si>
     <t>СРЕДСТВО МОЮЩЕЕ DEMO ДЛЯ П/М МАШИН ALKADEM-DISH 12кг</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/</t>
   </si>
   <si>
     <t>44696</t>
   </si>
   <si>
     <t>Средство ополаск.Demo д/парокон-ов acidem-cj 10кг</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/</t>
   </si>
   <si>
+    <t>44690</t>
+  </si>
+  <si>
+    <t>СРЕДСТВО ОПОЛАСК.DEMOДЛЯ П/М МАШИН ACIDEM-RINSE10кг</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sredstvo-opolask-demodlya-p-m-mashin-acidem-rinse10kg-post1144465/</t>
+  </si>
+  <si>
     <t>115347</t>
   </si>
   <si>
     <t>Моющие таблетки 2 в 1 с ополаск. эффектом Abat PW&amp;R tabs (100 шт.) для ПКА и КЭП</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/</t>
   </si>
   <si>
     <t>44683</t>
   </si>
   <si>
     <t>Таблетки Rational д/очистки/ополаскивания 56.00.210</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/</t>
   </si>
   <si>
-    <t>116390</t>
-[...7 lines deleted...]
-  <si>
     <t>44685</t>
   </si>
   <si>
     <t>Очиститель Rational в табл.(150) care-tab 56.00.562</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/</t>
   </si>
   <si>
     <t>44698</t>
   </si>
   <si>
     <t>Таблетки Rational д/очистки active green icombi 56.01.535</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/</t>
   </si>
   <si>
     <t>115548</t>
   </si>
   <si>
     <t>Таблетки для очистки RATIONAL Active Green серии iCombi (150 шт.) 56.01.535</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/</t>
@@ -395,68 +395,68 @@
   <si>
     <t>https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/</t>
   </si>
   <si>
     <t>Лампы инсектицидные (ловушки)</t>
   </si>
   <si>
     <t>44640</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/</t>
   </si>
   <si>
     <t>44642</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid50m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/</t>
   </si>
   <si>
+    <t>44635</t>
+  </si>
+  <si>
+    <t>Лампа инсектицидная Hurakan hkn-lin80</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/</t>
+  </si>
+  <si>
     <t>44637</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid80m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid80m-post1350618/</t>
   </si>
   <si>
-    <t>44635</t>
-[...7 lines deleted...]
-  <si>
     <t>44633</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin50</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/</t>
   </si>
   <si>
     <t>44639</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/</t>
   </si>
   <si>
     <t>44638</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/</t>
@@ -467,120 +467,102 @@
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid180m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/</t>
   </si>
   <si>
     <t>44646</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-mid150m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/</t>
   </si>
   <si>
     <t>44643</t>
   </si>
   <si>
     <t>Лампа инсектицидная Hurakan hkn-lin180</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/</t>
   </si>
   <si>
-    <t>110493</t>
-[...7 lines deleted...]
-  <si>
     <t>Стиральные и сушильные машины</t>
   </si>
   <si>
+    <t>87777</t>
+  </si>
+  <si>
+    <t>Стиральная машина Fagor Professional LAP-10 TP2 EV</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/</t>
+  </si>
+  <si>
     <t>118260</t>
   </si>
   <si>
     <t>Стиральная машина Fagor LA-14 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/</t>
   </si>
   <si>
     <t>118261</t>
   </si>
   <si>
     <t>Стиральная машина Fagor LA-18 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/</t>
   </si>
   <si>
-    <t>87767</t>
-[...16 lines deleted...]
-  <si>
     <t>Фены настенные</t>
   </si>
   <si>
     <t>116049</t>
   </si>
   <si>
     <t>Фен для сушки волос настенный Viatto VA-HDW1200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/</t>
   </si>
   <si>
-    <t>Электросушилки для рук</t>
-[...8 lines deleted...]
-    <t>https://kofemart.ru/product/elektrosushitel-jofel-aa-13000-pulsador-post3aa-13000-pulsador/</t>
+    <t>Прочее</t>
+  </si>
+  <si>
+    <t>44728</t>
+  </si>
+  <si>
+    <t>Пылесос Hurakan hkn-wdvc35l</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/pylesos-hurakan-hkn-wdvc35l-post1371208/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -690,51 +672,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129080.96x964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120514.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121966.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121031.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122882.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122346.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124377.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121493.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129084.96x9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123466.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122403.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102554.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125232.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102616.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120254.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106233.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106234.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102641.96x9650.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102597.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102587.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129080.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120514.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121966.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121031.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122882.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122346.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124377.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129084.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122403.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102554.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125232.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102616.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743.96x9648.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1059,51 +1041,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1989,51 +1971,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2079,153 +2061,93 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2484,59 +2406,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-1-15-a-post1381377/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-115-post1215896/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-215-nerzh-post1350428/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200-post1217137/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200n-post1352709/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br6-300n/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-d-parokon-ov-alkadem--c-f-10kg-post1147053/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-pr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-anticaramel-5-l-koncentr/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/udalitel-nakipi-abat-decalc-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-dr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-al-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-serii-scc-komplekt-100-sht-rational-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rational-ag-ochischayuschie-tabletki-active-green-art-56-01-535-150-sht-vedro--post3m56-01-535/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid80m-post1350618/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/elektrosushitel-jofel-aa-13000-pulsador-post3aa-13000-pulsador/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-obpi-1-15-02-post3obpi-1-15-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-1-15-a-post1381377/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-115-post1215896/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-215-nerzh-post1350428/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200n-post1352709/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br6-300n/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-d-parokon-ov-alkadem--c-f-10kg-post1147053/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-pr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-anticaramel-5-l-koncentr/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/udalitel-nakipi-abat-decalc-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-dr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demodlya-p-m-mashin-acidem-rinse10kg-post1144465/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rational-ag-ochischayuschie-tabletki-active-green-art-56-01-535-150-sht-vedro--post3m56-01-535/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid80m-post1350618/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pylesos-hurakan-hkn-wdvc35l-post1371208/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G84"/>
+  <dimension ref="A1:G82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -2633,448 +2555,448 @@
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
         <v>4128.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>12725.0</v>
+        <v>11448.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>12792.0</v>
+        <v>12725.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>13642.0</v>
+        <v>12792.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80">
       <c r="A20" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
-        <v>14091.0</v>
+        <v>13605.0</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
-        <v>14689.0</v>
+        <v>13642.0</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="9">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
-        <v>16206.0</v>
+        <v>14091.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9">
-        <v>19780.0</v>
+        <v>14689.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9">
-        <v>21030.0</v>
+        <v>16206.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9">
-        <v>22455.0</v>
+        <v>19780.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9">
-        <v>25290.0</v>
+        <v>22455.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9">
-        <v>32550.0</v>
+        <v>25290.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
-      <c r="A28" s="11" t="s">
+    <row r="28" spans="1:7" customHeight="1" ht="80">
+      <c r="A28" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="C28" s="14"/>
-[...1 lines deleted...]
-      <c r="G28" s="7"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E28" s="9">
+        <v>32550.0</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="9">
+        <f>E28*F28</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="2" t="s">
+      <c r="A29" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="14"/>
+      <c r="E29" s="7"/>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="B30" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="15" t="s">
+      <c r="C30" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D29" s="4" t="s">
+      <c r="D30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E29" s="10" t="s">
+      <c r="E30" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F29" s="4" t="s">
+      <c r="F30" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G29" s="8" t="s">
+      <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="31" spans="1:7">
+      <c r="A31" s="12"/>
+      <c r="C31" s="14"/>
+      <c r="E31" s="7"/>
+      <c r="G31" s="7"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9">
-        <v>2965.0</v>
+        <v>1908.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9">
         <v>2965.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="9">
-        <v>3185.0</v>
+        <v>2965.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="9">
         <v>3185.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="9">
-        <v>3294.0</v>
+        <v>3185.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="9">
-        <v>3404.0</v>
+        <v>3294.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="9">
-        <v>3734.0</v>
+        <v>3404.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9">
         <v>4046.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
@@ -3090,131 +3012,131 @@
       </c>
       <c r="D40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E40" s="9">
         <v>4175.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="9">
-        <v>7328.0</v>
+        <v>4546.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E42" s="9">
-        <v>21233.0</v>
+        <v>7328.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>92</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="9">
-        <v>22484.0</v>
+        <v>21883.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="9">
-        <v>23863.0</v>
+        <v>24594.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E45" s="9">
-        <v>28668.0</v>
+        <v>28807.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="9">
         <v>29586.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
@@ -3384,580 +3306,538 @@
       <c r="F56" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="12"/>
       <c r="C57" s="14"/>
       <c r="E57" s="7"/>
       <c r="G57" s="7"/>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
         <v>121</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E58" s="9">
-        <v>2367.0</v>
+        <v>2479.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
         <v>124</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E59" s="9">
-        <v>2558.0</v>
+        <v>2681.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
         <v>127</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E60" s="9">
-        <v>2588.0</v>
+        <v>2745.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>131</v>
       </c>
       <c r="E61" s="9">
-        <v>2620.0</v>
+        <v>2766.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
         <v>133</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E62" s="9">
-        <v>2650.0</v>
+        <v>2777.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
         <v>135</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
         <v>136</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E63" s="9">
-        <v>2928.0</v>
+        <v>3067.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
         <v>138</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
         <v>139</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E64" s="9">
-        <v>3667.0</v>
+        <v>3842.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
         <v>141</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
         <v>142</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E65" s="9">
-        <v>4028.0</v>
+        <v>4219.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
         <v>144</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
         <v>145</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E66" s="9">
-        <v>4248.0</v>
+        <v>4450.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
         <v>147</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
         <v>148</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E67" s="9">
-        <v>4380.0</v>
+        <v>4589.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:7" customHeight="1" ht="80">
-      <c r="A68" s="13" t="s">
+    <row r="68" spans="1:7">
+      <c r="A68" s="11" t="s">
         <v>150</v>
       </c>
-      <c r="B68" s="6"/>
-      <c r="C68" s="16" t="s">
+      <c r="C68" s="14"/>
+      <c r="E68" s="7"/>
+      <c r="G68" s="7"/>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="12"/>
+      <c r="C70" s="14"/>
+      <c r="E70" s="7"/>
+      <c r="G70" s="7"/>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80">
+      <c r="A71" s="13" t="s">
         <v>151</v>
       </c>
-      <c r="D68" s="6" t="s">
+      <c r="B71" s="6"/>
+      <c r="C71" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="E68" s="9">
-[...9 lines deleted...]
-      <c r="A69" s="11" t="s">
+      <c r="D71" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="C69" s="14"/>
-[...30 lines deleted...]
-      <c r="G71" s="7"/>
+      <c r="E71" s="9">
+        <v>577871.0</v>
+      </c>
+      <c r="F71" s="6"/>
+      <c r="G71" s="9">
+        <f>E71*F71</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
         <v>154</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
         <v>155</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E72" s="9">
         <v>811763.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
         <v>158</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E73" s="9">
         <v>1002322.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:7" customHeight="1" ht="80">
-      <c r="A74" s="13" t="s">
+    <row r="74" spans="1:7">
+      <c r="A74" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="B74" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C74" s="14"/>
+      <c r="E74" s="7"/>
+      <c r="G74" s="7"/>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A76" s="12"/>
       <c r="C76" s="14"/>
       <c r="E76" s="7"/>
       <c r="G76" s="7"/>
     </row>
-    <row r="77" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="77" spans="1:7" customHeight="1" ht="80">
+      <c r="A77" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E77" s="9">
+        <v>2507.0</v>
+      </c>
+      <c r="F77" s="6"/>
+      <c r="G77" s="9">
+        <f>E77*F77</f>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7">
-      <c r="A78" s="12"/>
+      <c r="A78" s="11" t="s">
+        <v>164</v>
+      </c>
       <c r="C78" s="14"/>
       <c r="E78" s="7"/>
       <c r="G78" s="7"/>
     </row>
-    <row r="79" spans="1:7" customHeight="1" ht="80">
-[...16 lines deleted...]
-        <v>0</v>
+    <row r="79" spans="1:7">
+      <c r="A79" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:7">
-      <c r="A80" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A80" s="12"/>
       <c r="C80" s="14"/>
       <c r="E80" s="7"/>
       <c r="G80" s="7"/>
     </row>
-    <row r="81" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="81" spans="1:7" customHeight="1" ht="80">
+      <c r="A81" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E81" s="9">
+        <v>13828.0</v>
+      </c>
+      <c r="F81" s="6"/>
+      <c r="G81" s="9">
+        <f>E81*F81</f>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7">
-      <c r="A82" s="12"/>
-[...33 lines deleted...]
-        <f>SUM(G12:G83)</f>
+      <c r="E82" t="s">
+        <v>168</v>
+      </c>
+      <c r="F82">
+        <f>SUM(F12:F81)</f>
+        <v>0</v>
+      </c>
+      <c r="G82">
+        <f>SUM(G12:G81)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A28:G28"/>
-    <mergeCell ref="A30:G30"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A31:G31"/>
     <mergeCell ref="A48:G48"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A57:G57"/>
-    <mergeCell ref="A69:G69"/>
-    <mergeCell ref="A71:G71"/>
+    <mergeCell ref="A68:G68"/>
+    <mergeCell ref="A70:G70"/>
+    <mergeCell ref="A74:G74"/>
     <mergeCell ref="A76:G76"/>
     <mergeCell ref="A78:G78"/>
     <mergeCell ref="A80:G80"/>
-    <mergeCell ref="A82:G82"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_44"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_48"/>
-[...2 lines deleted...]
-    <hyperlink ref="D83" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_49"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>