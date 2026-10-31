--- v3 (2026-07-11)
+++ v4 (2026-10-31)
@@ -15,554 +15,269 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-11 04:56:39</t>
+    <t>Актуальность прайса на: 2026-10-31 10:03:09</t>
   </si>
   <si>
     <t>Санитарно-гигиеническое оборудование</t>
   </si>
   <si>
     <t>Облучатели (дезинфекторы) помещений</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>115641</t>
   </si>
   <si>
     <t>Облучатель бактерицидный 'АЗОВ' ОБН-150 (без ламп, без стартера)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/</t>
   </si>
   <si>
-    <t>83913</t>
-[...25 lines deleted...]
-  <si>
     <t>83903</t>
   </si>
   <si>
     <t>Облучатель бактерицидный ATESY РО-1-15-02-1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/</t>
   </si>
   <si>
-    <t>44653</t>
-[...7 lines deleted...]
-  <si>
     <t>114656</t>
   </si>
   <si>
     <t>Облучатель-рециркулятор Кобор БР2-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/</t>
   </si>
   <si>
-    <t>44657</t>
-[...197 lines deleted...]
-    <t>https://kofemart.ru/product/rational-ag-ochischayuschie-tabletki-active-green-art-56-01-535-150-sht-vedro--post3m56-01-535/</t>
+    <t>83904</t>
+  </si>
+  <si>
+    <t>Облучатель бактерицидный ATESY РО-2-8-02-1</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/</t>
   </si>
   <si>
     <t>Держатели полотенец и туалетной бумаги</t>
   </si>
   <si>
     <t>83924</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ AE57002CLQ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/</t>
   </si>
   <si>
     <t>115020</t>
   </si>
   <si>
     <t>Диспенсер для бумажных полотенец нерж OK-518B</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/</t>
   </si>
   <si>
     <t>83917</t>
   </si>
   <si>
     <t>Диспенсер Jofel AE51000</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/</t>
   </si>
   <si>
-    <t>83935</t>
-[...7 lines deleted...]
-  <si>
     <t>Лампы инсектицидные (ловушки)</t>
   </si>
   <si>
-    <t>44640</t>
-[...86 lines deleted...]
-    <t>https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/</t>
+    <t>110493</t>
+  </si>
+  <si>
+    <t>Уничтожитель насекомых ТМ, Барановичи УН-350</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/</t>
   </si>
   <si>
     <t>Стиральные и сушильные машины</t>
   </si>
   <si>
+    <t>87794</t>
+  </si>
+  <si>
+    <t>Сушильная машина Fagor Professional SR-14 M E</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-14-m-e-post3sr-14-m-e/</t>
+  </si>
+  <si>
+    <t>87770</t>
+  </si>
+  <si>
+    <t>Стиральная машина Fagor Professional LAP-08 TP2 EP</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-08-tp2-ep-post3lap-08-tp2-ep/</t>
+  </si>
+  <si>
     <t>87777</t>
   </si>
   <si>
     <t>Стиральная машина Fagor Professional LAP-10 TP2 EV</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/</t>
   </si>
   <si>
+    <t>87800</t>
+  </si>
+  <si>
+    <t>Сушильная машина Fagor Professional SR-28 M E</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-28-m-e-post3sr-28-m-e/</t>
+  </si>
+  <si>
     <t>118260</t>
   </si>
   <si>
     <t>Стиральная машина Fagor LA-14 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/</t>
   </si>
   <si>
+    <t>87767</t>
+  </si>
+  <si>
+    <t>Стиральная машина Fagor Professional LA-14 TP2 E</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/</t>
+  </si>
+  <si>
     <t>118261</t>
   </si>
   <si>
     <t>Стиральная машина Fagor LA-18 TP2 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/</t>
   </si>
   <si>
+    <t>87768</t>
+  </si>
+  <si>
+    <t>Стиральная машина Fagor Professional LA-18 TP2 E</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/</t>
+  </si>
+  <si>
     <t>Фены настенные</t>
   </si>
   <si>
     <t>116049</t>
   </si>
   <si>
     <t>Фен для сушки волос настенный Viatto VA-HDW1200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://kofemart.ru/product/pylesos-hurakan-hkn-wdvc35l-post1371208/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -672,51 +387,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102597.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56666.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102587.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129080.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56669.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56679.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129081.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56700.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120514.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121966.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121031.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122882.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122346.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124377.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56702.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129084.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56710.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122403.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102554.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125232.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102616.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56641.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56635.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743.96x9648.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102587.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102588.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125232.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120254.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106257.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106236.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106263.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106233.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106234.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9617.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -801,1353 +516,423 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
-        <a:stretch>
-[...928 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2406,59 +1191,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-obpi-1-15-02-post3obpi-1-15-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-1-15-a-post1381377/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-115-post1215896/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb1-130-post1216879/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/recirkulyator-obluchatel-kayman-ro-2-8-a-post1381379/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-215-nerzh-post1350428/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/baktericidnyy-recirkulyator-hicold-orb2-230-nerzh-post1215796/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel--recirkulyator-br4-200n-post1352709/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatyel-ryetsirkulyator-kobor-br6-300n/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-d-parokon-ov-alkadem--c-f-10kg-post1147053/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-pr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-5-l-koncentr-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-dw-anticaramel-5-l-koncentr/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/udalitel-nakipi-abat-decalc-5-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolaskivayushchee-abat-dr-5-l-kislotnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyushchee-abat-pw-5-l-koncent-shchelochnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-moyuschee-demo-dlya-p-m-mashin-alkadem-dish-12kg-post1144464/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demo-d-parokon-ov-acidem-cj-10kg-post1147054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sredstvo-opolask-demodlya-p-m-mashin-acidem-rinse10kg-post1144465/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/moyushchie-tabletki-2-v-1-s-opolask-ehffektom-abat-pw-r-tabs/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-opolaskivaniya-56-00-210-post1138290/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ochistitel-rational-v-tabl-150-care-tab-56-00-562-post1144142/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-rational-d-ochistki-active-green-icombi-56-01-535-post1215241/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tabletki-dlya-ochistki-rational-active-green-serii-icombi-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rational-ag-ochischayuschie-tabletki-active-green-art-56-01-535-150-sht-vedro--post3m56-01-535/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ah33000-post3ah33000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin30-post1207780/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid50m-post1350617/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin80-post1207782/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid80m-post1350618/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin50-post1207781/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin100-post1207783/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin150-post1207784/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid180m-post1350616/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-mid150m-post1377380/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-insekticidnaya-hurakan-hkn-lin180-post1207785/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pylesos-hurakan-hkn-wdvc35l-post1371208/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-14-m-e-post3sr-14-m-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-08-tp2-ep-post3lap-08-tp2-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-28-m-e-post3sr-28-m-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -2535,1309 +1320,580 @@
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>4128.0</v>
+        <v>4380.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>11448.0</v>
+        <v>13603.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>12725.0</v>
+        <v>14793.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>12792.0</v>
+        <v>17325.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:7" customHeight="1" ht="80">
-      <c r="A20" s="13" t="s">
+    <row r="20" spans="1:7">
+      <c r="A20" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C20" s="14"/>
+      <c r="E20" s="7"/>
+      <c r="G20" s="7"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="12"/>
+      <c r="C22" s="14"/>
+      <c r="E22" s="7"/>
+      <c r="G22" s="7"/>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E23" s="9">
-        <v>14689.0</v>
+        <v>1810.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E24" s="9">
-        <v>16206.0</v>
+        <v>2580.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E25" s="9">
-        <v>19780.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7" customHeight="1" ht="80">
-[...15 lines deleted...]
-        <f>E26*F26</f>
+    <row r="26" spans="1:7">
+      <c r="A26" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="14"/>
+      <c r="E26" s="7"/>
+      <c r="G26" s="7"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="12"/>
+      <c r="C28" s="14"/>
+      <c r="E28" s="7"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="80">
+      <c r="A29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" s="9">
+        <v>5351.0</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="9">
+        <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:7" customHeight="1" ht="80">
-[...46 lines deleted...]
-    </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="2" t="s">
+      <c r="A30" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="14"/>
+      <c r="E30" s="7"/>
+      <c r="G30" s="7"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="B31" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C30" s="15" t="s">
+      <c r="C31" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D30" s="4" t="s">
+      <c r="D31" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E30" s="10" t="s">
+      <c r="E31" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F30" s="4" t="s">
+      <c r="F31" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G30" s="8" t="s">
+      <c r="G31" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="32" spans="1:7">
+      <c r="A32" s="12"/>
+      <c r="C32" s="14"/>
+      <c r="E32" s="7"/>
+      <c r="G32" s="7"/>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="E33" s="9">
-        <v>2965.0</v>
+        <v>481634.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="E34" s="9">
-        <v>2965.0</v>
+        <v>542088.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="E35" s="9">
-        <v>3185.0</v>
+        <v>577871.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="E36" s="9">
-        <v>3185.0</v>
+        <v>652075.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="E37" s="9">
-        <v>3294.0</v>
+        <v>910798.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="E38" s="9">
-        <v>3404.0</v>
+        <v>1027752.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="E39" s="9">
-        <v>4046.0</v>
+        <v>1147097.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="E40" s="9">
-        <v>4175.0</v>
+        <v>1267792.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="41" spans="1:7">
+      <c r="A41" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="14"/>
+      <c r="E41" s="7"/>
+      <c r="G41" s="7"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="12"/>
+      <c r="C43" s="14"/>
+      <c r="E43" s="7"/>
+      <c r="G43" s="7"/>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="E44" s="9">
-        <v>24594.0</v>
+        <v>2507.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:7" customHeight="1" ht="80">
-[...15 lines deleted...]
-        <f>E45*F45</f>
+    <row r="45" spans="1:7">
+      <c r="E45" t="s">
+        <v>73</v>
+      </c>
+      <c r="F45">
+        <f>SUM(F12:F44)</f>
         <v>0</v>
       </c>
-    </row>
-[...614 lines deleted...]
-        <f>SUM(G12:G81)</f>
+      <c r="G45">
+        <f>SUM(G12:G44)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A29:G29"/>
-[...10 lines deleted...]
-    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A30:G30"/>
+    <mergeCell ref="A32:G32"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A43:G43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
-[...42 lines deleted...]
-    <hyperlink ref="D81" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>