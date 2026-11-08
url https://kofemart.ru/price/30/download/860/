--- v4 (2026-10-31)
+++ v5 (2026-11-08)
@@ -15,77 +15,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-31 10:03:09</t>
+    <t>Актуальность прайса на: 2026-11-08 23:39:46</t>
   </si>
   <si>
     <t>Санитарно-гигиеническое оборудование</t>
   </si>
   <si>
     <t>Облучатели (дезинфекторы) помещений</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -117,59 +117,50 @@
     <t>Облучатель-рециркулятор Кобор БР2-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/</t>
   </si>
   <si>
     <t>83904</t>
   </si>
   <si>
     <t>Облучатель бактерицидный ATESY РО-2-8-02-1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/</t>
   </si>
   <si>
     <t>Держатели полотенец и туалетной бумаги</t>
   </si>
   <si>
     <t>83924</t>
   </si>
   <si>
     <t>Диспенсер CLEANEQ AE57002CLQ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/</t>
   </si>
   <si>
     <t>83917</t>
   </si>
   <si>
     <t>Диспенсер Jofel AE51000</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/</t>
   </si>
   <si>
     <t>Лампы инсектицидные (ловушки)</t>
   </si>
   <si>
     <t>110493</t>
   </si>
   <si>
     <t>Уничтожитель насекомых ТМ, Барановичи УН-350</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/</t>
   </si>
   <si>
     <t>Стиральные и сушильные машины</t>
   </si>
@@ -387,51 +378,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102587.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102588.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125232.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120254.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106257.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106236.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106263.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106233.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106234.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9617.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120964.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102587.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119739.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102588.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102605.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107565.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120254.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106257.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106236.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106242.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106263.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128834.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106233.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128835.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106234.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121722.96x9616.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -576,81 +567,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -846,93 +837,63 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1191,59 +1152,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-dlya-bumazhnyh-polotenec-nerzh-ok-518b/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-14-m-e-post3sr-14-m-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-08-tp2-ep-post3lap-08-tp2-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-28-m-e-post3sr-28-m-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyj-azov-obn-150-bez-lamp-bez-startera/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-1-15-02-1-post3ro-1-15-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-recirkulyator-kobor-br2-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/obluchatel-baktericidnyy-atesy-ro-2-8-02-1-post3ro-2-8-02-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-cleaneq-ae57002clq-post3ae57002clq/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dispenser-jofel-ae51000-post3ae51000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/unichtozhitel-nasekomyh-tm-baranovichi-un-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-14-m-e-post3sr-14-m-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-08-tp2-ep-post3lap-08-tp2-ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-lap-10-tp2-ev-post3lap-10-tp2-ev/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushil-naya-mashina-fagor-professional-sr-28-m-e-post3sr-28-m-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-14-tp2-e-post3la-14-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiralnaya-mashina-fagor-la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stiral-naya-mashina-fagor-professional-la-18-tp2-e-post3la-18-tp2-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/fen-dlya-sushki-volos-nastennyy-viatto-va-hdw1200/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G45"/>
+  <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -1457,443 +1418,422 @@
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9">
         <v>1810.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9">
-        <v>2580.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:7" customHeight="1" ht="80">
-      <c r="A25" s="13" t="s">
+    <row r="25" spans="1:7">
+      <c r="A25" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="6"/>
-      <c r="C25" s="16" t="s">
+      <c r="C25" s="14"/>
+      <c r="E25" s="7"/>
+      <c r="G25" s="7"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="12"/>
+      <c r="C27" s="14"/>
+      <c r="E27" s="7"/>
+      <c r="G27" s="7"/>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="80">
+      <c r="A28" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="B28" s="6"/>
+      <c r="C28" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="E25" s="9">
-[...4 lines deleted...]
-        <f>E25*F25</f>
+      <c r="D28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" s="9">
+        <v>5351.0</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="9">
+        <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
-[...8 lines deleted...]
-      <c r="A27" s="2" t="s">
+    <row r="29" spans="1:7">
+      <c r="A29" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="14"/>
+      <c r="E29" s="7"/>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="B30" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="15" t="s">
+      <c r="C30" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="D30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="10" t="s">
+      <c r="E30" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="4" t="s">
+      <c r="F30" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G27" s="8" t="s">
+      <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
-[...10 lines deleted...]
-      <c r="C29" s="16" t="s">
+    <row r="31" spans="1:7">
+      <c r="A31" s="12"/>
+      <c r="C31" s="14"/>
+      <c r="E31" s="7"/>
+      <c r="G31" s="7"/>
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="80">
+      <c r="A32" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="B32" s="6"/>
+      <c r="C32" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="E29" s="9">
-[...4 lines deleted...]
-        <f>E29*F29</f>
+      <c r="D32" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E32" s="9">
+        <v>481634.0</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="9">
+        <f>E32*F32</f>
         <v>0</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="G32" s="7"/>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="9">
-        <v>481634.0</v>
+        <v>542088.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9">
-        <v>542088.0</v>
+        <v>577871.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="9">
-        <v>577871.0</v>
+        <v>652075.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="9">
-        <v>652075.0</v>
+        <v>910798.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>58</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9">
-        <v>910798.0</v>
+        <v>1027752.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="9">
-        <v>1027752.0</v>
+        <v>1147097.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>64</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="9">
-        <v>1147097.0</v>
+        <v>1267792.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:7" customHeight="1" ht="80">
-      <c r="A40" s="13" t="s">
+    <row r="40" spans="1:7">
+      <c r="A40" s="11" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="6"/>
-      <c r="C40" s="16" t="s">
+      <c r="C40" s="14"/>
+      <c r="E40" s="7"/>
+      <c r="G40" s="7"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="12"/>
+      <c r="C42" s="14"/>
+      <c r="E42" s="7"/>
+      <c r="G42" s="7"/>
+    </row>
+    <row r="43" spans="1:7" customHeight="1" ht="80">
+      <c r="A43" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="D40" s="6" t="s">
+      <c r="B43" s="6"/>
+      <c r="C43" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="E40" s="9">
-[...4 lines deleted...]
-        <f>E40*F40</f>
+      <c r="D43" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E43" s="9">
+        <v>2507.0</v>
+      </c>
+      <c r="F43" s="6"/>
+      <c r="G43" s="9">
+        <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
-[...37 lines deleted...]
-      <c r="A44" s="13" t="s">
+    <row r="44" spans="1:7">
+      <c r="E44" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="6"/>
-[...11 lines deleted...]
-        <f>E44*F44</f>
+      <c r="F44">
+        <f>SUM(F12:F43)</f>
         <v>0</v>
       </c>
-    </row>
-[...9 lines deleted...]
-        <f>SUM(G12:G44)</f>
+      <c r="G44">
+        <f>SUM(G12:G43)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:G22"/>
-    <mergeCell ref="A26:G26"/>
-[...4 lines deleted...]
-    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="A42:G42"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D40" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D44" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>