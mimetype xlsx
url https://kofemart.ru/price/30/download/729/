--- v0 (2026-05-22)
+++ v1 (2026-07-16)
@@ -15,163 +15,154 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-22 23:43:00</t>
+    <t>Актуальность прайса на: 2026-07-16 03:56:44</t>
   </si>
   <si>
     <t>Оборудование для Fast и Street food</t>
   </si>
   <si>
     <t>Аппараты для попкорна</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
+    <t>114914</t>
+  </si>
+  <si>
+    <t>Аппарат для попкорна VA-PM88B</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-popkorna-va-pm88b/</t>
+  </si>
+  <si>
     <t>125469</t>
   </si>
   <si>
     <t>АППАРАТ ДЛЯ ПОПКОРНА HURAKAN HKN-PCORN</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn-post1144235/</t>
   </si>
   <si>
     <t>125470</t>
   </si>
   <si>
     <t>АППАРАТ ДЛЯ ПОПКОРНА HURAKAN HKN-PCORN2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/</t>
   </si>
   <si>
-    <t>112392</t>
-[...7 lines deleted...]
-  <si>
     <t>Аппараты для производства сахарной ваты</t>
   </si>
   <si>
     <t>43710</t>
   </si>
   <si>
     <t>Аппарат для производства сахарной ваты Hurakan hkn-c2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c2-post1149920/</t>
   </si>
   <si>
     <t>43711</t>
   </si>
   <si>
     <t>Аппарат для производства сахарной ваты Hurakan hkn-c1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c1-post1144251/</t>
   </si>
   <si>
-    <t>112393</t>
-[...7 lines deleted...]
-  <si>
     <t>43713</t>
   </si>
   <si>
     <t>Аппарат для производства сахарной ваты Hurakan hkn-c3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c3-post1158715/</t>
   </si>
   <si>
     <t>43712</t>
   </si>
   <si>
     <t>Аппарат для производства сахарной ваты на тележке Hurakan hkn-c2-t</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/</t>
   </si>
   <si>
     <t>Аппараты для формирования гамбургеров</t>
   </si>
   <si>
     <t>66879</t>
   </si>
   <si>
     <t>Пресс для гамбургеров Hurakan hkn-f10</t>
@@ -206,161 +197,179 @@
   <si>
     <t>https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/</t>
   </si>
   <si>
     <t>66181</t>
   </si>
   <si>
     <t>Пресс Apach д/гамбургеров ahp130</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/</t>
   </si>
   <si>
     <t>Аппараты для хот-догов</t>
   </si>
   <si>
     <t>43720</t>
   </si>
   <si>
     <t>Аппарат для hot dog Hurakan hkn-y00</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/</t>
   </si>
   <si>
+    <t>114222</t>
+  </si>
+  <si>
+    <t>Аппарат для хот-догов HHD-2</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-hot-dogov-hhd-2/</t>
+  </si>
+  <si>
+    <t>43737</t>
+  </si>
+  <si>
+    <t>Аппарат для приготовления корн-догов STARFOOD, на 5 ячеек</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/</t>
+  </si>
+  <si>
+    <t>43735</t>
+  </si>
+  <si>
+    <t>Аппарат для приготовления корн-догов STARFOOD, на 6 ячеек</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-6-yacheek-post1372213/</t>
+  </si>
+  <si>
     <t>43718</t>
   </si>
   <si>
     <t>Аппарат для hot dog Hurakan hkn-y04</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/</t>
   </si>
   <si>
-    <t>43737</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-6-yacheek-post1372213/</t>
+    <t>43722</t>
+  </si>
+  <si>
+    <t>Аппарат для hot dog Hurakan hkn-y06</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y06-post1161310/</t>
   </si>
   <si>
     <t>117729</t>
   </si>
   <si>
     <t>Hot dog machine cs 3 e - 230/50/1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/</t>
   </si>
   <si>
     <t>Аппараты для шаурмы</t>
   </si>
   <si>
     <t>113736</t>
   </si>
   <si>
     <t>Нож электрический для шаурмы VKC-100E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/</t>
   </si>
   <si>
+    <t>84282</t>
+  </si>
+  <si>
+    <t>Аппарат для шаурмы ATESY Шаурма ЭПШ-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-shaurmy-atesy-shaurma-epsh-01-post3shaurma-epsh-01/</t>
+  </si>
+  <si>
     <t>43744</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Hurakan hkn-grm20</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/</t>
   </si>
   <si>
     <t>84286</t>
   </si>
   <si>
     <t>Аппарат для шаурмы СИКОМ МК-2.2Э</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/</t>
   </si>
   <si>
-    <t>113893</t>
-[...7 lines deleted...]
-  <si>
     <t>43743</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Hurakan hkn-grm30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/</t>
   </si>
   <si>
+    <t>43785</t>
+  </si>
+  <si>
+    <t>Шаверма электрическая Kayman шэ-оц-2-рп а</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/</t>
+  </si>
+  <si>
+    <t>113202</t>
+  </si>
+  <si>
+    <t>Аппарат для шаурмы Гриль-Мастер Ф2ШмЭ(у)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/</t>
+  </si>
+  <si>
     <t>43742</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Hurakan hkn-gr30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/</t>
   </si>
   <si>
-    <t>43785</t>
-[...16 lines deleted...]
-  <si>
     <t>109779</t>
   </si>
   <si>
     <t>Аппарат для шаурмы HES-E2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/</t>
   </si>
   <si>
     <t>43788</t>
   </si>
   <si>
     <t>Шаверма электрическая Kayman шэ-оц-3-рп а</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-3-rp-a-post1381392/</t>
   </si>
   <si>
     <t>43750</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Grill Master ф2шмс/1 21211</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shms-1-21211-post1211207/</t>
@@ -380,267 +389,267 @@
   <si>
     <t>Аппарат для шаурмы Grill Master ф2шмг(у) 11211 газ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shmg-u-11211-gaz-post1376336/</t>
   </si>
   <si>
     <t>113434</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Гриль-Мастер Ф2ШмГ(у)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmg-u/</t>
   </si>
   <si>
     <t>43752</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Grill Master ф3шмс/1 (с мотором) 21212</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f3shms-1-s-motorom-21212-post1213486/</t>
   </si>
   <si>
+    <t>43745</t>
+  </si>
+  <si>
+    <t>Гриль для шаурмы Tatra tdm e 3t</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gril-dlya-shaurmy-tatra-tdm-e-3t-post1213858/</t>
+  </si>
+  <si>
+    <t>43781</t>
+  </si>
+  <si>
+    <t>Аппарат для шаурмы со стеклокерамической поверхностью Grill Master ф4шмс/1 21213</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-shaurmy-so-steklokeramicheskoy-poverhnost-yu-grill-master-f4shms-1-21213-post1374308/</t>
+  </si>
+  <si>
     <t>43789</t>
   </si>
   <si>
     <t>Калач венгерский Grill Master атэ/6 21221</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/</t>
   </si>
   <si>
     <t>117755</t>
   </si>
   <si>
     <t>Аппарат для шаурмы GYROS GRILLS GR 60 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/</t>
   </si>
   <si>
-    <t>43745</t>
-[...7 lines deleted...]
-  <si>
     <t>114570</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Fimar GYR60</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/</t>
   </si>
   <si>
-    <t>114219</t>
-[...7 lines deleted...]
-  <si>
     <t>Аппараты пончиковые</t>
   </si>
   <si>
+    <t>125461</t>
+  </si>
+  <si>
+    <t>АППАРАТ ПОНЧИКОВЫЙ KAYMAN ПА-200-34 А</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-ponchikovyi-kayman-pa-200-34-a-post1389870/</t>
+  </si>
+  <si>
     <t>43674</t>
   </si>
   <si>
     <t>Дозатор начинок д/пончиков сиком вр-3.2gn 1/6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/</t>
   </si>
   <si>
+    <t>43673</t>
+  </si>
+  <si>
+    <t>Аппарат для производства пончиков Hurakan hkn-adm02e</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-proizvodstva-ponchikov-hurakan-hkn-adm02e-post1350423/</t>
+  </si>
+  <si>
+    <t>43690</t>
+  </si>
+  <si>
+    <t>Аппарат пончиковый сиком прф-11/300а (d36)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-300a-d36--post1212125/</t>
+  </si>
+  <si>
+    <t>43698</t>
+  </si>
+  <si>
+    <t>Аппарат пончиковый сиком прф-11/240 (d36)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-240-d36--post1373854/</t>
+  </si>
+  <si>
     <t>Станция хранения и фасовки картофеля фри</t>
   </si>
   <si>
     <t>111097</t>
   </si>
   <si>
     <t>Подогреватель настольный VHT-1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/podogrevatel-nastolnyj-vht-1/</t>
   </si>
   <si>
     <t>Прочие аппараты для fast-food</t>
   </si>
   <si>
     <t>88084</t>
   </si>
   <si>
     <t>Овоскоп Новые технологии ОН-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/</t>
   </si>
   <si>
     <t>44650</t>
   </si>
   <si>
     <t>Овоскоп пкя-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoskop-pkya-10-post1182241/</t>
   </si>
   <si>
-    <t>43647</t>
-[...16 lines deleted...]
-  <si>
     <t>43664</t>
   </si>
   <si>
     <t>Аппарат для корн-догов Hurakan hkn-hcp6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp6-post1156950/</t>
   </si>
   <si>
     <t>43709</t>
   </si>
   <si>
     <t>Аппарат для приготовления сосисок в яйце Hurakan hkn-gew10m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-prigotovleniya-sosisok-v-yayce-hurakan-hkn-gew10m-post1373898/</t>
   </si>
   <si>
     <t>43646</t>
   </si>
   <si>
     <t>Аппарат для варки кукурузы Hurakan hkn-cdc48</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc48-post1209368/</t>
   </si>
   <si>
-    <t>115724</t>
-[...7 lines deleted...]
-  <si>
     <t>113737</t>
   </si>
   <si>
     <t>Аппарат для донатсов VDM-6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-donatsov-vdm-6/</t>
   </si>
   <si>
+    <t>113872</t>
+  </si>
+  <si>
+    <t>Тарталетница VTR-8</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/tartaletnica-vtr-8/</t>
+  </si>
+  <si>
     <t>44439</t>
   </si>
   <si>
     <t>Пароварка для дим самов Hurakan hkn-ds3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/</t>
   </si>
   <si>
     <t>44435</t>
   </si>
   <si>
     <t>Пароварка для дим самов Hurakan hkn-ds1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/</t>
   </si>
   <si>
     <t>117476</t>
   </si>
   <si>
     <t>Подогреватель булок BUN WARMER CB 20 B - 230/50/1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/</t>
   </si>
   <si>
-    <t>43717</t>
-[...16 lines deleted...]
-  <si>
     <t>44437</t>
   </si>
   <si>
     <t>Аппарат пароварочный Grill Master ф2п2э 22131</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/</t>
   </si>
   <si>
     <t>Аксессуары для оборудования для fast food</t>
   </si>
   <si>
-    <t>125424</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-setch-post1375076/</t>
+    <t>125422</t>
+  </si>
+  <si>
+    <t>КАМЕНЬ ЛАВОВЫЙ ДЛЯ ГРИЛЕЙ HURAKAN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamen-lavovyi-dlia-grilei-hurakan-post1163934/</t>
   </si>
   <si>
     <t>66936</t>
   </si>
   <si>
     <t>Комплект бумаги для пресса для гамбургеров 100мм Hurakan hkn-p100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/</t>
   </si>
   <si>
     <t>125423</t>
   </si>
   <si>
     <t>КОРЗИНА ЦИЛИНДРИЧЕСКАЯ ДЛЯ МАКАРОНОВАРКИ HURAKAN HKN-EKT40/60</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/</t>
   </si>
   <si>
     <t>66935</t>
   </si>
   <si>
     <t>Комплект бумаги для пресса для гамбургеров 130мм Hurakan hkn-p130</t>
   </si>
@@ -653,66 +662,75 @@
   <si>
     <t>КОВРИК ДЛЯ РИСОВАРКИ STARFOOD 30СМ 1,2ММ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/</t>
   </si>
   <si>
     <t>66937</t>
   </si>
   <si>
     <t>Комплект бумаги для пресса для гамбургеров 150мм Hurakan hkn-p150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/</t>
   </si>
   <si>
     <t>125420</t>
   </si>
   <si>
     <t>ЧАША ВНУТРЕННЯЯ ДЛЯ РИСОВАРКИ HURAKAN HKN-SR56M</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/chasha-vnutrenniaia-dlia-risovarki-hurakan-hkn-sr56m-post1162770/</t>
   </si>
   <si>
+    <t>118463</t>
+  </si>
+  <si>
+    <t>Колпак на аппарат для производства сахарной ваты Hurakan hkn-pc530c</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/</t>
+  </si>
+  <si>
     <t>125431</t>
   </si>
   <si>
     <t>ЭКРАН ДЛЯ ГРИЛЯ HURAKAN HKN-GW5M-GC</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw5m-gc-post1158858/</t>
   </si>
   <si>
-    <t>118463</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/</t>
+    <t>84086</t>
+  </si>
+  <si>
+    <t>Крышка для аппаратов для сахарной ваты Eksi PC-C3</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/</t>
   </si>
   <si>
     <t>125427</t>
   </si>
   <si>
     <t>ЭКРАН ДЛЯ ГРИЛЯ HURAKAN HKN-GW7M-GC</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw7m-gc-post1158859/</t>
   </si>
   <si>
     <t>125428</t>
   </si>
   <si>
     <t>КОЛПАК НА АППАРАТ ДЛЯ ПРОИЗВОДСТВА САХАРНОЙ ВАТЫ HURAKAN HKN-PC730C</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kolpak-na-apparat-dlia-proizvodstva-sakharnoi-vaty-hurakan-hkn-pc730c-post1161986/</t>
   </si>
   <si>
     <t>125429</t>
   </si>
   <si>
     <t>ПОВЕРХНОСТИ РАБОЧИЕ ДЛЯ ВАФЕЛЬНИЦЫ TATRA TWI 02 BRUXELLES</t>
   </si>
@@ -876,51 +894,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131269.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131270.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121495.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121496.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55403.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55424.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128303.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125335.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102956.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122683.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125106.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107194.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118470.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129009.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128329.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122478.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122678.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120917.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106525.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129004.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55311.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55328.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123973.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120083.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56333.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128048.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56332.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131231.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131230.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131227.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131238.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129237.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131234.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131235.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131236.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131242.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131243.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131245.96x9670.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118616.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131269.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131270.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121900.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55424.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55403.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128303.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125335.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102952.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102956.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125106.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107194.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118470.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129009.96x9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107198.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128329.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122478.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131261.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107564.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120917.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106525.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129004.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120083.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122815.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56333.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128048.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131229.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131230.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131227.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129237.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131238.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102764.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131234.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131235.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131236.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131242.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131243.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131245.96x9672.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1095,51 +1113,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1245,51 +1263,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1425,51 +1443,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2025,236 +2043,236 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="43" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
@@ -2535,51 +2553,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2968,50 +2986,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3270,59 +3348,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn-post1144235/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-popkorna-hp-6b/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c2-post1149920/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c1-post1144251/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-saharnoj-vaty-ec-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c3-post1158715/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f10-post1165280/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f13-post1165281/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f15-post1206298/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-6-yacheek-post1372213/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-fimar-easyline-accolgyr100/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-3-rp-a-post1381392/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shms-1-21211-post1211207/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shmg-u-11211-gaz-post1376336/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmg-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f3shms-1-s-motorom-21212-post1213486/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-dlya-shaurmy-tatra-tdm-e-3t-post1213858/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-nastolnyj-vht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-pkya-10-post1182241/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc30-post1217558/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp5-post1156949/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp6-post1156950/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-sosisok-v-yayce-hurakan-hkn-gew10m-post1373898/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc48-post1209368/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-kukuruzy-va-ec40/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-donatsov-vdm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-vypechki-trdel-nika-grill-master-f6shme-21205-post1167869/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p1e-na-podstavke-post1148459/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-setch-post1375076/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-130mm-hurakan-hkn-p130-post1165283/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-vnutrenniaia-dlia-risovarki-hurakan-hkn-sr56m-post1162770/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw5m-gc-post1158858/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw7m-gc-post1158859/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlia-proizvodstva-sakharnoi-vaty-hurakan-hkn-pc730c-post1161986/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-02-bruxelles-post1216304/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-03-waffelino-post1216305/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-06-american-post1387929/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-04-tiamo-post1389994/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-popkorna-va-pm88b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn-post1144235/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c2-post1149920/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c1-post1144251/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c3-post1158715/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f10-post1165280/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f13-post1165281/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f15-post1206298/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dogov-hhd-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-6-yacheek-post1372213/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y06-post1161310/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-atesy-shaurma-epsh-01-post3shaurma-epsh-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-3-rp-a-post1381392/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shms-1-21211-post1211207/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shmg-u-11211-gaz-post1376336/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmg-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f3shms-1-s-motorom-21212-post1213486/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-dlya-shaurmy-tatra-tdm-e-3t-post1213858/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-so-steklokeramicheskoy-poverhnost-yu-grill-master-f4shms-1-21213-post1374308/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyi-kayman-pa-200-34-a-post1389870/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-ponchikov-hurakan-hkn-adm02e-post1350423/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-300a-d36--post1212125/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-240-d36--post1373854/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-nastolnyj-vht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-pkya-10-post1182241/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp6-post1156950/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-sosisok-v-yayce-hurakan-hkn-gew10m-post1373898/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc48-post1209368/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-donatsov-vdm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tartaletnica-vtr-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamen-lavovyi-dlia-grilei-hurakan-post1163934/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-130mm-hurakan-hkn-p130-post1165283/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-vnutrenniaia-dlia-risovarki-hurakan-hkn-sr56m-post1162770/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw5m-gc-post1158858/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw7m-gc-post1158859/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlia-proizvodstva-sakharnoi-vaty-hurakan-hkn-pc730c-post1161986/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-02-bruxelles-post1216304/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-03-waffelino-post1216305/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-06-american-post1387929/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-04-tiamo-post1389994/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G110"/>
+  <dimension ref="A1:G112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -3399,91 +3477,91 @@
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>12527.0</v>
+        <v>2634.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>13610.0</v>
+        <v>13780.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>17628.0</v>
+        <v>15560.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="14"/>
       <c r="E19" s="7"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>13</v>
       </c>
@@ -3496,562 +3574,562 @@
       <c r="F20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="12"/>
       <c r="C21" s="14"/>
       <c r="E21" s="7"/>
       <c r="G21" s="7"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9">
-        <v>14153.0</v>
+        <v>15421.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9">
-        <v>14153.0</v>
+        <v>15421.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9">
-        <v>18589.0</v>
+        <v>21348.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9">
-        <v>19594.0</v>
+        <v>22603.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7" customHeight="1" ht="80">
-      <c r="A26" s="13" t="s">
+    <row r="26" spans="1:7">
+      <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="6"/>
-      <c r="C26" s="16" t="s">
+      <c r="C26" s="14"/>
+      <c r="E26" s="7"/>
+      <c r="G26" s="7"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="12"/>
+      <c r="C28" s="14"/>
+      <c r="E28" s="7"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="80">
+      <c r="A29" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="B29" s="6"/>
+      <c r="C29" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="E26" s="9">
-[...9 lines deleted...]
-      <c r="A27" s="11" t="s">
+      <c r="D29" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="14"/>
-[...30 lines deleted...]
-      <c r="G29" s="7"/>
+      <c r="E29" s="9">
+        <v>9723.0</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="9">
+        <f>E29*F29</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9">
-        <v>9282.0</v>
+        <v>11266.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9">
-        <v>10753.0</v>
+        <v>12305.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9">
-        <v>11746.0</v>
+        <v>14547.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="9">
-        <v>14547.0</v>
+        <v>48387.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7" customHeight="1" ht="80">
-      <c r="A34" s="13" t="s">
+    <row r="34" spans="1:7">
+      <c r="A34" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="6"/>
-      <c r="C34" s="16" t="s">
+      <c r="C34" s="14"/>
+      <c r="E34" s="7"/>
+      <c r="G34" s="7"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="12"/>
+      <c r="C36" s="14"/>
+      <c r="E36" s="7"/>
+      <c r="G36" s="7"/>
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="80">
+      <c r="A37" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="D34" s="6" t="s">
+      <c r="B37" s="6"/>
+      <c r="C37" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="E34" s="9">
-[...9 lines deleted...]
-      <c r="A35" s="11" t="s">
+      <c r="D37" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="14"/>
-[...30 lines deleted...]
-      <c r="G37" s="7"/>
+      <c r="E37" s="9">
+        <v>10840.0</v>
+      </c>
+      <c r="F37" s="6"/>
+      <c r="G37" s="9">
+        <f>E37*F37</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="9">
-        <v>9761.0</v>
+        <v>14406.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>64</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="9">
-        <v>14063.0</v>
+        <v>15088.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E40" s="9">
-        <v>14403.0</v>
+        <v>15582.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E41" s="9">
-        <v>14874.0</v>
+        <v>16238.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>73</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="9">
-        <v>48671.0</v>
+        <v>19376.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
-      <c r="A43" s="11" t="s">
+    <row r="43" spans="1:7" customHeight="1" ht="80">
+      <c r="A43" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="C43" s="14"/>
-[...1 lines deleted...]
-      <c r="G43" s="7"/>
+      <c r="B43" s="6"/>
+      <c r="C43" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E43" s="9">
+        <v>48671.0</v>
+      </c>
+      <c r="F43" s="6"/>
+      <c r="G43" s="9">
+        <f>E43*F43</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="44" spans="1:7">
-      <c r="A44" s="2" t="s">
+      <c r="A44" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="14"/>
+      <c r="E44" s="7"/>
+      <c r="G44" s="7"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="B45" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C44" s="15" t="s">
+      <c r="C45" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="D45" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E44" s="10" t="s">
+      <c r="E45" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F44" s="4" t="s">
+      <c r="F45" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G44" s="8" t="s">
+      <c r="G45" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="46" spans="1:7">
+      <c r="A46" s="12"/>
+      <c r="C46" s="14"/>
+      <c r="E46" s="7"/>
+      <c r="G46" s="7"/>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>80</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="9">
-        <v>25814.0</v>
+        <v>11711.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E48" s="9">
-        <v>27906.0</v>
+        <v>17800.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E49" s="9">
-        <v>27972.0</v>
+        <v>27044.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E50" s="9">
-        <v>28770.0</v>
+        <v>27906.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E51" s="9">
-        <v>30435.0</v>
+        <v>30268.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="9">
         <v>30894.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
@@ -4067,1181 +4145,1223 @@
       </c>
       <c r="D53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="9">
         <v>33259.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="9">
-        <v>39018.0</v>
+        <v>34811.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E55" s="9">
-        <v>39769.0</v>
+        <v>39018.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>107</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E56" s="9">
-        <v>39785.0</v>
+        <v>39769.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80">
       <c r="A57" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E57" s="9">
-        <v>42254.0</v>
+        <v>39785.0</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="9">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E58" s="9">
-        <v>48334.0</v>
+        <v>42254.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
         <v>116</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E59" s="9">
-        <v>48691.0</v>
+        <v>48334.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
         <v>119</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E60" s="9">
-        <v>51356.0</v>
+        <v>48691.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>122</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E61" s="9">
-        <v>74396.0</v>
+        <v>51356.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
         <v>125</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E62" s="9">
-        <v>88150.0</v>
+        <v>55406.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E63" s="9">
-        <v>106908.0</v>
+        <v>60153.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="9">
-        <v>168778.0</v>
+        <v>74396.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="9">
-        <v>186493.0</v>
+        <v>88150.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:7">
-      <c r="A66" s="11" t="s">
+    <row r="66" spans="1:7" customHeight="1" ht="80">
+      <c r="A66" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="C66" s="14"/>
-[...1 lines deleted...]
-      <c r="G66" s="7"/>
+      <c r="B66" s="6"/>
+      <c r="C66" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="E66" s="9">
+        <v>168778.0</v>
+      </c>
+      <c r="F66" s="6"/>
+      <c r="G66" s="9">
+        <f>E66*F66</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="67" spans="1:7">
-      <c r="A67" s="2" t="s">
+      <c r="A67" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="14"/>
+      <c r="E67" s="7"/>
+      <c r="G67" s="7"/>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B67" s="3" t="s">
+      <c r="B68" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C67" s="15" t="s">
+      <c r="C68" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D67" s="4" t="s">
+      <c r="D68" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E67" s="10" t="s">
+      <c r="E68" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F67" s="4" t="s">
+      <c r="F68" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G67" s="8" t="s">
+      <c r="G68" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="68" spans="1:7">
-[...26 lines deleted...]
-      <c r="A70" s="11" t="s">
+    <row r="69" spans="1:7">
+      <c r="A69" s="12"/>
+      <c r="C69" s="14"/>
+      <c r="E69" s="7"/>
+      <c r="G69" s="7"/>
+    </row>
+    <row r="70" spans="1:7" customHeight="1" ht="80">
+      <c r="A70" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="C70" s="14"/>
-[...30 lines deleted...]
-      <c r="G72" s="7"/>
+      <c r="B70" s="6"/>
+      <c r="C70" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E70" s="9">
+        <v>55902.0</v>
+      </c>
+      <c r="F70" s="6"/>
+      <c r="G70" s="9">
+        <f>E70*F70</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80">
+      <c r="A71" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" s="9">
+        <v>68491.0</v>
+      </c>
+      <c r="F71" s="6"/>
+      <c r="G71" s="9">
+        <f>E71*F71</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" customHeight="1" ht="80">
+      <c r="A72" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E72" s="9">
+        <v>69866.0</v>
+      </c>
+      <c r="F72" s="6"/>
+      <c r="G72" s="9">
+        <f>E72*F72</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="E73" s="9">
-        <v>15594.0</v>
+        <v>138994.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:7">
-[...5 lines deleted...]
-      <c r="G74" s="7"/>
+    <row r="74" spans="1:7" customHeight="1" ht="80">
+      <c r="A74" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="E74" s="9">
+        <v>229718.0</v>
+      </c>
+      <c r="F74" s="6"/>
+      <c r="G74" s="9">
+        <f>E74*F74</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="2" t="s">
+      <c r="A75" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="14"/>
+      <c r="E75" s="7"/>
+      <c r="G75" s="7"/>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B75" s="3" t="s">
+      <c r="B76" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C75" s="15" t="s">
+      <c r="C76" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D75" s="4" t="s">
+      <c r="D76" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E75" s="10" t="s">
+      <c r="E76" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F75" s="4" t="s">
+      <c r="F76" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G75" s="8" t="s">
+      <c r="G76" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="76" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="77" spans="1:7">
+      <c r="A77" s="12"/>
+      <c r="C77" s="14"/>
+      <c r="E77" s="7"/>
+      <c r="G77" s="7"/>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="E78" s="9">
-        <v>3300.0</v>
+        <v>15594.0</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D81" s="6" t="s">
+    <row r="79" spans="1:7">
+      <c r="A79" s="11" t="s">
         <v>159</v>
       </c>
-      <c r="E81" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C79" s="14"/>
+      <c r="E79" s="7"/>
+      <c r="G79" s="7"/>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="12"/>
+      <c r="C81" s="14"/>
+      <c r="E81" s="7"/>
+      <c r="G81" s="7"/>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
         <v>160</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
         <v>161</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E82" s="9">
-        <v>11099.0</v>
+        <v>2492.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
         <v>163</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
         <v>164</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E83" s="9">
-        <v>12267.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
         <v>166</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
         <v>167</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E84" s="9">
-        <v>13095.0</v>
+        <v>11501.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>169</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>170</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E85" s="9">
-        <v>15409.0</v>
+        <v>11976.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>172</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E86" s="9">
-        <v>40783.0</v>
+        <v>13493.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>175</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E87" s="9">
-        <v>41690.0</v>
+        <v>15409.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>179</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E88" s="9">
-        <v>56078.0</v>
+        <v>16962.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>181</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>182</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E89" s="9">
-        <v>111459.0</v>
+        <v>42725.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
         <v>184</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
         <v>185</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E90" s="9">
-        <v>197253.0</v>
+        <v>43675.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
         <v>187</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
         <v>188</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="9">
-        <v>264975.0</v>
+        <v>56078.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:7">
-      <c r="A92" s="11" t="s">
+    <row r="92" spans="1:7" customHeight="1" ht="80">
+      <c r="A92" s="13" t="s">
         <v>190</v>
       </c>
-      <c r="C92" s="14"/>
-[...1 lines deleted...]
-      <c r="G92" s="7"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="E92" s="9">
+        <v>264975.0</v>
+      </c>
+      <c r="F92" s="6"/>
+      <c r="G92" s="9">
+        <f>E92*F92</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="93" spans="1:7">
-      <c r="A93" s="2" t="s">
+      <c r="A93" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C93" s="14"/>
+      <c r="E93" s="7"/>
+      <c r="G93" s="7"/>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B93" s="3" t="s">
+      <c r="B94" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C93" s="15" t="s">
+      <c r="C94" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D93" s="4" t="s">
+      <c r="D94" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E93" s="10" t="s">
+      <c r="E94" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F93" s="4" t="s">
+      <c r="F94" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G93" s="8" t="s">
+      <c r="G94" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="94" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="95" spans="1:7">
+      <c r="A95" s="12"/>
+      <c r="C95" s="14"/>
+      <c r="E95" s="7"/>
+      <c r="G95" s="7"/>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
         <v>195</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E96" s="9">
-        <v>2406.0</v>
+        <v>2189.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
         <v>197</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
         <v>198</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E97" s="9">
-        <v>2496.0</v>
+        <v>2446.0</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
         <v>200</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
         <v>201</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E98" s="9">
-        <v>2528.0</v>
+        <v>2520.0</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
         <v>203</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
         <v>204</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E99" s="9">
-        <v>2671.0</v>
+        <v>2553.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
         <v>206</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
         <v>207</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="9">
-        <v>2717.0</v>
+        <v>2703.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
         <v>209</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
         <v>210</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E101" s="9">
-        <v>3811.0</v>
+        <v>2804.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
         <v>213</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E102" s="9">
-        <v>4820.0</v>
+        <v>3992.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
         <v>215</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
         <v>216</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E103" s="9">
-        <v>4987.0</v>
+        <v>5224.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
         <v>218</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
         <v>219</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E104" s="9">
-        <v>5153.0</v>
+        <v>5404.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
         <v>221</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
         <v>222</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E105" s="9">
-        <v>8130.0</v>
+        <v>5762.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
         <v>225</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E106" s="9">
-        <v>21655.0</v>
+        <v>5778.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
         <v>227</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
         <v>228</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E107" s="9">
-        <v>21655.0</v>
+        <v>8687.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
         <v>230</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
         <v>231</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E108" s="9">
-        <v>21655.0</v>
+        <v>22317.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
         <v>233</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
         <v>234</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E109" s="9">
-        <v>21655.0</v>
+        <v>22317.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:7">
-      <c r="E110" t="s">
+    <row r="110" spans="1:7" customHeight="1" ht="80">
+      <c r="A110" s="13" t="s">
         <v>236</v>
       </c>
-      <c r="F110">
-[...4 lines deleted...]
-        <f>SUM(G12:G109)</f>
+      <c r="B110" s="6"/>
+      <c r="C110" s="16" t="s">
+        <v>237</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="E110" s="9">
+        <v>22317.0</v>
+      </c>
+      <c r="F110" s="6"/>
+      <c r="G110" s="9">
+        <f>E110*F110</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="80">
+      <c r="A111" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B111" s="6"/>
+      <c r="C111" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E111" s="9">
+        <v>22317.0</v>
+      </c>
+      <c r="F111" s="6"/>
+      <c r="G111" s="9">
+        <f>E111*F111</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="E112" t="s">
+        <v>242</v>
+      </c>
+      <c r="F112">
+        <f>SUM(F12:F111)</f>
+        <v>0</v>
+      </c>
+      <c r="G112">
+        <f>SUM(G12:G111)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
-    <mergeCell ref="A27:G27"/>
-[...12 lines deleted...]
-    <mergeCell ref="A94:G94"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A67:G67"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A75:G75"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A79:G79"/>
+    <mergeCell ref="A81:G81"/>
+    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A95:G95"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="D46" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="D69" r:id="rId_hyperlink_40"/>
-[...5 lines deleted...]
-    <hyperlink ref="D81" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_56"/>
-    <hyperlink ref="D95" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_73"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>