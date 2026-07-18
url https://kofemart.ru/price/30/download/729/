--- v1 (2026-07-16)
+++ v2 (2026-07-18)
@@ -15,77 +15,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-16 03:56:44</t>
+    <t>Актуальность прайса на: 2026-07-18 12:55:39</t>
   </si>
   <si>
     <t>Оборудование для Fast и Street food</t>
   </si>
   <si>
     <t>Аппараты для попкорна</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -176,180 +176,198 @@
   <si>
     <t>Пресс для гамбургеров Hurakan hkn-f13</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f13-post1165281/</t>
   </si>
   <si>
     <t>66881</t>
   </si>
   <si>
     <t>Пресс для гамбургеров Hurakan hkn-f15</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f15-post1206298/</t>
   </si>
   <si>
     <t>114154</t>
   </si>
   <si>
     <t>Пресс для гамбургеров HF-130 (VIATTO)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/</t>
   </si>
   <si>
+    <t>66180</t>
+  </si>
+  <si>
+    <t>Пресс Apach д/гамбургеров ahp100</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/press-apach-d-gamburgerov-ahp100-post1144576/</t>
+  </si>
+  <si>
     <t>66181</t>
   </si>
   <si>
     <t>Пресс Apach д/гамбургеров ahp130</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/</t>
   </si>
   <si>
     <t>Аппараты для хот-догов</t>
   </si>
   <si>
     <t>43720</t>
   </si>
   <si>
     <t>Аппарат для hot dog Hurakan hkn-y00</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/</t>
   </si>
   <si>
     <t>114222</t>
   </si>
   <si>
     <t>Аппарат для хот-догов HHD-2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-hot-dogov-hhd-2/</t>
   </si>
   <si>
     <t>43737</t>
   </si>
   <si>
     <t>Аппарат для приготовления корн-догов STARFOOD, на 5 ячеек</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/</t>
   </si>
   <si>
-    <t>43735</t>
-[...7 lines deleted...]
-  <si>
     <t>43718</t>
   </si>
   <si>
     <t>Аппарат для hot dog Hurakan hkn-y04</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/</t>
   </si>
   <si>
     <t>43722</t>
   </si>
   <si>
     <t>Аппарат для hot dog Hurakan hkn-y06</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y06-post1161310/</t>
   </si>
   <si>
+    <t>43721</t>
+  </si>
+  <si>
+    <t>Гриль паровой сиком мк-1.35</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gril-parovoy-sikom-mk-1-35-post1151781/</t>
+  </si>
+  <si>
     <t>117729</t>
   </si>
   <si>
     <t>Hot dog machine cs 3 e - 230/50/1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/</t>
   </si>
   <si>
     <t>Аппараты для шаурмы</t>
   </si>
   <si>
     <t>113736</t>
   </si>
   <si>
     <t>Нож электрический для шаурмы VKC-100E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/</t>
   </si>
   <si>
     <t>84282</t>
   </si>
   <si>
     <t>Аппарат для шаурмы ATESY Шаурма ЭПШ-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-atesy-shaurma-epsh-01-post3shaurma-epsh-01/</t>
   </si>
   <si>
     <t>43744</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Hurakan hkn-grm20</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/</t>
   </si>
   <si>
     <t>84286</t>
   </si>
   <si>
     <t>Аппарат для шаурмы СИКОМ МК-2.2Э</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/</t>
   </si>
   <si>
+    <t>43785</t>
+  </si>
+  <si>
+    <t>Шаверма электрическая Kayman шэ-оц-2-рп а</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/</t>
+  </si>
+  <si>
     <t>43743</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Hurakan hkn-grm30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/</t>
   </si>
   <si>
-    <t>43785</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/</t>
+    <t>43774</t>
+  </si>
+  <si>
+    <t>Аппарат для шаурмы Grill Master ф2шмэ(у) 21207</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shme-u-21207-post1376337/</t>
   </si>
   <si>
     <t>113202</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Гриль-Мастер Ф2ШмЭ(у)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/</t>
   </si>
   <si>
     <t>43742</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Hurakan hkn-gr30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/</t>
   </si>
   <si>
     <t>109779</t>
   </si>
   <si>
     <t>Аппарат для шаурмы HES-E2</t>
   </si>
@@ -434,80 +452,80 @@
   <si>
     <t>Калач венгерский Grill Master атэ/6 21221</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/</t>
   </si>
   <si>
     <t>117755</t>
   </si>
   <si>
     <t>Аппарат для шаурмы GYROS GRILLS GR 60 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/</t>
   </si>
   <si>
     <t>114570</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Fimar GYR60</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/</t>
   </si>
   <si>
+    <t>114219</t>
+  </si>
+  <si>
+    <t>Аппарат для шаурмы Fimar GYR100</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr100/</t>
+  </si>
+  <si>
     <t>Аппараты пончиковые</t>
   </si>
   <si>
     <t>125461</t>
   </si>
   <si>
     <t>АППАРАТ ПОНЧИКОВЫЙ KAYMAN ПА-200-34 А</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-ponchikovyi-kayman-pa-200-34-a-post1389870/</t>
   </si>
   <si>
     <t>43674</t>
   </si>
   <si>
     <t>Дозатор начинок д/пончиков сиком вр-3.2gn 1/6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/</t>
   </si>
   <si>
-    <t>43673</t>
-[...7 lines deleted...]
-  <si>
     <t>43690</t>
   </si>
   <si>
     <t>Аппарат пончиковый сиком прф-11/300а (d36)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-300a-d36--post1212125/</t>
   </si>
   <si>
     <t>43698</t>
   </si>
   <si>
     <t>Аппарат пончиковый сиком прф-11/240 (d36)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-240-d36--post1373854/</t>
   </si>
   <si>
     <t>Станция хранения и фасовки картофеля фри</t>
   </si>
   <si>
     <t>111097</t>
   </si>
   <si>
     <t>Подогреватель настольный VHT-1</t>
@@ -587,96 +605,114 @@
   <si>
     <t>Пароварка для дим самов Hurakan hkn-ds3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/</t>
   </si>
   <si>
     <t>44435</t>
   </si>
   <si>
     <t>Пароварка для дим самов Hurakan hkn-ds1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/</t>
   </si>
   <si>
     <t>117476</t>
   </si>
   <si>
     <t>Подогреватель булок BUN WARMER CB 20 B - 230/50/1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/</t>
   </si>
   <si>
+    <t>125460</t>
+  </si>
+  <si>
+    <t>СТАНЦИЯ УПАКОВКИ КАРТОФЕЛЯ ФРИ ROBOLABS RLFSL-IR6 НАСТОЛЬНАЯ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stantsiia-upakovki-kartofelia-fri-robolabs-rlfsl-ir6-nastolnaia-post1396076/</t>
+  </si>
+  <si>
     <t>44437</t>
   </si>
   <si>
     <t>Аппарат пароварочный Grill Master ф2п2э 22131</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/</t>
   </si>
   <si>
     <t>Аксессуары для оборудования для fast food</t>
   </si>
   <si>
     <t>125422</t>
   </si>
   <si>
     <t>КАМЕНЬ ЛАВОВЫЙ ДЛЯ ГРИЛЕЙ HURAKAN</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kamen-lavovyi-dlia-grilei-hurakan-post1163934/</t>
   </si>
   <si>
     <t>66936</t>
   </si>
   <si>
     <t>Комплект бумаги для пресса для гамбургеров 100мм Hurakan hkn-p100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/</t>
   </si>
   <si>
     <t>125423</t>
   </si>
   <si>
     <t>КОРЗИНА ЦИЛИНДРИЧЕСКАЯ ДЛЯ МАКАРОНОВАРКИ HURAKAN HKN-EKT40/60</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/</t>
   </si>
   <si>
     <t>66935</t>
   </si>
   <si>
     <t>Комплект бумаги для пресса для гамбургеров 130мм Hurakan hkn-p130</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-130mm-hurakan-hkn-p130-post1165283/</t>
+  </si>
+  <si>
+    <t>125425</t>
+  </si>
+  <si>
+    <t>ПАЛОЧКИ БАМБУКОВЫЕ ДЛЯ САХАРНОЙ ВАТЫ HKN-STICK 500 ШТ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/palochki-bambukovye-dlia-sakharnoi-vaty-hkn-stick-500-sht-post1403318/</t>
   </si>
   <si>
     <t>125421</t>
   </si>
   <si>
     <t>КОВРИК ДЛЯ РИСОВАРКИ STARFOOD 30СМ 1,2ММ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/</t>
   </si>
   <si>
     <t>66937</t>
   </si>
   <si>
     <t>Комплект бумаги для пресса для гамбургеров 150мм Hurakan hkn-p150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/</t>
   </si>
   <si>
     <t>125420</t>
   </si>
   <si>
     <t>ЧАША ВНУТРЕННЯЯ ДЛЯ РИСОВАРКИ HURAKAN HKN-SR56M</t>
   </si>
@@ -894,51 +930,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118616.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131269.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131270.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121900.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55424.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55403.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128303.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125335.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102952.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102956.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125106.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107194.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118470.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129009.96x9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107198.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128329.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122478.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131261.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107564.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120917.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106525.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129004.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120083.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122815.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56333.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128048.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131229.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131230.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131227.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129237.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131238.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102764.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131234.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131235.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131236.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131242.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131243.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131245.96x9672.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118616.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131269.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131270.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121900.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55403.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55409.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128303.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125335.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102952.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102956.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107196.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125106.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107194.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118470.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129009.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107198.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128329.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122478.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122678.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131261.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120917.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106525.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129004.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120083.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122815.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56333.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128048.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131260.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131229.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131230.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131232.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131227.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129237.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131238.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102764.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131234.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131235.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131236.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131242.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131243.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131245.96x9676.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1263,51 +1299,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1473,51 +1509,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2073,111 +2109,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2223,111 +2259,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2583,111 +2619,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="914400" cy="914400"/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1752600" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -3046,50 +3082,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3348,59 +3504,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-popkorna-va-pm88b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn-post1144235/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c2-post1149920/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c1-post1144251/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c3-post1158715/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f10-post1165280/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f13-post1165281/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f15-post1206298/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dogov-hhd-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-6-yacheek-post1372213/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y06-post1161310/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-atesy-shaurma-epsh-01-post3shaurma-epsh-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-3-rp-a-post1381392/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shms-1-21211-post1211207/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shmg-u-11211-gaz-post1376336/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmg-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f3shms-1-s-motorom-21212-post1213486/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-dlya-shaurmy-tatra-tdm-e-3t-post1213858/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-so-steklokeramicheskoy-poverhnost-yu-grill-master-f4shms-1-21213-post1374308/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyi-kayman-pa-200-34-a-post1389870/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-ponchikov-hurakan-hkn-adm02e-post1350423/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-300a-d36--post1212125/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-240-d36--post1373854/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-nastolnyj-vht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-pkya-10-post1182241/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp6-post1156950/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-sosisok-v-yayce-hurakan-hkn-gew10m-post1373898/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc48-post1209368/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-donatsov-vdm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tartaletnica-vtr-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamen-lavovyi-dlia-grilei-hurakan-post1163934/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-130mm-hurakan-hkn-p130-post1165283/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-vnutrenniaia-dlia-risovarki-hurakan-hkn-sr56m-post1162770/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw5m-gc-post1158858/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw7m-gc-post1158859/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlia-proizvodstva-sakharnoi-vaty-hurakan-hkn-pc730c-post1161986/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-02-bruxelles-post1216304/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-03-waffelino-post1216305/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-06-american-post1387929/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-04-tiamo-post1389994/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-popkorna-va-pm88b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn-post1144235/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c2-post1149920/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c1-post1144251/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c3-post1158715/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f10-post1165280/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f13-post1165281/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f15-post1206298/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp100-post1144576/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dogov-hhd-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y06-post1161310/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-parovoy-sikom-mk-1-35-post1151781/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-atesy-shaurma-epsh-01-post3shaurma-epsh-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shme-u-21207-post1376337/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-3-rp-a-post1381392/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shms-1-21211-post1211207/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shmg-u-11211-gaz-post1376336/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmg-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f3shms-1-s-motorom-21212-post1213486/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-dlya-shaurmy-tatra-tdm-e-3t-post1213858/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-so-steklokeramicheskoy-poverhnost-yu-grill-master-f4shms-1-21213-post1374308/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr100/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyi-kayman-pa-200-34-a-post1389870/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-300a-d36--post1212125/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-240-d36--post1373854/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-nastolnyj-vht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-pkya-10-post1182241/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp6-post1156950/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-sosisok-v-yayce-hurakan-hkn-gew10m-post1373898/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc48-post1209368/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-donatsov-vdm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tartaletnica-vtr-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stantsiia-upakovki-kartofelia-fri-robolabs-rlfsl-ir6-nastolnaia-post1396076/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamen-lavovyi-dlia-grilei-hurakan-post1163934/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-130mm-hurakan-hkn-p130-post1165283/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/palochki-bambukovye-dlia-sakharnoi-vaty-hkn-stick-500-sht-post1403318/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-vnutrenniaia-dlia-risovarki-hurakan-hkn-sr56m-post1162770/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw5m-gc-post1158858/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw7m-gc-post1158859/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlia-proizvodstva-sakharnoi-vaty-hurakan-hkn-pc730c-post1161986/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-02-bruxelles-post1216304/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-03-waffelino-post1216305/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-06-american-post1387929/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-04-tiamo-post1389994/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G112"/>
+  <dimension ref="A1:G116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -3497,71 +3653,71 @@
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
         <v>2634.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>13780.0</v>
+        <v>14093.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>15560.0</v>
+        <v>16709.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="14"/>
       <c r="E19" s="7"/>
       <c r="G19" s="7"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>13</v>
       </c>
@@ -3574,111 +3730,111 @@
       <c r="F20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="12"/>
       <c r="C21" s="14"/>
       <c r="E21" s="7"/>
       <c r="G21" s="7"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9">
-        <v>15421.0</v>
+        <v>16402.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9">
-        <v>15421.0</v>
+        <v>16402.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9">
-        <v>21348.0</v>
+        <v>22270.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9">
-        <v>22603.0</v>
+        <v>23809.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="14"/>
       <c r="E26" s="7"/>
       <c r="G26" s="7"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>13</v>
       </c>
@@ -3691,1677 +3847,1761 @@
       <c r="F27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="12"/>
       <c r="C28" s="14"/>
       <c r="E28" s="7"/>
       <c r="G28" s="7"/>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80">
       <c r="A29" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9">
-        <v>9723.0</v>
+        <v>9944.0</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9">
-        <v>11266.0</v>
+        <v>11522.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>48</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9">
-        <v>12305.0</v>
+        <v>12585.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9">
         <v>14547.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="9">
-        <v>48387.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
-      <c r="A34" s="11" t="s">
+    <row r="34" spans="1:7" customHeight="1" ht="80">
+      <c r="A34" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="C34" s="14"/>
-[...1 lines deleted...]
-      <c r="G34" s="7"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="9">
+        <v>48867.0</v>
+      </c>
+      <c r="F34" s="6"/>
+      <c r="G34" s="9">
+        <f>E34*F34</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="2" t="s">
+      <c r="A35" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="14"/>
+      <c r="E35" s="7"/>
+      <c r="G35" s="7"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="B36" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C35" s="15" t="s">
+      <c r="C36" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="4" t="s">
+      <c r="D36" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E35" s="10" t="s">
+      <c r="E36" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F35" s="4" t="s">
+      <c r="F36" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G35" s="8" t="s">
+      <c r="G36" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="37" spans="1:7">
+      <c r="A37" s="12"/>
+      <c r="C37" s="14"/>
+      <c r="E37" s="7"/>
+      <c r="G37" s="7"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="9">
-        <v>14406.0</v>
+        <v>11086.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>64</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="9">
-        <v>15088.0</v>
+        <v>14406.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>67</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E40" s="9">
-        <v>15582.0</v>
+        <v>15431.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E41" s="9">
-        <v>16238.0</v>
+        <v>16607.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>73</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="9">
-        <v>19376.0</v>
+        <v>19816.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="9">
-        <v>48671.0</v>
+        <v>31098.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:7">
-      <c r="A44" s="11" t="s">
+    <row r="44" spans="1:7" customHeight="1" ht="80">
+      <c r="A44" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="C44" s="14"/>
-[...1 lines deleted...]
-      <c r="G44" s="7"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E44" s="9">
+        <v>48671.0</v>
+      </c>
+      <c r="F44" s="6"/>
+      <c r="G44" s="9">
+        <f>E44*F44</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="2" t="s">
+      <c r="A45" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="14"/>
+      <c r="E45" s="7"/>
+      <c r="G45" s="7"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="3" t="s">
+      <c r="B46" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="15" t="s">
+      <c r="C46" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E45" s="10" t="s">
+      <c r="E46" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F45" s="4" t="s">
+      <c r="F46" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="8" t="s">
+      <c r="G46" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="47" spans="1:7">
+      <c r="A47" s="12"/>
+      <c r="C47" s="14"/>
+      <c r="E47" s="7"/>
+      <c r="G47" s="7"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E48" s="9">
-        <v>17800.0</v>
+        <v>11711.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E49" s="9">
-        <v>27044.0</v>
+        <v>17800.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E50" s="9">
-        <v>27906.0</v>
+        <v>27658.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>92</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E51" s="9">
-        <v>30268.0</v>
+        <v>27906.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="9">
         <v>30894.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="9">
-        <v>33259.0</v>
+        <v>30956.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="9">
-        <v>34811.0</v>
+        <v>33015.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E55" s="9">
-        <v>39018.0</v>
+        <v>33259.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>107</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E56" s="9">
-        <v>39769.0</v>
+        <v>35603.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80">
       <c r="A57" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E57" s="9">
-        <v>39785.0</v>
+        <v>39018.0</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="9">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E58" s="9">
-        <v>42254.0</v>
+        <v>39769.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
         <v>116</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E59" s="9">
-        <v>48334.0</v>
+        <v>39785.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
         <v>119</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E60" s="9">
-        <v>48691.0</v>
+        <v>42254.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>122</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E61" s="9">
-        <v>51356.0</v>
+        <v>48334.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
         <v>125</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E62" s="9">
-        <v>55406.0</v>
+        <v>48691.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
         <v>128</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E63" s="9">
-        <v>60153.0</v>
+        <v>51356.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="9">
-        <v>74396.0</v>
+        <v>55955.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="9">
-        <v>88150.0</v>
+        <v>60153.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
         <v>137</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E66" s="9">
-        <v>168778.0</v>
+        <v>74396.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:7">
-      <c r="A67" s="11" t="s">
+    <row r="67" spans="1:7" customHeight="1" ht="80">
+      <c r="A67" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="C67" s="14"/>
-[...4 lines deleted...]
-      <c r="A68" s="2" t="s">
+      <c r="B67" s="6"/>
+      <c r="C67" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="E67" s="9">
+        <v>88150.0</v>
+      </c>
+      <c r="F67" s="6"/>
+      <c r="G67" s="9">
+        <f>E67*F67</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" customHeight="1" ht="80">
+      <c r="A68" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E68" s="9">
+        <v>168778.0</v>
+      </c>
+      <c r="F68" s="6"/>
+      <c r="G68" s="9">
+        <f>E68*F68</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" customHeight="1" ht="80">
+      <c r="A69" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B69" s="6"/>
+      <c r="C69" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="E69" s="9">
+        <v>186493.0</v>
+      </c>
+      <c r="F69" s="6"/>
+      <c r="G69" s="9">
+        <f>E69*F69</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="C70" s="14"/>
+      <c r="E70" s="7"/>
+      <c r="G70" s="7"/>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B68" s="3" t="s">
+      <c r="B71" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C68" s="15" t="s">
+      <c r="C71" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="D71" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E68" s="10" t="s">
+      <c r="E71" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F68" s="4" t="s">
+      <c r="F71" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G68" s="8" t="s">
+      <c r="G71" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="69" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="72" spans="1:7">
+      <c r="A72" s="12"/>
+      <c r="C72" s="14"/>
+      <c r="E72" s="7"/>
+      <c r="G72" s="7"/>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
         <v>149</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
         <v>150</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E73" s="9">
-        <v>138994.0</v>
+        <v>55902.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
         <v>152</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
         <v>153</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E74" s="9">
-        <v>229718.0</v>
+        <v>68491.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:7">
-      <c r="A75" s="11" t="s">
+    <row r="75" spans="1:7" customHeight="1" ht="80">
+      <c r="A75" s="13" t="s">
         <v>155</v>
       </c>
-      <c r="C75" s="14"/>
-[...23 lines deleted...]
-        <v>17</v>
+      <c r="B75" s="6"/>
+      <c r="C75" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="E75" s="9">
+        <v>138994.0</v>
+      </c>
+      <c r="F75" s="6"/>
+      <c r="G75" s="9">
+        <f>E75*F75</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" customHeight="1" ht="80">
+      <c r="A76" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" s="9">
+        <v>229718.0</v>
+      </c>
+      <c r="F76" s="6"/>
+      <c r="G76" s="9">
+        <f>E76*F76</f>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7">
-      <c r="A77" s="12"/>
+      <c r="A77" s="11" t="s">
+        <v>161</v>
+      </c>
       <c r="C77" s="14"/>
       <c r="E77" s="7"/>
       <c r="G77" s="7"/>
     </row>
-    <row r="78" spans="1:7" customHeight="1" ht="80">
-[...16 lines deleted...]
-        <v>0</v>
+    <row r="78" spans="1:7">
+      <c r="A78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:7">
-      <c r="A79" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A79" s="12"/>
       <c r="C79" s="14"/>
       <c r="E79" s="7"/>
       <c r="G79" s="7"/>
     </row>
-    <row r="80" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="80" spans="1:7" customHeight="1" ht="80">
+      <c r="A80" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B80" s="6"/>
+      <c r="C80" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="E80" s="9">
+        <v>15594.0</v>
+      </c>
+      <c r="F80" s="6"/>
+      <c r="G80" s="9">
+        <f>E80*F80</f>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7">
-      <c r="A81" s="12"/>
+      <c r="A81" s="11" t="s">
+        <v>165</v>
+      </c>
       <c r="C81" s="14"/>
       <c r="E81" s="7"/>
       <c r="G81" s="7"/>
     </row>
-    <row r="82" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="82" spans="1:7">
+      <c r="A82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="12"/>
+      <c r="C83" s="14"/>
+      <c r="E83" s="7"/>
+      <c r="G83" s="7"/>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
         <v>166</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
         <v>167</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E84" s="9">
-        <v>11501.0</v>
+        <v>2492.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>169</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>170</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E85" s="9">
-        <v>11976.0</v>
+        <v>3300.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>172</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>173</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E86" s="9">
-        <v>13493.0</v>
+        <v>11762.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>175</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>176</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E87" s="9">
-        <v>15409.0</v>
+        <v>12249.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>179</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E88" s="9">
-        <v>16962.0</v>
+        <v>13799.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>181</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>182</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E89" s="9">
-        <v>42725.0</v>
+        <v>15409.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
         <v>184</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
         <v>185</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E90" s="9">
-        <v>43675.0</v>
+        <v>16962.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
         <v>187</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
         <v>188</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E91" s="9">
-        <v>56078.0</v>
+        <v>43696.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
         <v>190</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
         <v>191</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E92" s="9">
-        <v>264975.0</v>
+        <v>44667.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:7">
-      <c r="A93" s="11" t="s">
+    <row r="93" spans="1:7" customHeight="1" ht="80">
+      <c r="A93" s="13" t="s">
         <v>193</v>
       </c>
-      <c r="C93" s="14"/>
-[...4 lines deleted...]
-      <c r="A94" s="2" t="s">
+      <c r="B93" s="6"/>
+      <c r="C93" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E93" s="9">
+        <v>56078.0</v>
+      </c>
+      <c r="F93" s="6"/>
+      <c r="G93" s="9">
+        <f>E93*F93</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" customHeight="1" ht="80">
+      <c r="A94" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B94" s="6"/>
+      <c r="C94" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E94" s="9">
+        <v>127397.0</v>
+      </c>
+      <c r="F94" s="6"/>
+      <c r="G94" s="9">
+        <f>E94*F94</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" customHeight="1" ht="80">
+      <c r="A95" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="E95" s="9">
+        <v>264975.0</v>
+      </c>
+      <c r="F95" s="6"/>
+      <c r="G95" s="9">
+        <f>E95*F95</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C96" s="14"/>
+      <c r="E96" s="7"/>
+      <c r="G96" s="7"/>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B94" s="3" t="s">
+      <c r="B97" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C94" s="15" t="s">
+      <c r="C97" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D94" s="4" t="s">
+      <c r="D97" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E94" s="10" t="s">
+      <c r="E97" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F94" s="4" t="s">
+      <c r="F97" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G94" s="8" t="s">
+      <c r="G97" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="95" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="98" spans="1:7">
+      <c r="A98" s="12"/>
+      <c r="C98" s="14"/>
+      <c r="E98" s="7"/>
+      <c r="G98" s="7"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
         <v>203</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
         <v>204</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E99" s="9">
-        <v>2553.0</v>
+        <v>2239.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
         <v>206</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
         <v>207</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E100" s="9">
-        <v>2703.0</v>
+        <v>2456.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
         <v>209</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
         <v>210</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E101" s="9">
-        <v>2804.0</v>
+        <v>2531.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
         <v>213</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E102" s="9">
-        <v>3992.0</v>
+        <v>2566.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
         <v>215</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
         <v>216</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E103" s="9">
-        <v>5224.0</v>
+        <v>2696.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
         <v>218</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
         <v>219</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E104" s="9">
-        <v>5404.0</v>
+        <v>2718.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
         <v>221</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
         <v>222</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E105" s="9">
-        <v>5762.0</v>
+        <v>2822.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
         <v>225</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E106" s="9">
-        <v>5778.0</v>
+        <v>4083.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
         <v>227</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
         <v>228</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E107" s="9">
-        <v>8687.0</v>
+        <v>5343.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
         <v>230</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
         <v>231</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E108" s="9">
-        <v>22317.0</v>
+        <v>5526.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
         <v>233</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
         <v>234</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E109" s="9">
-        <v>22317.0</v>
+        <v>5762.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80">
       <c r="A110" s="13" t="s">
         <v>236</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
         <v>237</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E110" s="9">
-        <v>22317.0</v>
+        <v>5909.0</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="9">
         <f>E110*F110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80">
       <c r="A111" s="13" t="s">
         <v>239</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
         <v>240</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E111" s="9">
-        <v>22317.0</v>
+        <v>8884.0</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="9">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:7">
-      <c r="E112" t="s">
+    <row r="112" spans="1:7" customHeight="1" ht="80">
+      <c r="A112" s="13" t="s">
         <v>242</v>
       </c>
-      <c r="F112">
-[...4 lines deleted...]
-        <f>SUM(G12:G111)</f>
+      <c r="B112" s="6"/>
+      <c r="C112" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E112" s="9">
+        <v>21637.0</v>
+      </c>
+      <c r="F112" s="6"/>
+      <c r="G112" s="9">
+        <f>E112*F112</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" customHeight="1" ht="80">
+      <c r="A113" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="B113" s="6"/>
+      <c r="C113" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="E113" s="9">
+        <v>21637.0</v>
+      </c>
+      <c r="F113" s="6"/>
+      <c r="G113" s="9">
+        <f>E113*F113</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" customHeight="1" ht="80">
+      <c r="A114" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="B114" s="6"/>
+      <c r="C114" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="E114" s="9">
+        <v>21637.0</v>
+      </c>
+      <c r="F114" s="6"/>
+      <c r="G114" s="9">
+        <f>E114*F114</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" customHeight="1" ht="80">
+      <c r="A115" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="B115" s="6"/>
+      <c r="C115" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="E115" s="9">
+        <v>21637.0</v>
+      </c>
+      <c r="F115" s="6"/>
+      <c r="G115" s="9">
+        <f>E115*F115</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="E116" t="s">
+        <v>254</v>
+      </c>
+      <c r="F116">
+        <f>SUM(F12:F115)</f>
+        <v>0</v>
+      </c>
+      <c r="G116">
+        <f>SUM(G12:G115)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A28:G28"/>
-    <mergeCell ref="A34:G34"/>
-[...5 lines deleted...]
-    <mergeCell ref="A75:G75"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A70:G70"/>
+    <mergeCell ref="A72:G72"/>
     <mergeCell ref="A77:G77"/>
     <mergeCell ref="A79:G79"/>
     <mergeCell ref="A81:G81"/>
-    <mergeCell ref="A93:G93"/>
-    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="A96:G96"/>
+    <mergeCell ref="A98:G98"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D47" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_40"/>
-    <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
-[...1 lines deleted...]
-    <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="D78" r:id="rId_hyperlink_46"/>
-[...1 lines deleted...]
-    <hyperlink ref="D83" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_57"/>
-    <hyperlink ref="D96" r:id="rId_hyperlink_58"/>
-[...1 lines deleted...]
-    <hyperlink ref="D98" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_77"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>