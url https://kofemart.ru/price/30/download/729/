--- v2 (2026-07-18)
+++ v3 (2026-11-08)
@@ -1,826 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-18 12:55:39</t>
+    <t>Актуальность прайса на: 2026-11-08 10:24:08</t>
   </si>
   <si>
     <t>Оборудование для Fast и Street food</t>
   </si>
   <si>
     <t>Аппараты для попкорна</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>114914</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/</t>
+    <t>112392</t>
+  </si>
+  <si>
+    <t>Аппарат для попкорна HP-6B</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-popkorna-hp-6b/</t>
   </si>
   <si>
     <t>Аппараты для производства сахарной ваты</t>
   </si>
   <si>
-    <t>43710</t>
-[...32 lines deleted...]
-    <t>https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/</t>
+    <t>112393</t>
+  </si>
+  <si>
+    <t>Аппарат для сахарной ваты EC-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-dlya-saharnoj-vaty-ec-01/</t>
   </si>
   <si>
     <t>Аппараты для формирования гамбургеров</t>
   </si>
   <si>
-    <t>66879</t>
-[...25 lines deleted...]
-  <si>
     <t>114154</t>
   </si>
   <si>
     <t>Пресс для гамбургеров HF-130 (VIATTO)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/</t>
   </si>
   <si>
-    <t>66180</t>
-[...16 lines deleted...]
-  <si>
     <t>Аппараты для хот-догов</t>
   </si>
   <si>
-    <t>43720</t>
-[...52 lines deleted...]
-  <si>
     <t>117729</t>
   </si>
   <si>
     <t>Hot dog machine cs 3 e - 230/50/1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/</t>
   </si>
   <si>
     <t>Аппараты для шаурмы</t>
   </si>
   <si>
     <t>113736</t>
   </si>
   <si>
     <t>Нож электрический для шаурмы VKC-100E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/</t>
   </si>
   <si>
-    <t>84282</t>
-[...16 lines deleted...]
-  <si>
     <t>84286</t>
   </si>
   <si>
     <t>Аппарат для шаурмы СИКОМ МК-2.2Э</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/</t>
   </si>
   <si>
-    <t>43785</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shme-u-21207-post1376337/</t>
+    <t>113893</t>
+  </si>
+  <si>
+    <t>Нож электрический для шаурмы Fimar (Easyline) ACCOLGYR100</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-fimar-easyline-accolgyr100/</t>
   </si>
   <si>
     <t>113202</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Гриль-Мастер Ф2ШмЭ(у)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/</t>
   </si>
   <si>
-    <t>43742</t>
-[...7 lines deleted...]
-  <si>
     <t>109779</t>
   </si>
   <si>
     <t>Аппарат для шаурмы HES-E2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/</t>
   </si>
   <si>
-    <t>43788</t>
-[...16 lines deleted...]
-  <si>
     <t>113590</t>
   </si>
   <si>
     <t>Аппарат для шаурмы Гриль-Мастер Ф3ШмЭ(у)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/</t>
   </si>
   <si>
-    <t>43775</t>
-[...52 lines deleted...]
-  <si>
     <t>117755</t>
   </si>
   <si>
     <t>Аппарат для шаурмы GYROS GRILLS GR 60 E</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/</t>
   </si>
   <si>
-    <t>114570</t>
-[...67 lines deleted...]
-  <si>
     <t>Прочие аппараты для fast-food</t>
   </si>
   <si>
     <t>88084</t>
   </si>
   <si>
     <t>Овоскоп Новые технологии ОН-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/</t>
   </si>
   <si>
-    <t>44650</t>
-[...68 lines deleted...]
-    <t>https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/</t>
+    <t>115724</t>
+  </si>
+  <si>
+    <t>Пароварка для кукурузы VA-EC40</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/parovarka-dlya-kukuruzy-va-ec40/</t>
   </si>
   <si>
     <t>117476</t>
   </si>
   <si>
     <t>Подогреватель булок BUN WARMER CB 20 B - 230/50/1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/</t>
   </si>
   <si>
-    <t>125460</t>
-[...16 lines deleted...]
-  <si>
     <t>Аксессуары для оборудования для fast food</t>
   </si>
   <si>
-    <t>125422</t>
-[...88 lines deleted...]
-  <si>
     <t>84086</t>
   </si>
   <si>
     <t>Крышка для аппаратов для сахарной ваты Eksi PC-C3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-04-tiamo-post1389994/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -930,2322 +374,492 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118616.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131269.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131270.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80457.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55407.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121900.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55403.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55410.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55409.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128303.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125335.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102952.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102956.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107196.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125106.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107194.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55478.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118470.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129009.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107198.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128329.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122478.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122678.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131261.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55368.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120917.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106525.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129004.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55383.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55308.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120083.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122815.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56333.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128048.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131260.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131229.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131230.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131232.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81321.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131227.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129237.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131238.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102764.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131234.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131235.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131236.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131242.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131243.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131245.96x9676.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121495.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121496.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124239.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128303.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125335.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102956.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122683.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125106.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118691.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125099.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128329.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106525.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123973.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128048.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102764.96x9615.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
-        <a:stretch>
-[...1828 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3504,59 +1118,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-popkorna-va-pm88b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn-post1144235/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-popkorna-hurakan-hkn-pcorn2-post1149921/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c2-post1149920/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c1-post1144251/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-hurakan-hkn-c3-post1158715/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-proizvodstva-saharnoy-vaty-na-telezhke-hurakan-hkn-c2-t-post1161306/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f10-post1165280/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f13-post1165281/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hurakan-hkn-f15-post1206298/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp100-post1144576/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-apach-d-gamburgerov-ahp130-post1153021/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y00-post1161300/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dogov-hhd-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-korn-dogov-starfood-na-5-yacheek-post1372212/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y04-post1161309/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-hot-dog-hurakan-hkn-y06-post1161310/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-parovoy-sikom-mk-1-35-post1151781/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-atesy-shaurma-epsh-01-post3shaurma-epsh-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm20-post1170143/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-2-rp-a-post1381390/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-grm30-post1170144/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shme-u-21207-post1376337/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hurakan-hkn-gr30-post1149923/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shaverma-elektricheskaya-kayman-she-oc-3-rp-a-post1381392/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shms-1-21211-post1211207/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f2shmg-u-11211-gaz-post1376336/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmg-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-grill-master-f3shms-1-s-motorom-21212-post1213486/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gril-dlya-shaurmy-tatra-tdm-e-3t-post1213858/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-so-steklokeramicheskoy-poverhnost-yu-grill-master-f4shms-1-21213-post1374308/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kalach-vengerskiy-grill-master-ate-6-21221-post1383689/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr60/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-fimar-gyr100/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyi-kayman-pa-200-34-a-post1389870/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-nachinok-d-ponchikov-sikom-vr-3-2gn-1-6-post1158500/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-300a-d36--post1212125/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ponchikovyy-sikom-prf-11-240-d36--post1373854/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-nastolnyj-vht-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-pkya-10-post1182241/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-korn-dogov-hurakan-hkn-hcp6-post1156950/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-prigotovleniya-sosisok-v-yayce-hurakan-hkn-gew10m-post1373898/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-varki-kukuruzy-hurakan-hkn-cdc48-post1209368/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-donatsov-vdm-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tartaletnica-vtr-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds3-post1215437/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-dim-samov-hurakan-hkn-ds1-post1148273/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stantsiia-upakovki-kartofelia-fri-robolabs-rlfsl-ir6-nastolnaia-post1396076/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-parovarochnyy-grill-master-f2p2e-22131-post1150699/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamen-lavovyi-dlia-grilei-hurakan-post1163934/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-100mm-hurakan-hkn-p100-post1165282/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-tsilindricheskaia-dlia-makaronovarki-hurakan-hkn-ekt40-60-post1178453/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-130mm-hurakan-hkn-p130-post1165283/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/palochki-bambukovye-dlia-sakharnoi-vaty-hkn-stick-500-sht-post1403318/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kovrik-dlia-risovarki-starfood-30sm-1-2mm-post1379163/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlya-pressa-dlya-gamburgerov-150mm-hurakan-hkn-p150-post1351788/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-vnutrenniaia-dlia-risovarki-hurakan-hkn-sr56m-post1162770/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlya-proizvodstva-sakharnoy-vaty-hurakan-hkn-pc530c/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw5m-gc-post1158858/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekran-dlia-grilia-hurakan-hkn-gw7m-gc-post1158859/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-na-apparat-dlia-proizvodstva-sakharnoi-vaty-hurakan-hkn-pc730c-post1161986/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-02-bruxelles-post1216304/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-03-waffelino-post1216305/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-06-american-post1387929/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poverkhnosti-rabochie-dlia-vafelnitsy-tatra-twi-04-tiamo-post1389994/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-popkorna-hp-6b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-saharnoj-vaty-ec-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-gamburgerov-hf-130-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hot-dog-machine-cs-3-e---230-50-1-post8cs-3-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-vkc-100e/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-sikom-mk-2-2e-post3mk-2-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-ehlektricheskij-dlya-shaurmy-fimar-easyline-accolgyr100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f2shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-hes-e2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gril-master-f3shmeh-u/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-shaurmy-gyros-grills-gr-60-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoskop-novye-tehnologii-on-10-post3on-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/parovarka-dlya-kukuruzy-va-ec40/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-bulok-bun-warmer-cb-20-b---230501/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryshka-dlya-apparatov-dlya-saharnoy-vaty-eksi-pc-c3-post3pc-c3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G116"/>
+  <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -3633,1975 +1247,616 @@
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>2634.0</v>
+        <v>17628.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:7" customHeight="1" ht="80">
-      <c r="A17" s="13" t="s">
+    <row r="17" spans="1:7">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C17" s="14"/>
+      <c r="E17" s="7"/>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A19" s="12"/>
       <c r="C19" s="14"/>
       <c r="E19" s="7"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="20" spans="1:7" customHeight="1" ht="80">
+      <c r="A20" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="9">
+        <v>18589.0</v>
+      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="9">
+        <f>E20*F20</f>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="12"/>
+      <c r="A21" s="11" t="s">
+        <v>25</v>
+      </c>
       <c r="C21" s="14"/>
       <c r="E21" s="7"/>
       <c r="G21" s="7"/>
     </row>
-    <row r="22" spans="1:7" customHeight="1" ht="80">
-[...37 lines deleted...]
-      </c>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="12"/>
+      <c r="C23" s="14"/>
+      <c r="E23" s="7"/>
+      <c r="G23" s="7"/>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E24" s="9">
-        <v>22270.0</v>
+        <v>14547.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:7" customHeight="1" ht="80">
-[...15 lines deleted...]
-        <f>E25*F25</f>
+    <row r="25" spans="1:7">
+      <c r="A25" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="14"/>
+      <c r="E25" s="7"/>
+      <c r="G25" s="7"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="12"/>
+      <c r="C27" s="14"/>
+      <c r="E27" s="7"/>
+      <c r="G27" s="7"/>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="80">
+      <c r="A28" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="9">
+        <v>48671.0</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="9">
+        <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
-[...8 lines deleted...]
-      <c r="A27" s="2" t="s">
+    <row r="29" spans="1:7">
+      <c r="A29" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="14"/>
+      <c r="E29" s="7"/>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="B30" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="15" t="s">
+      <c r="C30" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="D30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="10" t="s">
+      <c r="E30" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="4" t="s">
+      <c r="F30" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G27" s="8" t="s">
+      <c r="G30" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="31" spans="1:7">
+      <c r="A31" s="12"/>
+      <c r="C31" s="14"/>
+      <c r="E31" s="7"/>
+      <c r="G31" s="7"/>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="E32" s="9">
-        <v>14547.0</v>
+        <v>11711.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="E33" s="9">
-        <v>36790.0</v>
+        <v>27906.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="E34" s="9">
-        <v>48867.0</v>
+        <v>27972.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
-[...34 lines deleted...]
-      <c r="G37" s="7"/>
+    <row r="35" spans="1:7" customHeight="1" ht="80">
+      <c r="A35" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B35" s="6"/>
+      <c r="C35" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="9">
+        <v>32955.0</v>
+      </c>
+      <c r="F35" s="6"/>
+      <c r="G35" s="9">
+        <f>E35*F35</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="80">
+      <c r="A36" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" s="9">
+        <v>34274.0</v>
+      </c>
+      <c r="F36" s="6"/>
+      <c r="G36" s="9">
+        <f>E36*F36</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="80">
+      <c r="A37" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E37" s="9">
+        <v>41868.0</v>
+      </c>
+      <c r="F37" s="6"/>
+      <c r="G37" s="9">
+        <f>E37*F37</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="E38" s="9">
-        <v>11086.0</v>
+        <v>88150.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="39" spans="1:7">
+      <c r="A39" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="14"/>
+      <c r="E39" s="7"/>
+      <c r="G39" s="7"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="12"/>
+      <c r="C41" s="14"/>
+      <c r="E41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="E42" s="9">
-        <v>19816.0</v>
+        <v>2880.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="E43" s="9">
-        <v>31098.0</v>
+        <v>13095.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E44" s="9">
-        <v>48671.0</v>
+        <v>56078.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="C45" s="14"/>
       <c r="E45" s="7"/>
       <c r="G45" s="7"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="12"/>
       <c r="C47" s="14"/>
       <c r="E47" s="7"/>
       <c r="G47" s="7"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="E48" s="9">
-        <v>11711.0</v>
+        <v>5762.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:7" customHeight="1" ht="80">
-[...15 lines deleted...]
-        <f>E49*F49</f>
+    <row r="49" spans="1:7">
+      <c r="E49" t="s">
+        <v>69</v>
+      </c>
+      <c r="F49">
+        <f>SUM(F12:F48)</f>
         <v>0</v>
       </c>
-    </row>
-[...1237 lines deleted...]
-        <f>SUM(G12:G115)</f>
+      <c r="G49">
+        <f>SUM(G12:G48)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A17:G17"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
-    <mergeCell ref="A26:G26"/>
-[...2 lines deleted...]
-    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A41:G41"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A47:G47"/>
-    <mergeCell ref="A70:G70"/>
-[...6 lines deleted...]
-    <mergeCell ref="A98:G98"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
-[...73 lines deleted...]
-    <hyperlink ref="D115" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>