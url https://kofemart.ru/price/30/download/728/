--- v0 (2026-05-23)
+++ v1 (2026-07-11)
@@ -1,90 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-23 16:54:30</t>
+    <t>Актуальность прайса на: 2026-07-11 19:30:02</t>
   </si>
   <si>
     <t>Весовое и упаковочное оборудование</t>
   </si>
   <si>
     <t>Аксессуары для весового оборудования</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -127,588 +128,633 @@
   <si>
     <t>Весы электронные порционные компактные Mas msc-05</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-05-post1167454/</t>
   </si>
   <si>
     <t>22485</t>
   </si>
   <si>
     <t>Весы электронные порционные компактные Mas msc-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-10-post1167455/</t>
   </si>
   <si>
     <t>22492</t>
   </si>
   <si>
     <t>Весы электронные порционные компактные Mas msc-25</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/</t>
   </si>
   <si>
+    <t>124521</t>
+  </si>
+  <si>
+    <t>ВЕСЫ ЭЛЕКТРОННЫЕ ПОРЦИОННЫЕ КОМПАКТНЫЕ MAS MSC-15</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-portsionnye-kompaktnye-mas-msc-15-post1398935/</t>
+  </si>
+  <si>
+    <t>22508</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные компактные с дисплеем для клиента Mas msc-05d</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/</t>
+  </si>
+  <si>
+    <t>22515</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные компактные с дисплеем для клиента Mas msc-10d</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-10d-post1167459/</t>
+  </si>
+  <si>
+    <t>22524</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные компактные с дисплеем для клиента Mas msc-25d</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/</t>
+  </si>
+  <si>
     <t>22488</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/</t>
   </si>
   <si>
     <t>22494</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-15</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/</t>
   </si>
   <si>
     <t>22496</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-3-post1178463/</t>
   </si>
   <si>
     <t>22504</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-30-post1163786/</t>
   </si>
   <si>
-    <t>22508</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/</t>
+    <t>22487</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные Mas ms-05</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/</t>
+  </si>
+  <si>
+    <t>22493</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные Mas ms-10</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/</t>
+  </si>
+  <si>
+    <t>22497</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные Mas ms-25</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/</t>
+  </si>
+  <si>
+    <t>22603</t>
+  </si>
+  <si>
+    <t>Весы электронные торговые без стойки Mas mr1-30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/</t>
+  </si>
+  <si>
+    <t>22605</t>
+  </si>
+  <si>
+    <t>Весы электронные торговые без стойки Mas mr1-06</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-06-post1167442/</t>
   </si>
   <si>
     <t>22481</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-5 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/</t>
   </si>
   <si>
     <t>22483</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-10 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/</t>
   </si>
   <si>
     <t>22489</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-2 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/</t>
   </si>
   <si>
     <t>22490</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-20 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/</t>
   </si>
   <si>
-    <t>22487</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/</t>
+    <t>114861</t>
+  </si>
+  <si>
+    <t>Весы электронные SWN-30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-30/</t>
   </si>
   <si>
     <t>115527</t>
   </si>
   <si>
     <t>Весы электронные SWN-15</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-15/</t>
   </si>
   <si>
-    <t>22600</t>
-[...34 lines deleted...]
-  <si>
     <t>115778</t>
   </si>
   <si>
     <t>Весы электронные SWN-06</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-06/</t>
   </si>
   <si>
+    <t>22598</t>
+  </si>
+  <si>
+    <t>Весы электронные торговые со стойкой Mas mr1-15p</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/</t>
+  </si>
+  <si>
     <t>22527</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-15 (dd) два дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/</t>
   </si>
   <si>
     <t>115210</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-1/20 (один дисплей) (SW-20)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/</t>
   </si>
   <si>
+    <t>115547</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-1/2 (один дисплей) (SW-02)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-2-odin-displej-sw-02/</t>
+  </si>
+  <si>
     <t>115811</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-1/10 (один дисплей) (SW-10)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/</t>
   </si>
   <si>
     <t>116181</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-1/5кг (один дисплей) (SW-05)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/</t>
   </si>
   <si>
-    <t>114980</t>
-[...7 lines deleted...]
-  <si>
     <t>22501</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-5 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/</t>
   </si>
   <si>
     <t>22505</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-2 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/</t>
   </si>
   <si>
+    <t>22512</t>
+  </si>
+  <si>
+    <t>Весы эл.порционные Cas sw ii-30 один дисп</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-30-odin-disp-post1102039/</t>
+  </si>
+  <si>
     <t>22513</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-10 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/</t>
   </si>
   <si>
+    <t>116687</t>
+  </si>
+  <si>
+    <t>Весы настольные CAS SW-10</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/1819/</t>
+  </si>
+  <si>
     <t>109178</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-II-10 (один дисплей, LED)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-10-odin-displej-led/</t>
   </si>
   <si>
     <t>109179</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-II-20 (один дисплей, LED)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-20-odin-displej-led/</t>
   </si>
   <si>
     <t>109180</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-II-30 (один дисплей, LED)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-30-odin-displej-led/</t>
   </si>
   <si>
     <t>22338</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1e-150-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/</t>
   </si>
   <si>
     <t>22341</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1e-100-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/</t>
   </si>
   <si>
+    <t>22514</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные влагостойкие Mas mswe-15</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/</t>
+  </si>
+  <si>
+    <t>22516</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные влагостойкие Mas mswe-03</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/</t>
+  </si>
+  <si>
+    <t>22529</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные влагостойкие Mas mswe-30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-30-post1167465/</t>
+  </si>
+  <si>
+    <t>22539</t>
+  </si>
+  <si>
+    <t>Весы электронные порционные влагостойкие Mas mswe-06</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/</t>
+  </si>
+  <si>
     <t>22346</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1b-150-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/</t>
   </si>
   <si>
-    <t>85219</t>
-[...32 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-30-post1167465/</t>
+    <t>22348</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1b-100-4050</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-100-4050-post1167480/</t>
   </si>
   <si>
     <t>22533</t>
   </si>
   <si>
     <t>Весы электронные порционные влагостойкие Mas msw-6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/</t>
   </si>
   <si>
-    <t>22539</t>
-[...7 lines deleted...]
-  <si>
     <t>22484</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-5</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/</t>
   </si>
   <si>
     <t>22486</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/</t>
   </si>
   <si>
     <t>22495</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-25</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/</t>
   </si>
   <si>
     <t>22499</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-2,5</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/</t>
   </si>
   <si>
+    <t>22502</t>
+  </si>
+  <si>
+    <t>Весы эл.порционные Cas pw-5h</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-5h-post1189731/</t>
+  </si>
+  <si>
     <t>22522</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas pw-2h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/</t>
   </si>
   <si>
+    <t>22345</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-150-4560</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/</t>
+  </si>
+  <si>
+    <t>22352</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-300-4560</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/</t>
+  </si>
+  <si>
+    <t>22363</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-100-4560</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/</t>
+  </si>
+  <si>
     <t>22340</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas hd-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/</t>
   </si>
   <si>
-    <t>22345</t>
-[...16 lines deleted...]
-  <si>
     <t>22349</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas hd-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/</t>
   </si>
   <si>
     <t>22491</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw-5w</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/</t>
   </si>
   <si>
     <t>22503</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw-10w</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/</t>
   </si>
   <si>
     <t>22509</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw-20w</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/</t>
   </si>
   <si>
-    <t>116368</t>
-[...16 lines deleted...]
-  <si>
     <t>113892</t>
   </si>
   <si>
     <t>Весы напольные HD-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-napolnye-hd-300/</t>
   </si>
   <si>
+    <t>22360</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-150-5060</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/</t>
+  </si>
+  <si>
     <t>22342</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dbii-150e</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/</t>
   </si>
   <si>
+    <t>22511</t>
+  </si>
+  <si>
+    <t>Весы эл.порционные Cas ed-15h</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-15h-post1131569/</t>
+  </si>
+  <si>
     <t>22517</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ed-6h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/</t>
   </si>
   <si>
     <t>22498</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-20h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/</t>
   </si>
   <si>
-    <t>22360</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-5060-post1167486/</t>
+    <t>22500</t>
+  </si>
+  <si>
+    <t>Весы эл.порционные Cas ad-10h</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10h-post16941/</t>
+  </si>
+  <si>
+    <t>116366</t>
+  </si>
+  <si>
+    <t>Весы порционные CAS AD-10H</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/</t>
   </si>
   <si>
     <t>22347</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dl-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/</t>
   </si>
   <si>
     <t>22351</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas pb-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/</t>
   </si>
   <si>
     <t>22339</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dl-150</t>
   </si>
@@ -739,75 +785,75 @@
   <si>
     <t>Весы эл.товарные Cas db-1h 150as</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/</t>
   </si>
   <si>
     <t>22366</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db-1h 200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/</t>
   </si>
   <si>
     <t>22369</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db-1h 60as</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/</t>
   </si>
   <si>
-    <t>116366</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/</t>
+    <t>109176</t>
+  </si>
+  <si>
+    <t>Весы CAS PB-150</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-cas-pb-150/</t>
   </si>
   <si>
     <t>113682</t>
   </si>
   <si>
     <t>Весы CAS DB-150H (DB-1H 150 (150AS))</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/</t>
   </si>
   <si>
-    <t>114569</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-napolnye-cas-dl-150/</t>
+    <t>22582</t>
+  </si>
+  <si>
+    <t>Весы эл.порционные Cas ec-30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ec-30-post1101534/</t>
   </si>
   <si>
     <t>22354</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db ii-300 lcd</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/</t>
   </si>
   <si>
     <t>22358</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas bw-150rb</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/</t>
   </si>
   <si>
     <t>22625</t>
   </si>
   <si>
     <t>Весы эл.торговые Cas lp-30 (v 1.6)</t>
   </si>
@@ -877,50 +923,59 @@
   <si>
     <t>Пакет вакуумный Orved гладкий 95 g 25х35 2332535</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-25h35-2332535-post1353027/</t>
   </si>
   <si>
     <t>44966</t>
   </si>
   <si>
     <t>Пакет для вакуумирования в рулоне Hurakan hkn-vr2015</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2015-post1170162/</t>
   </si>
   <si>
     <t>44892</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гладкий 95 g 30х45 2333045</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-30h45-2333045-post1350898/</t>
   </si>
   <si>
+    <t>44867</t>
+  </si>
+  <si>
+    <t>Пакет вакуумный Orved гофр. 30х600 1600863</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h600-1600863-post1169360/</t>
+  </si>
+  <si>
     <t>44814</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гофр. 30х40 2633040</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/</t>
   </si>
   <si>
     <t>44902</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гладкий 95 g 17х25 2331725</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/</t>
   </si>
   <si>
     <t>44818</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гофр. 16х23 2631623</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/</t>
@@ -961,59 +1016,77 @@
   <si>
     <t>https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/</t>
   </si>
   <si>
     <t>44897</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved д/sous-vide гофр 15х30 2631530</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/</t>
   </si>
   <si>
     <t>Упаковочная машина</t>
   </si>
   <si>
     <t>44956</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt300m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/</t>
   </si>
   <si>
+    <t>127140</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ВАКУУМНЫЙ ORVED ГЛАДКИЙ 150 G 20Х25 2532025</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh25-2532025-post1399599/</t>
+  </si>
+  <si>
     <t>44945</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/</t>
   </si>
   <si>
+    <t>127141</t>
+  </si>
+  <si>
+    <t>ПАКЕТ ВАКУУМНЫЙ ORVED ГЛАДКИЙ 150 G 20Х30 2532030</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh30-2532030-post1399601/</t>
+  </si>
+  <si>
     <t>44953</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt400m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/</t>
   </si>
   <si>
     <t>44943</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/</t>
   </si>
   <si>
     <t>113738</t>
   </si>
   <si>
     <t>Запайщик пакетов без ножа SF-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/</t>
@@ -1024,312 +1097,321 @@
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/</t>
   </si>
   <si>
     <t>127144</t>
   </si>
   <si>
     <t>ПАКЕТ ВАКУУМНЫЙ ORVED ГЛАДКИЙ 150 G 30Х40 2533040</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-30kh40-2533040-post1399595/</t>
   </si>
   <si>
     <t>113739</t>
   </si>
   <si>
     <t>Запайщик пакетов без ножа SF-400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/</t>
   </si>
   <si>
+    <t>112151</t>
+  </si>
+  <si>
+    <t>Запайщик пакетов с ножом PFS-300AC</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/</t>
+  </si>
+  <si>
     <t>44790</t>
   </si>
   <si>
     <t>Упаковщик вакуумный бескамерный Hurakan hkn-v300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/</t>
   </si>
   <si>
-    <t>112151</t>
-[...7 lines deleted...]
-  <si>
     <t>44779</t>
   </si>
   <si>
     <t>Аппарат термоупаковочный Hurakan hkn-cnw460 pro</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakovochnyy-hurakan-hkn-cnw460-pro-post1159602/</t>
   </si>
   <si>
     <t>114092</t>
   </si>
   <si>
     <t>Аппарат термоупаковочный VA-HW450</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/</t>
   </si>
   <si>
+    <t>44936</t>
+  </si>
+  <si>
+    <t>ФОРМА Д/ЛОТКА ДЛЯ HURAKAN HKN-CPT1 142x92 MM</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-post1215255/</t>
+  </si>
+  <si>
+    <t>44937</t>
+  </si>
+  <si>
+    <t>ФОРМА Д/ЛОТКА ДЛЯ HURAKAN HKN-CPT1 187x137 MM</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-187x137-mm-post1215256/</t>
+  </si>
+  <si>
+    <t>44939</t>
+  </si>
+  <si>
+    <t>Форма д/лотка для Hurakan hkn-cpt1 227х178 mm</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-227h178-mm-post1215254/</t>
+  </si>
+  <si>
+    <t>44940</t>
+  </si>
+  <si>
+    <t>Форма д/лотка для Hurakan hkn-cpt1 210х148 mm</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-210h148-mm-post1215253/</t>
+  </si>
+  <si>
+    <t>44941</t>
+  </si>
+  <si>
+    <t>ФОРМА Д/ЛОТКА ДЛЯ HURAKAN HKN-CPT1 142x92 MM ДВОЙНАЯ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/</t>
+  </si>
+  <si>
     <t>44778</t>
   </si>
   <si>
     <t>Аппарат термоупаков. Cas cnw460</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/</t>
   </si>
   <si>
-    <t>44936</t>
-[...25 lines deleted...]
-  <si>
     <t>44780</t>
   </si>
   <si>
     <t>Аппарат термоупаков. Cas cnw520</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/</t>
   </si>
   <si>
     <t>115678</t>
   </si>
   <si>
     <t>Аппарат термоупаковочный CNW-460</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakovochnyj-cnw-460/</t>
   </si>
   <si>
     <t>44965</t>
   </si>
   <si>
     <t>Клипсатор Hurakan hkn-ms1 ручной</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/</t>
   </si>
   <si>
+    <t>87980</t>
+  </si>
+  <si>
+    <t>Вакуумный упаковщик Vortmax VM3</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/</t>
+  </si>
+  <si>
     <t>44791</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Apach avm3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/</t>
   </si>
   <si>
-    <t>44938</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/zapayschik-lotkov-hurakan-ds-1-post1356906/</t>
+    <t>44890</t>
+  </si>
+  <si>
+    <t>Упаковщик вакуумный Hurakan hkn-vac260e</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260e-post1375321/</t>
   </si>
   <si>
     <t>44930</t>
   </si>
   <si>
     <t>Запайщик лотков Hurakan hkn-cpt1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/</t>
   </si>
   <si>
+    <t>44781</t>
+  </si>
+  <si>
+    <t>Аппарат термоупаков. Sirman 50м2</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/apparat-termoupakov-sirman-50m2-post1124673/</t>
+  </si>
+  <si>
     <t>44786</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac260m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/</t>
   </si>
   <si>
-    <t>44781</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/apparat-dlia-upakovki-napitkov-hurakan-hkn-csm820-post1413756/</t>
+    <t>44799</t>
+  </si>
+  <si>
+    <t>Упаковщик вакуумный Apach avm4</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/</t>
   </si>
   <si>
     <t>44841</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac300m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/</t>
   </si>
   <si>
-    <t>44928</t>
-[...25 lines deleted...]
-  <si>
     <t>44787</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac260</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/</t>
   </si>
   <si>
+    <t>44887</t>
+  </si>
+  <si>
+    <t>Упаковщик вакуумный Hurakan hkn-vac400e</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400e-post1375322/</t>
+  </si>
+  <si>
     <t>44789</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400m2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/</t>
   </si>
   <si>
     <t>118745</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400f2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/</t>
   </si>
   <si>
+    <t>44796</t>
+  </si>
+  <si>
     <t>44788</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/</t>
   </si>
   <si>
-    <t>127142</t>
-[...7 lines deleted...]
-  <si>
     <t>44888</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Starfood te400a</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/</t>
   </si>
   <si>
-    <t>44796</t>
-[...17 lines deleted...]
-    <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm312-post3vm312/</t>
+    <t>44823</t>
+  </si>
+  <si>
+    <t>Упаковщик вакуумный Hurakan hkn-vac400/2</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-2-post1213460/</t>
+  </si>
+  <si>
+    <t>127139</t>
+  </si>
+  <si>
+    <t>УПАКОВЩИК ВАКУУМНЫЙ ORVED EVOX 30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovshchik-vakuumnyi-orved-evox-30-post1164646/</t>
+  </si>
+  <si>
+    <t>87983</t>
+  </si>
+  <si>
+    <t>Вакуумный упаковщик Vortmax VM310</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/</t>
   </si>
   <si>
     <t>87979</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM412</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/</t>
   </si>
   <si>
     <t>44797</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Apach avm412</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/</t>
   </si>
   <si>
     <t>87989</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM420</t>
   </si>
@@ -1475,51 +1557,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130327.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29214.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121666.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120572.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122794.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123811.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123812.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123705.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123815.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123961.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123962.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103862.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29206.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123570.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123571.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118592.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29113.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123785.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29077.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118854.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132930.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119878.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107200.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119368.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56979.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132943.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56968.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132928.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132929.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106441.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106433.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823.96x96138.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130327.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29214.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130340.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120572.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121666.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122794.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123811.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123810.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123812.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125635.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123815.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123961.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123962.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29206.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118592.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29222.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123806.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29077.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132926.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132927.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118854.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132930.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119878.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107200.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119368.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106434.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107201.96x96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107202.96x96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132925.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106437.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106433.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823.96x96147.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4064,176 +4146,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="90" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
@@ -4394,206 +4476,206 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="101" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="102" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_" descr=""/>
-[...88 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
@@ -5117,51 +5199,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
+    <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -5324,333 +5406,603 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="130" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="131" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="132" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="133" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <xdr:cNvPr id="134" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <xdr:cNvPr id="135" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="136" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5909,59 +6261,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-klips-dlya-klipsatora-hurakan-hkn-ms1-post1209898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/indikator-cas-ci2001a-post197420/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-05-post1167454/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-10-post1167455/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-3-post1178463/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-30-post1163786/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-10d-post1167459/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-15-post1167443/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-06-post1167442/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-10-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-20-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-30-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-torgovye-cas-vesy-pr-30b-lcd--post3vesy-pr-30b-lcd/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-30-post1167465/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-hd-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-5060-post1167486/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-150-post199/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-200-post1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-60-post11851/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-cas-dl-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-30-v-1-6--post1156986/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-6r-v-1-6--post1158735/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-15r-v-1-6--post1149405/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-2thd-post110151/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-post15681/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-10thd-tw-100-post19920/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-tw-100-post19921/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-25h35-2332535-post1353027/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2015-post1170162/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-30h45-2333045-post1350898/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-25h35-80-g-2900012-post1350561/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-15h25-2900072-post1149165/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-20h45-2632045-post1149163/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-30kh40-2533040-post1399595/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyy-hurakan-hkn-cnw460-pro-post1159602/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-post1215255/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-187x137-mm-post1215256/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-cnw-460/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-hurakan-ds-1-post1356906/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-sirman-50m2-post1124673/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlia-upakovki-napitkov-hurakan-hkn-csm820-post1413756/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-cas-ctp-320-q-14--post1170099/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac350m-post1355188/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-hurakan-hkn-vac500m-post1400989/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-hurakan-hkn-vac500f-post1401021/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm312-post3vm312/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm420-post3vm420/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-klips-dlya-klipsatora-hurakan-hkn-ms1-post1209898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/indikator-cas-ci2001a-post197420/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-05-post1167454/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-10-post1167455/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-portsionnye-kompaktnye-mas-msc-15-post1398935/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-10d-post1167459/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-3-post1178463/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-30-post1163786/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-06-post1167442/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-2-odin-displej-sw-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-30-odin-disp-post1102039/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-10-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-20-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-30-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-30-post1167465/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-100-4050-post1167480/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-5h-post1189731/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-hd-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-15h-post1131569/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10h-post16941/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-150-post199/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-200-post1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-60-post11851/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-pb-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ec-30-post1101534/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-30-v-1-6--post1156986/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-6r-v-1-6--post1158735/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-15r-v-1-6--post1149405/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-2thd-post110151/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-post15681/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-10thd-tw-100-post19920/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-tw-100-post19921/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-25h35-2332535-post1353027/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2015-post1170162/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-30h45-2333045-post1350898/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h600-1600863-post1169360/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-25h35-80-g-2900012-post1350561/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-15h25-2900072-post1149165/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-20h45-2632045-post1149163/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh25-2532025-post1399599/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh30-2532030-post1399601/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-30kh40-2533040-post1399595/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyy-hurakan-hkn-cnw460-pro-post1159602/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-post1215255/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-187x137-mm-post1215256/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-227h178-mm-post1215254/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-210h148-mm-post1215253/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-cnw-460/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260e-post1375321/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-sirman-50m2-post1124673/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400e-post1375322/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-2-post1213460/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-orved-evox-30-post1164646/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm420-post3vm420/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G164"/>
+  <dimension ref="A1:G173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -6038,71 +6390,71 @@
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>2059.0</v>
+        <v>2157.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>15134.0</v>
+        <v>15855.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
         <v>21108.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
@@ -6135,531 +6487,531 @@
       <c r="F20" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="12"/>
       <c r="C21" s="14"/>
       <c r="E21" s="7"/>
       <c r="G21" s="7"/>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9">
-        <v>7586.0</v>
+        <v>7504.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9">
-        <v>7586.0</v>
+        <v>7504.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9">
-        <v>7586.0</v>
+        <v>7504.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9">
-        <v>8441.0</v>
+        <v>7504.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9">
-        <v>8441.0</v>
+        <v>8695.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9">
-        <v>8441.0</v>
+        <v>8695.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80">
       <c r="A28" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9">
-        <v>8441.0</v>
+        <v>8695.0</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="9">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80">
       <c r="A29" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9">
-        <v>9250.0</v>
+        <v>8843.0</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="9">
-        <v>9250.0</v>
+        <v>8843.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9">
-        <v>9250.0</v>
+        <v>8843.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9">
-        <v>9544.0</v>
+        <v>8843.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9">
-        <v>9544.0</v>
+        <v>9528.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="9">
-        <v>9544.0</v>
+        <v>9528.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="9">
-        <v>9544.0</v>
+        <v>9528.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="9">
-        <v>9991.0</v>
+        <v>9620.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="9">
-        <v>9991.0</v>
+        <v>9620.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="9">
-        <v>9991.0</v>
+        <v>9998.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9">
-        <v>10045.0</v>
+        <v>9998.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E40" s="9">
-        <v>10083.0</v>
+        <v>9998.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="9">
-        <v>10083.0</v>
+        <v>9998.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E42" s="9">
-        <v>10083.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>92</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="9">
-        <v>10093.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="9">
-        <v>10093.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E45" s="9">
-        <v>10187.0</v>
+        <v>10546.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="9">
-        <v>10862.0</v>
+        <v>10672.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="9">
         <v>10862.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
@@ -6675,2324 +7027,2504 @@
       </c>
       <c r="D48" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E48" s="9">
         <v>10862.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>110</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E49" s="9">
-        <v>10924.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E50" s="9">
-        <v>11402.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>116</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E51" s="9">
-        <v>11402.0</v>
+        <v>11945.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>119</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E52" s="9">
-        <v>11402.0</v>
+        <v>11945.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
         <v>122</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E53" s="9">
-        <v>12967.0</v>
+        <v>11945.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>124</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>125</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E54" s="9">
-        <v>12967.0</v>
+        <v>11945.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="9">
-        <v>12967.0</v>
+        <v>12315.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>131</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E56" s="9">
-        <v>14153.0</v>
+        <v>12965.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80">
       <c r="A57" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
         <v>134</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E57" s="9">
-        <v>14153.0</v>
+        <v>12965.0</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="9">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="9">
-        <v>14615.0</v>
+        <v>12965.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
         <v>139</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E59" s="9">
-        <v>14647.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
         <v>142</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
         <v>143</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="9">
-        <v>15356.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>145</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>146</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E61" s="9">
-        <v>15356.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
         <v>148</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
         <v>149</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="9">
-        <v>15356.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
         <v>152</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E63" s="9">
-        <v>15356.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
         <v>154</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
         <v>155</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E64" s="9">
-        <v>15356.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
         <v>158</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E65" s="9">
-        <v>16196.0</v>
+        <v>13690.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
         <v>160</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
         <v>161</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E66" s="9">
-        <v>16196.0</v>
+        <v>13690.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
         <v>164</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E67" s="9">
-        <v>16196.0</v>
+        <v>14338.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
         <v>166</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
         <v>167</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E68" s="9">
-        <v>16196.0</v>
+        <v>16967.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
         <v>169</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
         <v>170</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E69" s="9">
-        <v>16686.0</v>
+        <v>16967.0</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="9">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80">
       <c r="A70" s="13" t="s">
         <v>172</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
         <v>173</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E70" s="9">
-        <v>17707.0</v>
+        <v>16967.0</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="9">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80">
       <c r="A71" s="13" t="s">
         <v>175</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
         <v>176</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E71" s="9">
-        <v>18963.0</v>
+        <v>16967.0</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="9">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
         <v>178</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
         <v>179</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E72" s="9">
-        <v>18963.0</v>
+        <v>17481.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
         <v>181</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
         <v>182</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E73" s="9">
-        <v>19006.0</v>
+        <v>17481.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
         <v>184</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
         <v>185</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E74" s="9">
-        <v>19065.0</v>
+        <v>18038.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
         <v>187</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
         <v>188</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E75" s="9">
-        <v>19065.0</v>
+        <v>18038.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
         <v>190</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
         <v>191</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E76" s="9">
-        <v>19065.0</v>
+        <v>18038.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80">
       <c r="A77" s="13" t="s">
         <v>193</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
         <v>194</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E77" s="9">
-        <v>19202.0</v>
+        <v>18550.0</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="9">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
         <v>196</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
         <v>197</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E78" s="9">
-        <v>19271.0</v>
+        <v>19910.0</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
         <v>199</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
         <v>200</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E79" s="9">
-        <v>21139.0</v>
+        <v>19972.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
         <v>202</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
         <v>203</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E80" s="9">
-        <v>22580.0</v>
+        <v>19972.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
         <v>205</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
         <v>206</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E81" s="9">
-        <v>23340.0</v>
+        <v>19972.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
         <v>208</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
         <v>209</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E82" s="9">
-        <v>24163.0</v>
+        <v>21139.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
         <v>211</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
         <v>212</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E83" s="9">
-        <v>24243.0</v>
+        <v>23089.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
         <v>214</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
         <v>215</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E84" s="9">
-        <v>24687.0</v>
+        <v>23655.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>217</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>218</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E85" s="9">
-        <v>25949.0</v>
+        <v>24451.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>220</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>221</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E86" s="9">
-        <v>26208.0</v>
+        <v>24451.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>223</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>224</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E87" s="9">
-        <v>26263.0</v>
+        <v>25314.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>226</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>227</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E88" s="9">
-        <v>26263.0</v>
+        <v>25314.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>229</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>230</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E89" s="9">
-        <v>26526.0</v>
+        <v>26796.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
         <v>232</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
         <v>233</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E90" s="9">
-        <v>26713.0</v>
+        <v>27185.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
         <v>235</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
         <v>236</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E91" s="9">
-        <v>26713.0</v>
+        <v>27456.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
         <v>238</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
         <v>239</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E92" s="9">
-        <v>26713.0</v>
+        <v>27513.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
         <v>241</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
         <v>242</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E93" s="9">
-        <v>26796.0</v>
+        <v>27513.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
         <v>244</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
         <v>245</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E94" s="9">
-        <v>28896.0</v>
+        <v>27789.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
         <v>247</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
         <v>248</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E95" s="9">
-        <v>30786.0</v>
+        <v>27985.0</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
         <v>250</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
         <v>251</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E96" s="9">
-        <v>46715.0</v>
+        <v>27985.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
         <v>253</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
         <v>254</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E97" s="9">
-        <v>50224.0</v>
+        <v>27985.0</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
         <v>256</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
         <v>257</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E98" s="9">
-        <v>140394.0</v>
+        <v>28422.0</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
         <v>259</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
         <v>260</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E99" s="9">
-        <v>144704.0</v>
+        <v>28859.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
         <v>262</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
         <v>263</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E100" s="9">
-        <v>144704.0</v>
+        <v>29406.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
         <v>265</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
         <v>266</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E101" s="9">
-        <v>189818.0</v>
+        <v>48940.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
         <v>268</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
         <v>269</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E102" s="9">
-        <v>463502.0</v>
+        <v>52615.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
         <v>271</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
         <v>272</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E103" s="9">
-        <v>553580.0</v>
+        <v>147080.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
         <v>274</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
         <v>275</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>276</v>
       </c>
       <c r="E104" s="9">
-        <v>556041.0</v>
+        <v>151594.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
-    <row r="105" spans="1:7">
-      <c r="A105" s="11" t="s">
+    <row r="105" spans="1:7" customHeight="1" ht="80">
+      <c r="A105" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="C105" s="14"/>
-[...30 lines deleted...]
-      <c r="G107" s="7"/>
+      <c r="B105" s="6"/>
+      <c r="C105" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="E105" s="9">
+        <v>151594.0</v>
+      </c>
+      <c r="F105" s="6"/>
+      <c r="G105" s="9">
+        <f>E105*F105</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" customHeight="1" ht="80">
+      <c r="A106" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="B106" s="6"/>
+      <c r="C106" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E106" s="9">
+        <v>198857.0</v>
+      </c>
+      <c r="F106" s="6"/>
+      <c r="G106" s="9">
+        <f>E106*F106</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" customHeight="1" ht="80">
+      <c r="A107" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B107" s="6"/>
+      <c r="C107" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="E107" s="9">
+        <v>485573.0</v>
+      </c>
+      <c r="F107" s="6"/>
+      <c r="G107" s="9">
+        <f>E107*F107</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="E108" s="9">
-        <v>1512.0</v>
+        <v>579941.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="E109" s="9">
-        <v>1951.0</v>
+        <v>582520.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D112" s="6" t="s">
+    <row r="110" spans="1:7">
+      <c r="A110" s="11" t="s">
         <v>292</v>
       </c>
-      <c r="E112" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C110" s="14"/>
+      <c r="E110" s="7"/>
+      <c r="G110" s="7"/>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G111" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="12"/>
+      <c r="C112" s="14"/>
+      <c r="E112" s="7"/>
+      <c r="G112" s="7"/>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80">
       <c r="A113" s="13" t="s">
         <v>293</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
         <v>294</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E113" s="9">
-        <v>2553.0</v>
+        <v>1558.0</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="9">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80">
       <c r="A114" s="13" t="s">
         <v>296</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
         <v>297</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E114" s="9">
-        <v>2574.0</v>
+        <v>2044.0</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="9">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80">
       <c r="A115" s="13" t="s">
         <v>299</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
         <v>300</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E115" s="9">
-        <v>2650.0</v>
+        <v>2096.0</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="9">
         <f>E115*F115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80">
       <c r="A116" s="13" t="s">
         <v>302</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
         <v>303</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E116" s="9">
-        <v>2836.0</v>
+        <v>2406.0</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="9">
         <f>E116*F116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80">
       <c r="A117" s="13" t="s">
         <v>305</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
         <v>306</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E117" s="9">
-        <v>2843.0</v>
+        <v>2452.0</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="9">
         <f>E117*F117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80">
       <c r="A118" s="13" t="s">
         <v>308</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
         <v>309</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E118" s="9">
-        <v>3030.0</v>
+        <v>2551.0</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="9">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:7">
-      <c r="A119" s="11" t="s">
+    <row r="119" spans="1:7" customHeight="1" ht="80">
+      <c r="A119" s="13" t="s">
         <v>311</v>
       </c>
-      <c r="C119" s="14"/>
-[...30 lines deleted...]
-      <c r="G121" s="7"/>
+      <c r="B119" s="6"/>
+      <c r="C119" s="16" t="s">
+        <v>312</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="E119" s="9">
+        <v>2570.0</v>
+      </c>
+      <c r="F119" s="6"/>
+      <c r="G119" s="9">
+        <f>E119*F119</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" customHeight="1" ht="80">
+      <c r="A120" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="B120" s="6"/>
+      <c r="C120" s="16" t="s">
+        <v>315</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="E120" s="9">
+        <v>2653.0</v>
+      </c>
+      <c r="F120" s="6"/>
+      <c r="G120" s="9">
+        <f>E120*F120</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" customHeight="1" ht="80">
+      <c r="A121" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="16" t="s">
+        <v>318</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="E121" s="9">
+        <v>2669.0</v>
+      </c>
+      <c r="F121" s="6"/>
+      <c r="G121" s="9">
+        <f>E121*F121</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80">
       <c r="A122" s="13" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E122" s="9">
-        <v>1893.0</v>
+        <v>2862.0</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="9">
         <f>E122*F122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80">
       <c r="A123" s="13" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="E123" s="9">
-        <v>2309.0</v>
+        <v>2979.0</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="9">
         <f>E123*F123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="E124" s="9">
-        <v>2770.0</v>
+        <v>3122.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
-    <row r="125" spans="1:7" customHeight="1" ht="80">
-[...47 lines deleted...]
-      <c r="D127" s="6" t="s">
+    <row r="125" spans="1:7">
+      <c r="A125" s="11" t="s">
         <v>329</v>
       </c>
-      <c r="E127" s="9">
-[...6 lines deleted...]
-      </c>
+      <c r="C125" s="14"/>
+      <c r="E125" s="7"/>
+      <c r="G125" s="7"/>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E126" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G126" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="12"/>
+      <c r="C127" s="14"/>
+      <c r="E127" s="7"/>
+      <c r="G127" s="7"/>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
         <v>330</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
         <v>331</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E128" s="9">
-        <v>4176.0</v>
+        <v>1983.0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80">
       <c r="A129" s="13" t="s">
         <v>333</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
         <v>334</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E129" s="9">
-        <v>5520.0</v>
+        <v>2146.0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
         <v>336</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
         <v>337</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E130" s="9">
-        <v>5819.0</v>
+        <v>2541.0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
         <v>339</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
         <v>340</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E131" s="9">
-        <v>6058.0</v>
+        <v>2552.0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
         <v>342</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
         <v>343</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E132" s="9">
-        <v>7628.0</v>
+        <v>3105.0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
         <v>345</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
         <v>346</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E133" s="9">
-        <v>8506.0</v>
+        <v>3501.0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
         <v>348</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
         <v>349</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E134" s="9">
-        <v>10786.0</v>
+        <v>3573.0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
         <v>351</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
         <v>352</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E135" s="9">
-        <v>11635.0</v>
+        <v>4199.0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
         <v>354</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
         <v>355</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E136" s="9">
-        <v>11635.0</v>
+        <v>4303.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
         <v>357</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
         <v>358</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E137" s="9">
-        <v>11635.0</v>
+        <v>5520.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
         <v>360</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
         <v>361</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E138" s="9">
-        <v>12888.0</v>
+        <v>6058.0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
         <v>363</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
         <v>364</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E139" s="9">
-        <v>15074.0</v>
+        <v>6095.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
         <v>366</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
         <v>367</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E140" s="9">
-        <v>17084.0</v>
+        <v>7916.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
         <v>369</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
         <v>370</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E141" s="9">
-        <v>38787.0</v>
+        <v>8506.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
         <v>372</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
         <v>373</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>374</v>
       </c>
       <c r="E142" s="9">
-        <v>44698.0</v>
+        <v>12188.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
         <v>375</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
         <v>376</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>377</v>
       </c>
       <c r="E143" s="9">
-        <v>44797.0</v>
+        <v>12188.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
         <v>378</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
         <v>379</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E144" s="9">
-        <v>52350.0</v>
+        <v>12188.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
         <v>381</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
         <v>382</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E145" s="9">
-        <v>54509.0</v>
+        <v>12188.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
         <v>384</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
         <v>385</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>386</v>
       </c>
       <c r="E146" s="9">
-        <v>55718.0</v>
+        <v>12188.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80">
       <c r="A147" s="13" t="s">
         <v>387</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
         <v>388</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E147" s="9">
-        <v>55767.0</v>
+        <v>13751.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
         <v>390</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
         <v>391</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E148" s="9">
-        <v>56677.0</v>
+        <v>15305.0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
         <v>393</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
         <v>394</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>395</v>
       </c>
       <c r="E149" s="9">
-        <v>60685.0</v>
+        <v>15617.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
         <v>396</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
         <v>397</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E150" s="9">
-        <v>60884.0</v>
+        <v>17897.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
         <v>399</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
         <v>400</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>401</v>
       </c>
       <c r="E151" s="9">
-        <v>67556.0</v>
+        <v>37775.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
         <v>402</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
         <v>403</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E152" s="9">
-        <v>71449.0</v>
+        <v>39974.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:7">
+    <row r="153" spans="1:7" customHeight="1" ht="80">
       <c r="A153" s="13" t="s">
         <v>405</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
         <v>406</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>407</v>
       </c>
       <c r="E153" s="9">
-        <v>92872.0</v>
+        <v>43937.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
         <v>408</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
         <v>409</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E154" s="9">
-        <v>99910.0</v>
+        <v>46930.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
         <v>411</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
         <v>412</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>413</v>
       </c>
       <c r="E155" s="9">
-        <v>102176.0</v>
+        <v>55217.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
         <v>414</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
         <v>415</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>416</v>
       </c>
       <c r="E156" s="9">
-        <v>103251.0</v>
+        <v>56632.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
         <v>417</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="E157" s="9">
-        <v>104632.0</v>
+        <v>58819.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E158" s="9">
-        <v>121867.0</v>
+        <v>61380.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E159" s="9">
-        <v>198041.0</v>
+        <v>70773.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E160" s="9">
-        <v>221070.0</v>
+        <v>73423.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="E161" s="9">
-        <v>235858.0</v>
+        <v>76348.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
-    <row r="162" spans="1:7" customHeight="1" ht="80">
+    <row r="162" spans="1:7">
       <c r="A162" s="13" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E162" s="9">
-        <v>248266.0</v>
+        <v>97294.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
+        <v>433</v>
+      </c>
+      <c r="D163" s="6" t="s">
         <v>434</v>
       </c>
-      <c r="D163" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="9">
-        <v>250769.0</v>
+        <v>104632.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:7">
-      <c r="E164" t="s">
+    <row r="164" spans="1:7" customHeight="1" ht="80">
+      <c r="A164" s="13" t="s">
         <v>436</v>
       </c>
-      <c r="F164">
-[...4 lines deleted...]
-        <f>SUM(G12:G163)</f>
+      <c r="B164" s="6"/>
+      <c r="C164" s="16" t="s">
+        <v>437</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="E164" s="9">
+        <v>104668.0</v>
+      </c>
+      <c r="F164" s="6"/>
+      <c r="G164" s="9">
+        <f>E164*F164</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" customHeight="1" ht="80">
+      <c r="A165" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="B165" s="6"/>
+      <c r="C165" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="E165" s="9">
+        <v>108167.0</v>
+      </c>
+      <c r="F165" s="6"/>
+      <c r="G165" s="9">
+        <f>E165*F165</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" customHeight="1" ht="80">
+      <c r="A166" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="B166" s="6"/>
+      <c r="C166" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="E166" s="9">
+        <v>154251.0</v>
+      </c>
+      <c r="F166" s="6"/>
+      <c r="G166" s="9">
+        <f>E166*F166</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="80">
+      <c r="A167" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="E167" s="9">
+        <v>162580.0</v>
+      </c>
+      <c r="F167" s="6"/>
+      <c r="G167" s="9">
+        <f>E167*F167</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="80">
+      <c r="A168" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="B168" s="6"/>
+      <c r="C168" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="E168" s="9">
+        <v>188393.0</v>
+      </c>
+      <c r="F168" s="6"/>
+      <c r="G168" s="9">
+        <f>E168*F168</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" customHeight="1" ht="80">
+      <c r="A169" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="B169" s="6"/>
+      <c r="C169" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="E169" s="9">
+        <v>221070.0</v>
+      </c>
+      <c r="F169" s="6"/>
+      <c r="G169" s="9">
+        <f>E169*F169</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" customHeight="1" ht="80">
+      <c r="A170" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="B170" s="6"/>
+      <c r="C170" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="E170" s="9">
+        <v>243078.0</v>
+      </c>
+      <c r="F170" s="6"/>
+      <c r="G170" s="9">
+        <f>E170*F170</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" customHeight="1" ht="80">
+      <c r="A171" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="B171" s="6"/>
+      <c r="C171" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="E171" s="9">
+        <v>248266.0</v>
+      </c>
+      <c r="F171" s="6"/>
+      <c r="G171" s="9">
+        <f>E171*F171</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" customHeight="1" ht="80">
+      <c r="A172" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="B172" s="6"/>
+      <c r="C172" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="E172" s="9">
+        <v>258446.0</v>
+      </c>
+      <c r="F172" s="6"/>
+      <c r="G172" s="9">
+        <f>E172*F172</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="E173" t="s">
+        <v>463</v>
+      </c>
+      <c r="F173">
+        <f>SUM(F12:F172)</f>
+        <v>0</v>
+      </c>
+      <c r="G173">
+        <f>SUM(G12:G172)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
-    <mergeCell ref="A105:G105"/>
-[...2 lines deleted...]
-    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A112:G112"/>
+    <mergeCell ref="A125:G125"/>
+    <mergeCell ref="A127:G127"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_23"/>
@@ -9038,103 +9570,112 @@
     <hyperlink ref="D80" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
-    <hyperlink ref="D108" r:id="rId_hyperlink_88"/>
-[...3 lines deleted...]
-    <hyperlink ref="D112" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D122" r:id="rId_hyperlink_99"/>
-[...4 lines deleted...]
-    <hyperlink ref="D127" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_149"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>