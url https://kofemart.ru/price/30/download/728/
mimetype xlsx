--- v1 (2026-07-11)
+++ v2 (2026-08-07)
@@ -15,77 +15,77 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-11 19:30:02</t>
+    <t>Актуальность прайса на: 2026-08-07 19:33:27</t>
   </si>
   <si>
     <t>Весовое и упаковочное оборудование</t>
   </si>
   <si>
     <t>Аксессуары для весового оборудования</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -146,59 +146,50 @@
   <si>
     <t>Весы электронные порционные компактные Mas msc-25</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/</t>
   </si>
   <si>
     <t>124521</t>
   </si>
   <si>
     <t>ВЕСЫ ЭЛЕКТРОННЫЕ ПОРЦИОННЫЕ КОМПАКТНЫЕ MAS MSC-15</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-portsionnye-kompaktnye-mas-msc-15-post1398935/</t>
   </si>
   <si>
     <t>22508</t>
   </si>
   <si>
     <t>Весы электронные порционные компактные с дисплеем для клиента Mas msc-05d</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/</t>
   </si>
   <si>
-    <t>22515</t>
-[...7 lines deleted...]
-  <si>
     <t>22524</t>
   </si>
   <si>
     <t>Весы электронные порционные компактные с дисплеем для клиента Mas msc-25d</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/</t>
   </si>
   <si>
     <t>22488</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/</t>
   </si>
   <si>
     <t>22494</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-15</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/</t>
@@ -227,338 +218,311 @@
   <si>
     <t>Весы электронные порционные Mas ms-05</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/</t>
   </si>
   <si>
     <t>22493</t>
   </si>
   <si>
     <t>Весы электронные порционные Mas ms-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/</t>
   </si>
   <si>
     <t>22497</t>
   </si>
   <si>
     <t>Весы электронные порционные Mas ms-25</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/</t>
   </si>
   <si>
+    <t>22600</t>
+  </si>
+  <si>
+    <t>Весы электронные торговые без стойки Mas mr1-15</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-15-post1167443/</t>
+  </si>
+  <si>
     <t>22603</t>
   </si>
   <si>
     <t>Весы электронные торговые без стойки Mas mr1-30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/</t>
   </si>
   <si>
-    <t>22605</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-06-post1167442/</t>
+    <t>114861</t>
+  </si>
+  <si>
+    <t>Весы электронные SWN-30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-30/</t>
+  </si>
+  <si>
+    <t>115527</t>
+  </si>
+  <si>
+    <t>Весы электронные SWN-15</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-15/</t>
+  </si>
+  <si>
+    <t>115778</t>
+  </si>
+  <si>
+    <t>Весы электронные SWN-06</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-06/</t>
+  </si>
+  <si>
+    <t>22598</t>
+  </si>
+  <si>
+    <t>Весы электронные торговые со стойкой Mas mr1-15p</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/</t>
   </si>
   <si>
     <t>22481</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-5 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/</t>
   </si>
   <si>
     <t>22483</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-10 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/</t>
   </si>
   <si>
     <t>22489</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-2 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/</t>
   </si>
   <si>
     <t>22490</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw i-20 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/</t>
   </si>
   <si>
-    <t>114861</t>
-[...32 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/</t>
+    <t>115210</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-1/20 (один дисплей) (SW-20)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/</t>
+  </si>
+  <si>
+    <t>115811</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-1/10 (один дисплей) (SW-10)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/</t>
   </si>
   <si>
     <t>22527</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas swn-15 (dd) два дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/</t>
   </si>
   <si>
-    <t>115210</t>
-[...32 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/</t>
+    <t>116687</t>
+  </si>
+  <si>
+    <t>Весы настольные CAS SW-10</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/1819/</t>
   </si>
   <si>
     <t>22501</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-5 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/</t>
   </si>
   <si>
     <t>22505</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-2 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/</t>
   </si>
   <si>
     <t>22512</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-30 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-30-odin-disp-post1102039/</t>
   </si>
   <si>
     <t>22513</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw ii-10 один дисп</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/</t>
   </si>
   <si>
-    <t>116687</t>
-[...34 lines deleted...]
-  <si>
     <t>22338</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1e-150-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/</t>
   </si>
   <si>
     <t>22341</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1e-100-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/</t>
   </si>
   <si>
     <t>22514</t>
   </si>
   <si>
     <t>Весы электронные порционные влагостойкие Mas mswe-15</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/</t>
   </si>
   <si>
     <t>22516</t>
   </si>
   <si>
     <t>Весы электронные порционные влагостойкие Mas mswe-03</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/</t>
   </si>
   <si>
-    <t>22529</t>
-[...7 lines deleted...]
-  <si>
     <t>22539</t>
   </si>
   <si>
     <t>Весы электронные порционные влагостойкие Mas mswe-06</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/</t>
   </si>
   <si>
     <t>22346</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1b-150-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/</t>
   </si>
   <si>
     <t>22348</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1b-100-4050</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-100-4050-post1167480/</t>
   </si>
   <si>
     <t>22533</t>
   </si>
   <si>
     <t>Весы электронные порционные влагостойкие Mas msw-6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/</t>
   </si>
   <si>
+    <t>22345</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-150-4560</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/</t>
+  </si>
+  <si>
+    <t>22352</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-300-4560</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/</t>
+  </si>
+  <si>
+    <t>22363</t>
+  </si>
+  <si>
+    <t>Весы электронные напольные Mas pm1e-100-4560</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/</t>
+  </si>
+  <si>
     <t>22484</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-5</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/</t>
   </si>
   <si>
     <t>22486</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/</t>
   </si>
   <si>
     <t>22495</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-25</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/</t>
@@ -569,284 +533,266 @@
   <si>
     <t>Весы эл.порционные Cas ad-2,5</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/</t>
   </si>
   <si>
     <t>22502</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas pw-5h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-5h-post1189731/</t>
   </si>
   <si>
     <t>22522</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas pw-2h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/</t>
   </si>
   <si>
-    <t>22345</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/</t>
+    <t>115405</t>
+  </si>
+  <si>
+    <t>Весы порционные CAS AD-5</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-porcionnye-cas-ad-5/</t>
   </si>
   <si>
     <t>22340</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas hd-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/</t>
   </si>
   <si>
+    <t>115668</t>
+  </si>
+  <si>
+    <t>Весы напольные HD-150</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-napolnye-hd-150/</t>
+  </si>
+  <si>
     <t>22349</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas hd-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/</t>
   </si>
   <si>
     <t>22491</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw-5w</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/</t>
   </si>
   <si>
     <t>22503</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw-10w</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/</t>
   </si>
   <si>
     <t>22509</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas sw-20w</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/</t>
   </si>
   <si>
-    <t>113892</t>
-[...7 lines deleted...]
-  <si>
     <t>22360</t>
   </si>
   <si>
     <t>Весы электронные напольные Mas pm1e-150-5060</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/</t>
   </si>
   <si>
     <t>22342</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dbii-150e</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/</t>
   </si>
   <si>
     <t>22511</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ed-15h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-15h-post1131569/</t>
   </si>
   <si>
     <t>22517</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ed-6h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/</t>
   </si>
   <si>
+    <t>116366</t>
+  </si>
+  <si>
+    <t>Весы порционные CAS AD-10H</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/</t>
+  </si>
+  <si>
     <t>22498</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-20h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/</t>
   </si>
   <si>
     <t>22500</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ad-10h</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10h-post16941/</t>
   </si>
   <si>
-    <t>116366</t>
-[...7 lines deleted...]
-  <si>
     <t>22347</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dl-100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/</t>
   </si>
   <si>
+    <t>109176</t>
+  </si>
+  <si>
+    <t>Весы CAS PB-150</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-cas-pb-150/</t>
+  </si>
+  <si>
     <t>22351</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas pb-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/</t>
   </si>
   <si>
     <t>22339</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dl-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-150-post199/</t>
   </si>
   <si>
     <t>22343</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dl-200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-200-post1100/</t>
   </si>
   <si>
+    <t>113682</t>
+  </si>
+  <si>
+    <t>Весы CAS DB-150H (DB-1H 150 (150AS))</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/</t>
+  </si>
+  <si>
     <t>22353</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas dl-60</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-60-post11851/</t>
   </si>
   <si>
     <t>22344</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db-1h 150as</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/</t>
   </si>
   <si>
     <t>22366</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db-1h 200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/</t>
   </si>
   <si>
     <t>22369</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db-1h 60as</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/</t>
   </si>
   <si>
-    <t>109176</t>
-[...16 lines deleted...]
-  <si>
     <t>22582</t>
   </si>
   <si>
     <t>Весы эл.порционные Cas ec-30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-ec-30-post1101534/</t>
   </si>
   <si>
     <t>22354</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas db ii-300 lcd</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/</t>
   </si>
   <si>
     <t>22358</t>
   </si>
   <si>
     <t>Весы эл.товарные Cas bw-150rb</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/</t>
@@ -959,68 +905,68 @@
   <si>
     <t>Пакет вакуумный Orved гофр. 30х40 2633040</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/</t>
   </si>
   <si>
     <t>44902</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гладкий 95 g 17х25 2331725</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/</t>
   </si>
   <si>
     <t>44818</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гофр. 16х23 2631623</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/</t>
   </si>
   <si>
+    <t>44853</t>
+  </si>
+  <si>
+    <t>Пакет вакуумный Orved д/sous-vide гл. 15х25 2900072</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-15h25-2900072-post1149165/</t>
+  </si>
+  <si>
     <t>44898</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved д/sous-vide гл. 25х35 80 g 2900012</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-25h35-80-g-2900012-post1350561/</t>
   </si>
   <si>
-    <t>44853</t>
-[...7 lines deleted...]
-  <si>
     <t>44828</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved гофр. 20х45 2632045</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-20h45-2632045-post1149163/</t>
   </si>
   <si>
     <t>44967</t>
   </si>
   <si>
     <t>Пакет для вакуумирования в рулоне Hurakan hkn-vr2815</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/</t>
   </si>
   <si>
     <t>44897</t>
   </si>
   <si>
     <t>Пакет вакуумный Orved д/sous-vide гофр 15х30 2631530</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/</t>
@@ -1034,104 +980,86 @@
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt300m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/</t>
   </si>
   <si>
     <t>127140</t>
   </si>
   <si>
     <t>ПАКЕТ ВАКУУМНЫЙ ORVED ГЛАДКИЙ 150 G 20Х25 2532025</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh25-2532025-post1399599/</t>
   </si>
   <si>
     <t>44945</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt200</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/</t>
   </si>
   <si>
-    <t>127141</t>
-[...7 lines deleted...]
-  <si>
     <t>44953</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt400m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/</t>
   </si>
   <si>
+    <t>113738</t>
+  </si>
+  <si>
+    <t>Запайщик пакетов без ножа SF-300</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/</t>
+  </si>
+  <si>
     <t>44943</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/</t>
   </si>
   <si>
-    <t>113738</t>
-[...7 lines deleted...]
-  <si>
     <t>44942</t>
   </si>
   <si>
     <t>Сшиватель пакетов Hurakan hkn-cnt400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/</t>
   </si>
   <si>
-    <t>127144</t>
-[...7 lines deleted...]
-  <si>
     <t>113739</t>
   </si>
   <si>
     <t>Запайщик пакетов без ножа SF-400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/</t>
   </si>
   <si>
     <t>112151</t>
   </si>
   <si>
     <t>Запайщик пакетов с ножом PFS-300AC</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/</t>
   </si>
   <si>
     <t>44790</t>
   </si>
   <si>
     <t>Упаковщик вакуумный бескамерный Hurakan hkn-v300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/</t>
@@ -1196,249 +1124,249 @@
   <si>
     <t>ФОРМА Д/ЛОТКА ДЛЯ HURAKAN HKN-CPT1 142x92 MM ДВОЙНАЯ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/</t>
   </si>
   <si>
     <t>44778</t>
   </si>
   <si>
     <t>Аппарат термоупаков. Cas cnw460</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/</t>
   </si>
   <si>
     <t>44780</t>
   </si>
   <si>
     <t>Аппарат термоупаков. Cas cnw520</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/</t>
   </si>
   <si>
-    <t>115678</t>
-[...7 lines deleted...]
-  <si>
     <t>44965</t>
   </si>
   <si>
     <t>Клипсатор Hurakan hkn-ms1 ручной</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/</t>
   </si>
   <si>
     <t>87980</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/</t>
   </si>
   <si>
     <t>44791</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Apach avm3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/</t>
   </si>
   <si>
     <t>44890</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac260e</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260e-post1375321/</t>
   </si>
   <si>
     <t>44930</t>
   </si>
   <si>
     <t>Запайщик лотков Hurakan hkn-cpt1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/</t>
   </si>
   <si>
-    <t>44781</t>
-[...7 lines deleted...]
-  <si>
     <t>44786</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac260m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/</t>
   </si>
   <si>
     <t>44799</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Apach avm4</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/</t>
   </si>
   <si>
     <t>44841</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac300m</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/</t>
   </si>
   <si>
+    <t>44858</t>
+  </si>
+  <si>
+    <t>Упаковщик вакуумный Hurakan hkn-vac350m</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac350m-post1355188/</t>
+  </si>
+  <si>
     <t>44787</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac260</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/</t>
   </si>
   <si>
     <t>44887</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400e</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400e-post1375322/</t>
   </si>
   <si>
     <t>44789</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400m2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/</t>
   </si>
   <si>
     <t>118745</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400f2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/</t>
   </si>
   <si>
     <t>44796</t>
   </si>
   <si>
     <t>44788</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/</t>
   </si>
   <si>
+    <t>127142</t>
+  </si>
+  <si>
+    <t>УПАКОВЩИК ВАКУУМНЫЙ HURAKAN HKN-VAC500M</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovshchik-vakuumnyi-hurakan-hkn-vac500m-post1400989/</t>
+  </si>
+  <si>
     <t>44888</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Starfood te400a</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/</t>
   </si>
   <si>
-    <t>44823</t>
-[...7 lines deleted...]
-  <si>
     <t>127139</t>
   </si>
   <si>
     <t>УПАКОВЩИК ВАКУУМНЫЙ ORVED EVOX 30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovshchik-vakuumnyi-orved-evox-30-post1164646/</t>
   </si>
   <si>
+    <t>44793</t>
+  </si>
+  <si>
+    <t>Упаковщик вакуумный Apach avm254</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm254-post1144673/</t>
+  </si>
+  <si>
     <t>87983</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM310</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/</t>
   </si>
   <si>
+    <t>115035</t>
+  </si>
+  <si>
+    <t>Вакуумный упаковщик Fimar (Easyline) SCC/300</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vakuumnyj-upakovshchik-fimar-easyline-scc-300/</t>
+  </si>
+  <si>
     <t>87979</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM412</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/</t>
   </si>
   <si>
     <t>44797</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Apach avm412</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm420-post3vm420/</t>
   </si>
   <si>
     <t>44795</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Apach avm420</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1557,51 +1485,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130327.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29214.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130340.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120572.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121666.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122794.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123811.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123810.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123812.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125635.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123815.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123961.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123962.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29206.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118592.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29222.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123806.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29077.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132926.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132927.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118854.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132930.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119878.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107200.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119368.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106434.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107201.96x96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107202.96x96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132925.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106437.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106433.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823.96x96147.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130327.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29214.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130340.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120572.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121666.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122794.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123811.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125635.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29206.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123571.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119427.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29222.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123806.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29077.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132926.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118854.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119878.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107200.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106434.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107201.96x96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107202.96x96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132928.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132925.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106437.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122624.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106433.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823.96x96139.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4116,201 +4044,201 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -4476,201 +4404,201 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -5406,291 +5334,291 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -5719,290 +5647,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6261,59 +5949,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-klips-dlya-klipsatora-hurakan-hkn-ms1-post1209898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/indikator-cas-ci2001a-post197420/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-05-post1167454/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-10-post1167455/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-portsionnye-kompaktnye-mas-msc-15-post1398935/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-10d-post1167459/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-3-post1178463/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-30-post1163786/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-06-post1167442/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-2-odin-displej-sw-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-30-odin-disp-post1102039/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-10-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-20-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-30-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-30-post1167465/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-100-4050-post1167480/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-5h-post1189731/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-hd-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-15h-post1131569/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10h-post16941/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-150-post199/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-200-post1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-60-post11851/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-pb-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ec-30-post1101534/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-30-v-1-6--post1156986/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-6r-v-1-6--post1158735/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-15r-v-1-6--post1149405/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-2thd-post110151/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-post15681/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-10thd-tw-100-post19920/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-tw-100-post19921/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-25h35-2332535-post1353027/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2015-post1170162/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-30h45-2333045-post1350898/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h600-1600863-post1169360/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-25h35-80-g-2900012-post1350561/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-15h25-2900072-post1149165/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-20h45-2632045-post1149163/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh25-2532025-post1399599/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh30-2532030-post1399601/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-30kh40-2533040-post1399595/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyy-hurakan-hkn-cnw460-pro-post1159602/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-post1215255/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-187x137-mm-post1215256/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-227h178-mm-post1215254/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-210h148-mm-post1215253/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-cnw-460/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260e-post1375321/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-sirman-50m2-post1124673/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400e-post1375322/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-2-post1213460/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-orved-evox-30-post1164646/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm420-post3vm420/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-klips-dlya-klipsatora-hurakan-hkn-ms1-post1209898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/indikator-cas-ci2001a-post197420/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-05-post1167454/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-10-post1167455/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-portsionnye-kompaktnye-mas-msc-15-post1398935/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-3-post1178463/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-30-post1163786/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-15-post1167443/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-30-odin-disp-post1102039/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-100-4050-post1167480/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-5h-post1189731/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-hd-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-15h-post1131569/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10h-post16941/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-pb-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-150-post199/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-200-post1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-60-post11851/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ec-30-post1101534/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-30-v-1-6--post1156986/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-6r-v-1-6--post1158735/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-15r-v-1-6--post1149405/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-2thd-post110151/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-post15681/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-10thd-tw-100-post19920/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-tw-100-post19921/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-25h35-2332535-post1353027/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2015-post1170162/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-30h45-2333045-post1350898/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h600-1600863-post1169360/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-15h25-2900072-post1149165/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-25h35-80-g-2900012-post1350561/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-20h45-2632045-post1149163/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh25-2532025-post1399599/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyy-hurakan-hkn-cnw460-pro-post1159602/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-post1215255/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-187x137-mm-post1215256/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-227h178-mm-post1215254/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-210h148-mm-post1215253/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260e-post1375321/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac350m-post1355188/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400e-post1375322/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-hurakan-hkn-vac500m-post1400989/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-orved-evox-30-post1164646/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm254-post1144673/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyj-upakovshchik-fimar-easyline-scc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G173"/>
+  <dimension ref="A1:G165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -6390,71 +6078,71 @@
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>2157.0</v>
+        <v>2304.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>15855.0</v>
+        <v>16936.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
         <v>21108.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
@@ -6607,131 +6295,131 @@
       </c>
       <c r="D27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9">
         <v>8695.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80">
       <c r="A28" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9">
-        <v>8695.0</v>
+        <v>9446.0</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="9">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80">
       <c r="A29" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9">
-        <v>8843.0</v>
+        <v>9446.0</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="9">
-        <v>8843.0</v>
+        <v>9446.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9">
-        <v>8843.0</v>
+        <v>9446.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9">
-        <v>8843.0</v>
+        <v>9528.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9">
         <v>9528.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
@@ -6747,2784 +6435,2624 @@
       </c>
       <c r="D34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="9">
         <v>9528.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="9">
-        <v>9528.0</v>
+        <v>9620.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="9">
         <v>9620.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="9">
-        <v>9620.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="9">
-        <v>9998.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>80</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9">
-        <v>9998.0</v>
+        <v>10045.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E40" s="9">
-        <v>9998.0</v>
+        <v>10546.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E41" s="9">
-        <v>9998.0</v>
+        <v>10680.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>89</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E42" s="9">
-        <v>10045.0</v>
+        <v>10680.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>92</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="9">
-        <v>10045.0</v>
+        <v>10680.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="9">
-        <v>10045.0</v>
+        <v>10680.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>98</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E45" s="9">
-        <v>10546.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E46" s="9">
-        <v>10672.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>104</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="9">
-        <v>10862.0</v>
+        <v>11399.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>107</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E48" s="9">
-        <v>10862.0</v>
+        <v>12315.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>109</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>110</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E49" s="9">
-        <v>10862.0</v>
+        <v>12760.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>114</v>
       </c>
       <c r="E50" s="9">
-        <v>10862.0</v>
+        <v>12760.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>116</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E51" s="9">
-        <v>11945.0</v>
+        <v>12760.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>119</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E52" s="9">
-        <v>11945.0</v>
+        <v>12760.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
         <v>122</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E53" s="9">
-        <v>11945.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>124</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>125</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E54" s="9">
-        <v>11945.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>127</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>129</v>
       </c>
       <c r="E55" s="9">
-        <v>12315.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
         <v>131</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E56" s="9">
-        <v>12965.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80">
       <c r="A57" s="13" t="s">
         <v>133</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
         <v>134</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E57" s="9">
-        <v>12965.0</v>
+        <v>13505.0</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="9">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
         <v>137</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E58" s="9">
-        <v>12965.0</v>
+        <v>13690.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
         <v>139</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
         <v>140</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E59" s="9">
-        <v>13505.0</v>
+        <v>13690.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
         <v>142</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
         <v>143</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E60" s="9">
-        <v>13505.0</v>
+        <v>14338.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
         <v>145</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
         <v>146</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>147</v>
       </c>
       <c r="E61" s="9">
-        <v>13505.0</v>
+        <v>18038.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
         <v>148</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
         <v>149</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E62" s="9">
-        <v>13505.0</v>
+        <v>18038.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
         <v>152</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>153</v>
       </c>
       <c r="E63" s="9">
-        <v>13505.0</v>
+        <v>18038.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
         <v>154</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
         <v>155</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>156</v>
       </c>
       <c r="E64" s="9">
-        <v>13505.0</v>
+        <v>18124.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
         <v>158</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E65" s="9">
-        <v>13690.0</v>
+        <v>18124.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
         <v>160</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
         <v>161</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>162</v>
       </c>
       <c r="E66" s="9">
-        <v>13690.0</v>
+        <v>18124.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
         <v>164</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E67" s="9">
-        <v>14338.0</v>
+        <v>18124.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
         <v>166</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
         <v>167</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>168</v>
       </c>
       <c r="E68" s="9">
-        <v>16967.0</v>
+        <v>18673.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
         <v>169</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
         <v>170</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E69" s="9">
-        <v>16967.0</v>
+        <v>18673.0</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="9">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80">
       <c r="A70" s="13" t="s">
         <v>172</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
         <v>173</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E70" s="9">
-        <v>16967.0</v>
+        <v>19271.0</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="9">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80">
       <c r="A71" s="13" t="s">
         <v>175</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
         <v>176</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E71" s="9">
-        <v>16967.0</v>
+        <v>19815.0</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="9">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
         <v>178</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
         <v>179</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>180</v>
       </c>
       <c r="E72" s="9">
-        <v>17481.0</v>
+        <v>20088.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
         <v>181</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
         <v>182</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E73" s="9">
-        <v>17481.0</v>
+        <v>21268.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
         <v>184</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
         <v>185</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>186</v>
       </c>
       <c r="E74" s="9">
-        <v>18038.0</v>
+        <v>21334.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
         <v>187</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
         <v>188</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E75" s="9">
-        <v>18038.0</v>
+        <v>21334.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
         <v>190</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
         <v>191</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>192</v>
       </c>
       <c r="E76" s="9">
-        <v>18038.0</v>
+        <v>21334.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80">
       <c r="A77" s="13" t="s">
         <v>193</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
         <v>194</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>195</v>
       </c>
       <c r="E77" s="9">
-        <v>18550.0</v>
+        <v>23089.0</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="9">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
         <v>196</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
         <v>197</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E78" s="9">
-        <v>19910.0</v>
+        <v>25268.0</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
         <v>199</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
         <v>200</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>201</v>
       </c>
       <c r="E79" s="9">
-        <v>19972.0</v>
+        <v>26118.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
         <v>202</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
         <v>203</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>204</v>
       </c>
       <c r="E80" s="9">
-        <v>19972.0</v>
+        <v>26118.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
         <v>205</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
         <v>206</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E81" s="9">
-        <v>19972.0</v>
+        <v>26796.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
         <v>208</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
         <v>209</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>210</v>
       </c>
       <c r="E82" s="9">
-        <v>21139.0</v>
+        <v>27040.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
         <v>211</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
         <v>212</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E83" s="9">
-        <v>23089.0</v>
+        <v>27040.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
         <v>214</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
         <v>215</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E84" s="9">
-        <v>23655.0</v>
+        <v>28313.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>217</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>218</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E85" s="9">
-        <v>24451.0</v>
+        <v>28422.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>220</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>221</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>222</v>
       </c>
       <c r="E86" s="9">
-        <v>24451.0</v>
+        <v>28594.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>223</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>224</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E87" s="9">
-        <v>25314.0</v>
+        <v>28655.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>226</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>227</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>228</v>
       </c>
       <c r="E88" s="9">
-        <v>25314.0</v>
+        <v>28655.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>229</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>230</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>231</v>
       </c>
       <c r="E89" s="9">
-        <v>26796.0</v>
+        <v>28859.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
         <v>232</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
         <v>233</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>234</v>
       </c>
       <c r="E90" s="9">
-        <v>27185.0</v>
+        <v>28942.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
         <v>235</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
         <v>236</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>237</v>
       </c>
       <c r="E91" s="9">
-        <v>27456.0</v>
+        <v>29145.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
         <v>238</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
         <v>239</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>240</v>
       </c>
       <c r="E92" s="9">
-        <v>27513.0</v>
+        <v>29145.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
         <v>241</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
         <v>242</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E93" s="9">
-        <v>27513.0</v>
+        <v>29145.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
         <v>244</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
         <v>245</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>246</v>
       </c>
       <c r="E94" s="9">
-        <v>27789.0</v>
+        <v>31410.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
         <v>247</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
         <v>248</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E95" s="9">
-        <v>27985.0</v>
+        <v>52276.0</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
         <v>250</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
         <v>251</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>252</v>
       </c>
       <c r="E96" s="9">
-        <v>27985.0</v>
+        <v>55242.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
         <v>253</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
         <v>254</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E97" s="9">
-        <v>27985.0</v>
+        <v>157108.0</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
         <v>256</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
         <v>257</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E98" s="9">
-        <v>28422.0</v>
+        <v>161930.0</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
         <v>259</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
         <v>260</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>261</v>
       </c>
       <c r="E99" s="9">
-        <v>28859.0</v>
+        <v>161930.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
         <v>262</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
         <v>263</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E100" s="9">
-        <v>29406.0</v>
+        <v>212415.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
         <v>265</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
         <v>266</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>267</v>
       </c>
       <c r="E101" s="9">
-        <v>48940.0</v>
+        <v>518680.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
         <v>268</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
         <v>269</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>270</v>
       </c>
       <c r="E102" s="9">
-        <v>52615.0</v>
+        <v>619482.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
         <v>271</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
         <v>272</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>273</v>
       </c>
       <c r="E103" s="9">
-        <v>147080.0</v>
+        <v>622237.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:7" customHeight="1" ht="80">
-      <c r="A104" s="13" t="s">
+    <row r="104" spans="1:7">
+      <c r="A104" s="11" t="s">
         <v>274</v>
       </c>
-      <c r="B104" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C104" s="14"/>
+      <c r="E104" s="7"/>
+      <c r="G104" s="7"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G105" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="12"/>
+      <c r="C106" s="14"/>
+      <c r="E106" s="7"/>
+      <c r="G106" s="7"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="E107" s="9">
-        <v>485573.0</v>
+        <v>1635.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="E108" s="9">
-        <v>579941.0</v>
+        <v>2183.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E109" s="9">
-        <v>582520.0</v>
+        <v>2199.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:7">
-      <c r="A110" s="11" t="s">
+    <row r="110" spans="1:7" customHeight="1" ht="80">
+      <c r="A110" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B110" s="6"/>
+      <c r="C110" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="E110" s="9">
+        <v>2525.0</v>
+      </c>
+      <c r="F110" s="6"/>
+      <c r="G110" s="9">
+        <f>E110*F110</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="80">
+      <c r="A111" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="B111" s="6"/>
+      <c r="C111" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="E111" s="9">
+        <v>2573.0</v>
+      </c>
+      <c r="F111" s="6"/>
+      <c r="G111" s="9">
+        <f>E111*F111</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" customHeight="1" ht="80">
+      <c r="A112" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B112" s="6"/>
+      <c r="C112" s="16" t="s">
+        <v>291</v>
+      </c>
+      <c r="D112" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="C110" s="14"/>
-[...30 lines deleted...]
-      <c r="G112" s="7"/>
+      <c r="E112" s="9">
+        <v>2578.0</v>
+      </c>
+      <c r="F112" s="6"/>
+      <c r="G112" s="9">
+        <f>E112*F112</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80">
       <c r="A113" s="13" t="s">
         <v>293</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
         <v>294</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E113" s="9">
-        <v>1558.0</v>
+        <v>2598.0</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="9">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80">
       <c r="A114" s="13" t="s">
         <v>296</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
         <v>297</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E114" s="9">
-        <v>2044.0</v>
+        <v>2702.0</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="9">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80">
       <c r="A115" s="13" t="s">
         <v>299</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
         <v>300</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E115" s="9">
-        <v>2096.0</v>
+        <v>2785.0</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="9">
         <f>E115*F115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80">
       <c r="A116" s="13" t="s">
         <v>302</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
         <v>303</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E116" s="9">
-        <v>2406.0</v>
+        <v>2905.0</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="9">
         <f>E116*F116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80">
       <c r="A117" s="13" t="s">
         <v>305</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
         <v>306</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E117" s="9">
-        <v>2452.0</v>
+        <v>3181.0</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="9">
         <f>E117*F117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80">
       <c r="A118" s="13" t="s">
         <v>308</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
         <v>309</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>310</v>
       </c>
       <c r="E118" s="9">
-        <v>2551.0</v>
+        <v>3277.0</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="9">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
-    <row r="119" spans="1:7" customHeight="1" ht="80">
-      <c r="A119" s="13" t="s">
+    <row r="119" spans="1:7">
+      <c r="A119" s="11" t="s">
         <v>311</v>
       </c>
-      <c r="B119" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C119" s="14"/>
+      <c r="E119" s="7"/>
+      <c r="G119" s="7"/>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="12"/>
+      <c r="C121" s="14"/>
+      <c r="E121" s="7"/>
+      <c r="G121" s="7"/>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80">
       <c r="A122" s="13" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="E122" s="9">
-        <v>2862.0</v>
+        <v>2203.0</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="9">
         <f>E122*F122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80">
       <c r="A123" s="13" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E123" s="9">
-        <v>2979.0</v>
+        <v>2252.0</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="9">
         <f>E123*F123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E124" s="9">
-        <v>3122.0</v>
+        <v>2849.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
-    <row r="125" spans="1:7">
-      <c r="A125" s="11" t="s">
+    <row r="125" spans="1:7" customHeight="1" ht="80">
+      <c r="A125" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="16" t="s">
+        <v>322</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="E125" s="9">
+        <v>3485.0</v>
+      </c>
+      <c r="F125" s="6"/>
+      <c r="G125" s="9">
+        <f>E125*F125</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" customHeight="1" ht="80">
+      <c r="A126" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="B126" s="6"/>
+      <c r="C126" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="E126" s="9">
+        <v>3573.0</v>
+      </c>
+      <c r="F126" s="6"/>
+      <c r="G126" s="9">
+        <f>E126*F126</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" customHeight="1" ht="80">
+      <c r="A127" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="B127" s="6"/>
+      <c r="C127" s="16" t="s">
+        <v>328</v>
+      </c>
+      <c r="D127" s="6" t="s">
         <v>329</v>
       </c>
-      <c r="C125" s="14"/>
-[...30 lines deleted...]
-      <c r="G127" s="7"/>
+      <c r="E127" s="9">
+        <v>3814.0</v>
+      </c>
+      <c r="F127" s="6"/>
+      <c r="G127" s="9">
+        <f>E127*F127</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
         <v>330</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
         <v>331</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>332</v>
       </c>
       <c r="E128" s="9">
-        <v>1983.0</v>
+        <v>4485.0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80">
       <c r="A129" s="13" t="s">
         <v>333</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
         <v>334</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>335</v>
       </c>
       <c r="E129" s="9">
-        <v>2146.0</v>
+        <v>5520.0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
         <v>336</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
         <v>337</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>338</v>
       </c>
       <c r="E130" s="9">
-        <v>2541.0</v>
+        <v>6058.0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
         <v>339</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
         <v>340</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E131" s="9">
-        <v>2552.0</v>
+        <v>6511.0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
         <v>342</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
         <v>343</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E132" s="9">
-        <v>3105.0</v>
+        <v>8456.0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
         <v>345</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
         <v>346</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>347</v>
       </c>
       <c r="E133" s="9">
-        <v>3501.0</v>
+        <v>8506.0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
         <v>348</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
         <v>349</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>350</v>
       </c>
       <c r="E134" s="9">
-        <v>3573.0</v>
+        <v>13019.0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
         <v>351</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
         <v>352</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E135" s="9">
-        <v>4199.0</v>
+        <v>13019.0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
         <v>354</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
         <v>355</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>356</v>
       </c>
       <c r="E136" s="9">
-        <v>4303.0</v>
+        <v>13019.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
         <v>357</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
         <v>358</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>359</v>
       </c>
       <c r="E137" s="9">
-        <v>5520.0</v>
+        <v>13019.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
         <v>360</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
         <v>361</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E138" s="9">
-        <v>6058.0</v>
+        <v>13019.0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
         <v>363</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
         <v>364</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>365</v>
       </c>
       <c r="E139" s="9">
-        <v>6095.0</v>
+        <v>14688.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
         <v>366</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
         <v>367</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E140" s="9">
-        <v>7916.0</v>
+        <v>16348.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
         <v>369</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
         <v>370</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>371</v>
       </c>
       <c r="E141" s="9">
-        <v>8506.0</v>
+        <v>19118.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
         <v>372</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
         <v>373</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>374</v>
       </c>
       <c r="E142" s="9">
-        <v>12188.0</v>
+        <v>37775.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
         <v>375</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
         <v>376</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>377</v>
       </c>
       <c r="E143" s="9">
-        <v>12188.0</v>
+        <v>39809.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
         <v>378</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
         <v>379</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>380</v>
       </c>
       <c r="E144" s="9">
-        <v>12188.0</v>
+        <v>46933.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
         <v>381</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
         <v>382</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E145" s="9">
-        <v>12188.0</v>
+        <v>50129.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
         <v>384</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
         <v>385</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>386</v>
       </c>
       <c r="E146" s="9">
-        <v>12188.0</v>
+        <v>61703.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80">
       <c r="A147" s="13" t="s">
         <v>387</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
         <v>388</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E147" s="9">
-        <v>13751.0</v>
+        <v>63237.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
         <v>390</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
         <v>391</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E148" s="9">
-        <v>15305.0</v>
+        <v>65564.0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
         <v>393</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
         <v>394</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>395</v>
       </c>
       <c r="E149" s="9">
-        <v>15617.0</v>
+        <v>72983.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
         <v>396</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
         <v>397</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>398</v>
       </c>
       <c r="E150" s="9">
-        <v>17897.0</v>
+        <v>75598.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
         <v>399</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
         <v>400</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>401</v>
       </c>
       <c r="E151" s="9">
-        <v>37775.0</v>
+        <v>78429.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
         <v>402</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
         <v>403</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>404</v>
       </c>
       <c r="E152" s="9">
-        <v>39974.0</v>
+        <v>81553.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:7" customHeight="1" ht="80">
+    <row r="153" spans="1:7">
       <c r="A153" s="13" t="s">
         <v>405</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
         <v>406</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>407</v>
       </c>
       <c r="E153" s="9">
-        <v>43937.0</v>
+        <v>103928.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
         <v>408</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="E154" s="9">
-        <v>46930.0</v>
+        <v>104632.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E155" s="9">
-        <v>55217.0</v>
+        <v>110832.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E156" s="9">
-        <v>56632.0</v>
+        <v>113346.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E157" s="9">
-        <v>58819.0</v>
+        <v>114537.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="E158" s="9">
-        <v>61380.0</v>
+        <v>170629.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E159" s="9">
-        <v>70773.0</v>
+        <v>179827.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="E160" s="9">
-        <v>73423.0</v>
+        <v>188393.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="E161" s="9">
-        <v>76348.0</v>
+        <v>219970.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
-    <row r="162" spans="1:7">
+    <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="E162" s="9">
-        <v>97294.0</v>
+        <v>221070.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E163" s="9">
-        <v>104632.0</v>
+        <v>255112.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
         <v>436</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
         <v>437</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>438</v>
       </c>
       <c r="E164" s="9">
-        <v>104668.0</v>
+        <v>271241.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
-    <row r="165" spans="1:7" customHeight="1" ht="80">
-      <c r="A165" s="13" t="s">
+    <row r="165" spans="1:7">
+      <c r="E165" t="s">
         <v>439</v>
       </c>
-      <c r="B165" s="6"/>
-[...164 lines deleted...]
-        <f>SUM(G12:G172)</f>
+      <c r="F165">
+        <f>SUM(F12:F164)</f>
+        <v>0</v>
+      </c>
+      <c r="G165">
+        <f>SUM(G12:G164)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A21:G21"/>
-    <mergeCell ref="A110:G110"/>
-[...2 lines deleted...]
-    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="A119:G119"/>
+    <mergeCell ref="A121:G121"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_23"/>
@@ -9569,113 +9097,105 @@
     <hyperlink ref="D79" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="D104" r:id="rId_hyperlink_87"/>
-[...4 lines deleted...]
-    <hyperlink ref="D109" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="D119" r:id="rId_hyperlink_99"/>
-[...4 lines deleted...]
-    <hyperlink ref="D124" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_141"/>
-    <hyperlink ref="D165" r:id="rId_hyperlink_142"/>
-[...6 lines deleted...]
-    <hyperlink ref="D172" r:id="rId_hyperlink_149"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>