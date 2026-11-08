--- v2 (2026-08-07)
+++ v3 (2026-11-08)
@@ -1,1381 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-07 19:33:27</t>
+    <t>Актуальность прайса на: 2026-11-08 22:52:03</t>
   </si>
   <si>
     <t>Весовое и упаковочное оборудование</t>
   </si>
   <si>
     <t>Аксессуары для весового оборудования</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>44968</t>
-[...16 lines deleted...]
-  <si>
     <t>88006</t>
   </si>
   <si>
     <t>Пленка Novem Sealer Расх.лента арт.1030</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/</t>
   </si>
   <si>
     <t>Весы</t>
   </si>
   <si>
-    <t>22482</t>
-[...133 lines deleted...]
-  <si>
     <t>114861</t>
   </si>
   <si>
     <t>Весы электронные SWN-30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-30/</t>
   </si>
   <si>
-    <t>115527</t>
-[...7 lines deleted...]
-  <si>
     <t>115778</t>
   </si>
   <si>
     <t>Весы электронные SWN-06</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-swn-06/</t>
   </si>
   <si>
-    <t>22598</t>
-[...43 lines deleted...]
-  <si>
     <t>115210</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-1/20 (один дисплей) (SW-20)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/</t>
   </si>
   <si>
+    <t>115547</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-1/2 (один дисплей) (SW-02)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-2-odin-displej-sw-02/</t>
+  </si>
+  <si>
     <t>115811</t>
   </si>
   <si>
     <t>Весы электронные CAS SW-1/10 (один дисплей) (SW-10)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/</t>
   </si>
   <si>
-    <t>22527</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/</t>
+    <t>116181</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-1/5кг (один дисплей) (SW-05)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/</t>
   </si>
   <si>
     <t>116687</t>
   </si>
   <si>
     <t>Весы настольные CAS SW-10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/1819/</t>
   </si>
   <si>
-    <t>22501</t>
-[...185 lines deleted...]
-    <t>https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/</t>
+    <t>109178</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-II-10 (один дисплей, LED)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-10-odin-displej-led/</t>
+  </si>
+  <si>
+    <t>109180</t>
+  </si>
+  <si>
+    <t>Весы электронные CAS SW-II-30 (один дисплей, LED)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-30-odin-displej-led/</t>
   </si>
   <si>
     <t>115405</t>
   </si>
   <si>
     <t>Весы порционные CAS AD-5</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-porcionnye-cas-ad-5/</t>
   </si>
   <si>
-    <t>22340</t>
-[...7 lines deleted...]
-  <si>
     <t>115668</t>
   </si>
   <si>
     <t>Весы напольные HD-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-napolnye-hd-150/</t>
   </si>
   <si>
-    <t>22349</t>
-[...70 lines deleted...]
-  <si>
     <t>116366</t>
   </si>
   <si>
     <t>Весы порционные CAS AD-10H</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/</t>
   </si>
   <si>
-    <t>22498</t>
-[...25 lines deleted...]
-  <si>
     <t>109176</t>
   </si>
   <si>
     <t>Весы CAS PB-150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-cas-pb-150/</t>
   </si>
   <si>
-    <t>22351</t>
-[...25 lines deleted...]
-  <si>
     <t>113682</t>
   </si>
   <si>
     <t>Весы CAS DB-150H (DB-1H 150 (150AS))</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/</t>
   </si>
   <si>
-    <t>22353</t>
-[...233 lines deleted...]
-    <t>https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/</t>
+    <t>114569</t>
+  </si>
+  <si>
+    <t>Весы напольные CAS DL-150</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vesy-napolnye-cas-dl-150/</t>
   </si>
   <si>
     <t>Упаковочная машина</t>
   </si>
   <si>
-    <t>44956</t>
-[...34 lines deleted...]
-  <si>
     <t>113738</t>
   </si>
   <si>
     <t>Запайщик пакетов без ножа SF-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/</t>
   </si>
   <si>
-    <t>44943</t>
-[...16 lines deleted...]
-  <si>
     <t>113739</t>
   </si>
   <si>
     <t>Запайщик пакетов без ножа SF-400</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/</t>
   </si>
   <si>
     <t>112151</t>
   </si>
   <si>
     <t>Запайщик пакетов с ножом PFS-300AC</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/</t>
   </si>
   <si>
-    <t>44790</t>
-[...16 lines deleted...]
-  <si>
     <t>114092</t>
   </si>
   <si>
     <t>Аппарат термоупаковочный VA-HW450</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/</t>
   </si>
   <si>
-    <t>44936</t>
-[...70 lines deleted...]
-  <si>
     <t>87980</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM3</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/</t>
   </si>
   <si>
-    <t>44791</t>
-[...89 lines deleted...]
-    <t>118745</t>
+    <t>44796</t>
   </si>
   <si>
     <t>Упаковщик вакуумный Hurakan hkn-vac400f2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/</t>
   </si>
   <si>
-    <t>44796</t>
-[...46 lines deleted...]
-  <si>
     <t>87983</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM310</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/</t>
   </si>
   <si>
+    <t>87987</t>
+  </si>
+  <si>
+    <t>Вакуумный упаковщик Vortmax VM312</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm312-post3vm312/</t>
+  </si>
+  <si>
     <t>115035</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Fimar (Easyline) SCC/300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyj-upakovshchik-fimar-easyline-scc-300/</t>
   </si>
   <si>
     <t>87979</t>
   </si>
   <si>
     <t>Вакуумный упаковщик Vortmax VM412</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/</t>
   </si>
   <si>
-    <t>44797</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/</t>
+    <t>87989</t>
+  </si>
+  <si>
+    <t>Вакуумный упаковщик Vortmax VM420</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm420-post3vm420/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1485,120 +470,120 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130327.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29214.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130340.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29230.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29226.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120572.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121666.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122794.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29203.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29212.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123811.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125635.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29206.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123571.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29063.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119427.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29083.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29065.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29233.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29239.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29222.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123806.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29092.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29304.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29077.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29081.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29340.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29007.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29003.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57014.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56851.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56942.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57019.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132926.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56997.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118854.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119878.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107200.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106434.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107201.96x96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56879.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107202.96x96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132928.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132925.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106437.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122624.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106433.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56827.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823.96x96139.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106460.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120572.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122794.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123811.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123810.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120965.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123812.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125635.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123815.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123962.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123571.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119427.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123806.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123785.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118854.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119878.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119366.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106434.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106437.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106441.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122624.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106433.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443.96x9627.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1974,3723 +959,363 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
-        <a:stretch>
-[...3358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5949,59 +1574,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-klips-dlya-klipsatora-hurakan-hkn-ms1-post1209898/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/indikator-cas-ci2001a-post197420/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-05-post1167454/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-10-post1167455/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-mas-msc-25-post1167457/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-portsionnye-kompaktnye-mas-msc-15-post1398935/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-05d-post1167458/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-kompaktnye-s-displeem-dlya-klienta-mas-msc-25d-post1167461/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-6-post1163784/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-post1163785/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-3-post1178463/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-30-post1163786/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-05-post1167450/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-10-post1167451/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-mas-ms-25-post1167453/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-15-post1167443/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-bez-stoyki-mas-mr1-30-post1167445/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-torgovye-so-stoykoy-mas-mr1-15p-post1167447/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-5-odin-disp-post1102025/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-10-odin-disp-post1102027/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-2-odin-disp-post1102023/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-i-20-odin-disp-post1102029/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-swn-15-dd-dva-disp-post1189288/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-5-odin-disp-post1102033/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-2-odin-disp-post1102031/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-30-odin-disp-post1102039/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-ii-10-odin-disp-post1102035/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4050-post1167471/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4050-post1167470/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-15-post1167464/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-03-post1167462/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-mswe-06-post1167463/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-150-4050-post1167481/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1b-100-4050-post1167480/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-porcionnye-vlagostoykie-mas-msw-6-post1199268/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-4560-post1167473/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-300-4560-post1167475/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-100-4560-post1167472/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-5-post1116/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10-post179/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-25-post14378/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-2-5-post183/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-5h-post1189731/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-pw-2h-post1189730/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-150-post1168127/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-hd-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-hd-300-post1168126/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-5w-post1101510/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-10w-post1101511/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-sw-20w-post1101512/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-elektronnye-napol-nye-mas-pm1e-150-5060-post1167476/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dbii-150e-post1121671/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-15h-post1131569/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ed-6h-post1131568/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-20h-post16942/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ad-10h-post16941/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-100-post198/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-pb-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-pb-150-post1138824/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-150-post199/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-200-post1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-dl-60-post11851/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-150as-post1102042/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-200-post1141780/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-1h-60as-post1102041/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-porcionnye-cas-ec-30-post1101534/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-db-ii-300-lcd-post1101530/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-bw-150rb-post1128027/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-30-v-1-6--post1156986/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-6r-v-1-6--post1158735/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-torgovye-cas-lp-15r-v-1-6--post1149405/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-2thd-post110151/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-post15681/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-10thd-tw-100-post19920/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-el-tovarnye-cas-15thd-tw-100-post19921/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-25h35-2332535-post1353027/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2015-post1170162/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-30h45-2333045-post1350898/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h600-1600863-post1169360/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-30h40-2633040-post1149164/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gladkiy-95-g-17h25-2331725-post1350558/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-16h23-2631623-post1149162/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-15h25-2900072-post1149165/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gl-25h35-80-g-2900012-post1350561/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-gofr-20h45-2632045-post1149163/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-dlya-vakuumirovaniya-v-rulone-hurakan-hkn-vr2815-post1170163/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyy-orved-d-sous-vide-gofr-15h30-2631530-post1382554/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300m-post1213878/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/paket-vakuumnyi-orved-gladkii-150-g-20kh25-2532025-post1399599/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt200-post1144102/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400m-post1213879/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt300-post1144103/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sshivatel-paketov-hurakan-hkn-cnt400-post1144104/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-beskamernyy-hurakan-hkn-v300-post1170156/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyy-hurakan-hkn-cnw460-pro-post1159602/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-post1215255/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-187x137-mm-post1215256/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-227h178-mm-post1215254/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-210h148-mm-post1215253/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-d-lotka-dlya-hurakan-hkn-cpt1-142x92-mm-dvoynaya-post1373472/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw460-post117298/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakov-cas-cnw520-post118331/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/klipsator-hurakan-hkn-ms1-ruchnoy-post1209826/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm3-post1144671/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260e-post1375321/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapayschik-lotkov-hurakan-hkn-cpt1-post1215252/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260m-post1159599/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm4-post1144672/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac300m-post1355187/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac350m-post1355188/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac260-post1144100/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400e-post1375322/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400m2-post1159601/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400-post1144101/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-hurakan-hkn-vac500m-post1400989/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-starfood-te400a-post1373168/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovshchik-vakuumnyi-orved-evox-30-post1164646/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm254-post1144673/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyj-upakovshchik-fimar-easyline-scc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm412-post1144677/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-apach-avm420-post1144678/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plenka-novem-sealer-rash-lenta-art-1030-post3rash-lenta-art-1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-swn-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-20-odin-displej-sw-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-2-odin-displej-sw-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-10-odin-displej-sw-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-1-5kg-odin-displej-sw-05/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/1819/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-10-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-ehlektronnye-cas-sw-ii-30-odin-displej-led/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-hd-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-porcionnye-cas-ad-10h/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-pb-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-cas-db-150h-db-1h-150-150as/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vesy-napolnye-cas-dl-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-bez-nozha-sf-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zapajshchik-paketov-s-nozhom-pfs-300ac/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-termoupakovochnyj-va-hw450/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm3-post3vm3/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/upakovschik-vakuumnyy-hurakan-hkn-vac400f2-post1159600/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm310-post3vm310/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm312-post3vm312/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyj-upakovshchik-fimar-easyline-scc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm412-post3vm412/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vakuumnyy-upakovschik-vortmax-vm420-post3vm420/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G165"/>
+  <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -6078,3124 +1703,712 @@
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>2304.0</v>
+        <v>21108.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:7" customHeight="1" ht="80">
-      <c r="A17" s="13" t="s">
+    <row r="17" spans="1:7">
+      <c r="A17" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C17" s="14"/>
+      <c r="E17" s="7"/>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A19" s="12"/>
       <c r="C19" s="14"/>
       <c r="E19" s="7"/>
       <c r="G19" s="7"/>
     </row>
-    <row r="20" spans="1:7">
-[...26 lines deleted...]
-      <c r="G21" s="7"/>
+    <row r="20" spans="1:7" customHeight="1" ht="80">
+      <c r="A20" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="C20" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="9">
+        <v>10045.0</v>
+      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="9">
+        <f>E20*F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="80">
+      <c r="A21" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="9">
+        <v>10045.0</v>
+      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="9">
+        <f>E21*F21</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="9">
-        <v>7504.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9">
-        <v>7504.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9">
-        <v>7504.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9">
-        <v>7504.0</v>
+        <v>10862.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9">
-        <v>8695.0</v>
+        <v>12315.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9">
-        <v>8695.0</v>
+        <v>12965.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80">
       <c r="A28" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="9">
-        <v>9446.0</v>
+        <v>12965.0</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="9">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80">
       <c r="A29" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9">
-        <v>9446.0</v>
+        <v>19271.0</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="9">
-        <v>9446.0</v>
+        <v>20088.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9">
-        <v>9446.0</v>
+        <v>26796.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="9">
-        <v>9528.0</v>
+        <v>28422.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9">
-        <v>9528.0</v>
+        <v>28859.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="9">
-        <v>9528.0</v>
+        <v>30827.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:7" customHeight="1" ht="80">
-      <c r="A35" s="13" t="s">
+    <row r="35" spans="1:7">
+      <c r="A35" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="B35" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C35" s="14"/>
+      <c r="E35" s="7"/>
+      <c r="G35" s="7"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="12"/>
+      <c r="C37" s="14"/>
+      <c r="E37" s="7"/>
+      <c r="G37" s="7"/>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E38" s="9">
-        <v>10045.0</v>
+        <v>3573.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E39" s="9">
-        <v>10045.0</v>
+        <v>5520.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="E40" s="9">
-        <v>10546.0</v>
+        <v>6058.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="E41" s="9">
-        <v>10680.0</v>
+        <v>8506.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E42" s="9">
-        <v>10680.0</v>
+        <v>37775.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="E43" s="9">
-        <v>10680.0</v>
+        <v>104632.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="E44" s="9">
-        <v>10680.0</v>
+        <v>188393.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="E45" s="9">
-        <v>10862.0</v>
+        <v>198041.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="E46" s="9">
-        <v>10862.0</v>
+        <v>219970.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="E47" s="9">
-        <v>11399.0</v>
+        <v>221070.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="E48" s="9">
-        <v>12315.0</v>
+        <v>248266.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:7" customHeight="1" ht="80">
-[...2282 lines deleted...]
-        <f>SUM(G12:G164)</f>
+    <row r="49" spans="1:7">
+      <c r="E49" t="s">
+        <v>101</v>
+      </c>
+      <c r="F49">
+        <f>SUM(F12:F48)</f>
+        <v>0</v>
+      </c>
+      <c r="G49">
+        <f>SUM(G12:G48)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A17:G17"/>
     <mergeCell ref="A19:G19"/>
-    <mergeCell ref="A21:G21"/>
-[...3 lines deleted...]
-    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A37:G37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_17"/>
-    <hyperlink ref="D35" r:id="rId_hyperlink_18"/>
-[...122 lines deleted...]
-    <hyperlink ref="D164" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>