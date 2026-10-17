--- v1 (2026-06-23)
+++ v2 (2026-10-17)
@@ -15,8066 +15,1787 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="580">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 15:41:25</t>
+    <t>Актуальность прайса на: 2026-10-17 20:33:12</t>
   </si>
   <si>
     <t>Электромеханическое оборудование</t>
   </si>
   <si>
-    <t>Аксессуары для электрооборудования</t>
+    <t>Блендеры</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>107624</t>
-[...1531 lines deleted...]
-  <si>
     <t>115388</t>
   </si>
   <si>
     <t>Блендер VA-BL1576B</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/blender-va-bl1576b/</t>
   </si>
   <si>
-    <t>115675</t>
-[...185 lines deleted...]
-    <t>https://kofemart.ru/product/blender-macap-b100-c13-khrom-plastikovyi-stakan-post1388273/</t>
+    <t>78708</t>
+  </si>
+  <si>
+    <t>Блендер барный Hamilton Beach HBB255-CE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb255-ce-post3hbb255-ce/</t>
   </si>
   <si>
     <t>114492</t>
   </si>
   <si>
     <t>HBB255-CE Блендер барный</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hbb255-ce-blender-barnyj/</t>
   </si>
   <si>
-    <t>78708</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/blender-macap-p102-c13-hrom-stakan-iz-nerzhaveyuschey-stali-378695/</t>
+    <t>78704</t>
+  </si>
+  <si>
+    <t>Блендер барный Hamilton Beach HBB255S-CE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb255s-ce-post3hbb255s-ce/</t>
   </si>
   <si>
     <t>113509</t>
   </si>
   <si>
     <t>HBB255S-CE Блендер барный</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hbb255s-ce-blender-barnyj/</t>
   </si>
   <si>
-    <t>124408</t>
-[...25 lines deleted...]
-  <si>
     <t>114632</t>
   </si>
   <si>
     <t>Блендер Fimar FR 150</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/blender-fimar-fr-150/</t>
   </si>
   <si>
-    <t>20577</t>
-[...43 lines deleted...]
-  <si>
     <t>113474</t>
   </si>
   <si>
     <t>HBH455-CE Tango Блендер барный</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hbh455-ce-tango-blender-barnyj/</t>
   </si>
   <si>
-    <t>20597</t>
-[...106 lines deleted...]
-  <si>
     <t>Бликсеры</t>
   </si>
   <si>
-    <t>65928</t>
-[...16 lines deleted...]
-  <si>
     <t>65931</t>
   </si>
   <si>
     <t>Бликсер Robot coupe 5 plus</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/blikser-robot-coupe-5-plus-post1101909/</t>
   </si>
   <si>
     <t>Слайсеры</t>
   </si>
   <si>
-    <t>67132</t>
-[...7 lines deleted...]
-  <si>
     <t>114869</t>
   </si>
   <si>
     <t>Слайсер для томатов, ручной, HT-4 (VIATTO)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-dlya-tomatov-ruchnoj-ht-4-viatto/</t>
   </si>
   <si>
-    <t>114517</t>
-[...34 lines deleted...]
-  <si>
     <t>115356</t>
   </si>
   <si>
     <t>Слайсер HBS-195JS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-195js/</t>
   </si>
   <si>
     <t>115872</t>
   </si>
   <si>
     <t>Слайсер HBS-220B</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-220b/</t>
   </si>
   <si>
-    <t>66946</t>
-[...16 lines deleted...]
-  <si>
     <t>115998</t>
   </si>
   <si>
     <t>Слайсер HBS-220JS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-220js/</t>
   </si>
   <si>
-    <t>67044</t>
-[...7 lines deleted...]
-  <si>
     <t>87012</t>
   </si>
   <si>
     <t>Слайсер Eksi HBS-220A</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-eksi-hbs-220a-post3hbs-220a/</t>
   </si>
   <si>
-    <t>67128</t>
-[...7 lines deleted...]
-  <si>
     <t>114437</t>
   </si>
   <si>
     <t>Слайсер HBS-250A</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-250a/</t>
   </si>
   <si>
     <t>87011</t>
   </si>
   <si>
     <t>Слайсер Eksi HBS-250A</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-eksi-hbs-250a-post3hbs-250a/</t>
   </si>
   <si>
-    <t>66982</t>
-[...16 lines deleted...]
-  <si>
     <t>116044</t>
   </si>
   <si>
     <t>Слайсер HBS-250</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-250/</t>
   </si>
   <si>
-    <t>66949</t>
-[...25 lines deleted...]
-  <si>
     <t>87016</t>
   </si>
   <si>
     <t>Слайсер R.g.v. LUSSO 22 GS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-r-g-v-lusso-22-gs-post3lusso-22-gs/</t>
   </si>
   <si>
-    <t>66952</t>
-[...7 lines deleted...]
-  <si>
     <t>113895</t>
   </si>
   <si>
     <t>Слайсер Fimar ECO250</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-fimar-eco250/</t>
   </si>
   <si>
     <t>67144</t>
   </si>
   <si>
     <t>Слайсер Fimar h275n</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-fimar-h275n-post1380725/</t>
   </si>
   <si>
-    <t>66947</t>
-[...7 lines deleted...]
-  <si>
     <t>87015</t>
   </si>
   <si>
     <t>Слайсер R.g.v. LUSSO 25 GS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-post3lusso-25-gs/</t>
   </si>
   <si>
     <t>113402</t>
   </si>
   <si>
     <t>Слайсер HBS-275</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-275/</t>
   </si>
   <si>
-    <t>67028</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-teflon-post1218522/</t>
+    <t>114017</t>
+  </si>
+  <si>
+    <t>Слайсер HBS-275A</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/slajser-hbs-275a/</t>
   </si>
   <si>
     <t>114217</t>
   </si>
   <si>
     <t>Слайсер HBS-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-hbs-300/</t>
   </si>
   <si>
     <t>87030</t>
   </si>
   <si>
     <t>Слайсер ТОРГМАШ ЛР-250</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-torgmash-lr-250-post3lr-250/</t>
   </si>
   <si>
     <t>87019</t>
   </si>
   <si>
     <t>Слайсер Eksi HBS-300A</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-eksi-hbs-300a-post3hbs-300a/</t>
   </si>
   <si>
-    <t>87018</t>
-[...59 lines deleted...]
-    <t>https://kofemart.ru/product/slayser-r-g-v-lusso-300-s-l-post1218526/</t>
+    <t>87021</t>
+  </si>
+  <si>
+    <t>Слайсер R.g.v. LUSSO 275/S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/slayser-r-g-v-lusso-275-s-post3lusso-275-s/</t>
   </si>
   <si>
     <t>113767</t>
   </si>
   <si>
     <t>Слайсер Fimar H 220</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-fimar-h-220/</t>
   </si>
   <si>
-    <t>66950</t>
-[...7 lines deleted...]
-  <si>
     <t>114932</t>
   </si>
   <si>
     <t>Слайсер Fimar H 250</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-fimar-h-250/</t>
   </si>
   <si>
     <t>87014</t>
   </si>
   <si>
     <t>Слайсер R.g.v. LUSSO 300/S-L</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slayser-r-g-v-lusso-300-s-l-post3lusso-300-s-l/</t>
   </si>
   <si>
-    <t>67017</t>
-[...16 lines deleted...]
-  <si>
     <t>114265</t>
   </si>
   <si>
     <t>Слайсер Fimar H 275</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-fimar-h-275/</t>
   </si>
   <si>
-    <t>66961</t>
-[...7 lines deleted...]
-  <si>
     <t>115013</t>
   </si>
   <si>
     <t>Слайсер Fimar H300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/slajser-fimar-h300/</t>
   </si>
   <si>
     <t>Миксеры ручные</t>
   </si>
   <si>
-    <t>114481</t>
-[...7 lines deleted...]
-  <si>
     <t>113833</t>
   </si>
   <si>
     <t>Блендер ручной VA-HM-305</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/blender-ruchnoj-va-hm-305/</t>
   </si>
   <si>
-    <t>114482</t>
-[...88 lines deleted...]
-  <si>
     <t>115585</t>
   </si>
   <si>
     <t>Миксер ручной Fimar MX 42 S</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-42-s/</t>
   </si>
   <si>
-    <t>66370</t>
-[...7 lines deleted...]
-  <si>
     <t>114150</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MicroMix</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-micromix/</t>
   </si>
   <si>
     <t>86741</t>
   </si>
   <si>
     <t>Миксер ручной Robot Coupe Micromix (34950)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoy-robot-coupe-micromix-34950--post3micromix-34950/</t>
   </si>
   <si>
     <t>115116</t>
   </si>
   <si>
     <t>Миксер ручной Fimar MX 42</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-42/</t>
   </si>
   <si>
-    <t>86756</t>
-[...50 lines deleted...]
-    <t>https://kofemart.ru/product/mikser-robot-coupe-mini-mp240-v-v-post1110027/</t>
+    <t>114220</t>
+  </si>
+  <si>
+    <t>Миксер ручной Robot-Coupe MINI MP160 V.V.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp160-v-v/</t>
+  </si>
+  <si>
+    <t>86742</t>
+  </si>
+  <si>
+    <t>Миксер ручной Vortmax MiniPM 250 Combi 250W</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-ruchnoy-vortmax-minipm-250-combi-250w-post3minipm-250-combi-250w/</t>
   </si>
   <si>
     <t>114865</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MINI MP190 V.V.</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp190-v-v/</t>
   </si>
   <si>
-    <t>66386</t>
-[...43 lines deleted...]
-  <si>
     <t>113702</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MINI MP240 V.V.</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp240-v-v/</t>
   </si>
   <si>
-    <t>66407</t>
-[...7 lines deleted...]
-  <si>
     <t>114359</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe CMP 250 V.V.</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-250-v-v/</t>
   </si>
   <si>
-    <t>66461</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/mikser-dynamic-dynamix-trio-190-mf090-post1377951/</t>
+    <t>113762</t>
+  </si>
+  <si>
+    <t>Миксер ручной Robot-Coupe CMP 300 V.V.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-300-v-v/</t>
   </si>
   <si>
     <t>113798</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MP 350 Ultra</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-ultra/</t>
   </si>
   <si>
     <t>115168</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MINI MP 190 Combi</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp-190-combi/</t>
   </si>
   <si>
-    <t>66471</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/mikser-robot-coupe-cmp300combi-34310b-post1384029/</t>
+    <t>112923</t>
+  </si>
+  <si>
+    <t>Миксер ручной Robot-Coupe CMP 350 V.V.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-350-v-v/</t>
+  </si>
+  <si>
+    <t>113271</t>
+  </si>
+  <si>
+    <t>Миксер ручной Robot-Coupe MP 350 Ultra V.V.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-ultra-v-v/</t>
   </si>
   <si>
     <t>113663</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MP 450 Ultra</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-450-ultra/</t>
   </si>
   <si>
     <t>114571</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe CMP 250 Combi</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-250-combi/</t>
   </si>
   <si>
-    <t>66462</t>
-[...7 lines deleted...]
-  <si>
     <t>113160</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe CMP 300 Combi</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-300-combi/</t>
   </si>
   <si>
-    <t>66456</t>
-[...7 lines deleted...]
-  <si>
     <t>114155</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MP 350 Combi Ultra</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-combi-ultra/</t>
   </si>
   <si>
-    <t>115137</t>
-[...7 lines deleted...]
-  <si>
     <t>113320</t>
   </si>
   <si>
     <t>Миксер ручной Robot-Coupe MP 450 Combi Ultra</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-450-combi-ultra/</t>
   </si>
   <si>
     <t>Процессоры кухонные и куттеры</t>
   </si>
   <si>
-    <t>65938</t>
-[...43 lines deleted...]
-  <si>
     <t>115824</t>
   </si>
   <si>
     <t>Куттер HR-6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kutter-hr-6/</t>
   </si>
   <si>
     <t>115897</t>
   </si>
   <si>
     <t>Куттер HR-9</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kutter-hr-9/</t>
   </si>
   <si>
     <t>86694</t>
   </si>
   <si>
     <t>Куттер Eksi HR-9</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kutter-eksi-hr-9-post3hr-9/</t>
   </si>
   <si>
-    <t>66077</t>
-[...52 lines deleted...]
-  <si>
     <t>112488</t>
   </si>
   <si>
     <t>Куттер VA-LFC-8V1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kutter-va-lfc-8v1/</t>
   </si>
   <si>
     <t>112669</t>
   </si>
   <si>
     <t>Кухонный процессор Robot-Coupe R211 XL</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r211-xl/</t>
   </si>
   <si>
-    <t>66101</t>
-[...50 lines deleted...]
-    <t>https://kofemart.ru/product/kutter-hurakan-hkn-cl35msw-post1379491/</t>
+    <t>112921</t>
+  </si>
+  <si>
+    <t>Куттер Robot-Coupe R2</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kutter-robot-coupe-r2/</t>
+  </si>
+  <si>
+    <t>113153</t>
+  </si>
+  <si>
+    <t>Куттер Robot-Coupe R3-1500</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kutter-robot-coupe-r3-1500/</t>
   </si>
   <si>
     <t>112709</t>
   </si>
   <si>
     <t>Бликсер Robot-Coupe Blixer 2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/blikser-robot-coupe-blixer-2/</t>
   </si>
   <si>
-    <t>66065</t>
-[...41 lines deleted...]
-    <t>https://kofemart.ru/product/processor-kuhonnyy-robot-coupe-r752-3f-post1371311/</t>
+    <t>113542</t>
+  </si>
+  <si>
+    <t>Бликсер Robot-Coupe Blixer 3D</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/blikser-robot-coupe-blixer-3d/</t>
+  </si>
+  <si>
+    <t>113582</t>
+  </si>
+  <si>
+    <t>Кухонный процессор Robot-Coupe R301 Ultra (4 диска)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r301-ultra-4-diska/</t>
+  </si>
+  <si>
+    <t>114247</t>
+  </si>
+  <si>
+    <t>Куттер Robot-Coupe ROBOT COOK</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kutter-robot-coupe-robot-cook/</t>
+  </si>
+  <si>
+    <t>111076</t>
+  </si>
+  <si>
+    <t>Куттер Robot-Coupe R7</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kutter-robot-coupe-r7/</t>
   </si>
   <si>
     <t>111024</t>
   </si>
   <si>
     <t>Кухонный процессор Robot-Coupe R502</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r502/</t>
   </si>
   <si>
     <t>86703</t>
   </si>
   <si>
     <t>Куттер Robot Coupe R7 (24658)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kutter-robot-coupe-r7-24658--post3r7-24658/</t>
   </si>
   <si>
-    <t>66067</t>
-[...7 lines deleted...]
-  <si>
     <t>Измельчитель льда, мельницы</t>
   </si>
   <si>
     <t>124422</t>
   </si>
   <si>
     <t>ИЗМЕЛЬЧИТЕЛЬ ЛЬДА HURAKAN HKN-TR65M</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/izmelchitel-lda-hurakan-hkn-tr65m-post1415801/</t>
   </si>
   <si>
-    <t>20637</t>
-[...70 lines deleted...]
-  <si>
     <t>Миксеры для молочных коктейлей</t>
   </si>
   <si>
     <t>78740</t>
   </si>
   <si>
     <t>Стакан к установке смесительной "Воронеж-электро"</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/stakan-k-ustanovke-smesitel-noy-voronezh-elektro--post3stakan-voronezh-elektro/</t>
   </si>
   <si>
-    <t>20908</t>
-[...32 lines deleted...]
-    <t>https://kofemart.ru/product/mikser-hurakan-hkn-fr1gw-post1388699/</t>
+    <t>116484</t>
+  </si>
+  <si>
+    <t>Миксер для коктейлей GASTRORAG HBL-015</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-dlya-kokteyley-gastrorag-hbl-015/</t>
+  </si>
+  <si>
+    <t>116485</t>
+  </si>
+  <si>
+    <t>Миксер для коктейлей GASTRORAG HBL-018</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-dlya-kokteyley-gastrorag-hbl-018/</t>
   </si>
   <si>
     <t>115907</t>
   </si>
   <si>
     <t>Миксер для коктейлей VA-MS11</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-koktejlej-va-ms11/</t>
   </si>
   <si>
     <t>114967</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей VA-DM-B</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b/</t>
   </si>
   <si>
-    <t>20906</t>
-[...16 lines deleted...]
-  <si>
     <t>115642</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей Fimar (Easyline) DMB</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-easyline-dmb/</t>
   </si>
   <si>
-    <t>124491</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/mikser-johny-ak-2-2ta-eco-chernyi-so-stkakanom-i-venchikom-iz-nerzhaveiushchei-stali-post1415350/</t>
+    <t>115246</t>
+  </si>
+  <si>
+    <t>Миксер для молочных коктейлей VA-DM-B-10C</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-10c/</t>
   </si>
   <si>
     <t>115584</t>
   </si>
   <si>
     <t>Миксер для коктейлей VA-MS22</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-koktejlej-va-ms22/</t>
   </si>
   <si>
-    <t>20956</t>
-[...16 lines deleted...]
-  <si>
     <t>114584</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей VA-DM-B-20</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-20/</t>
   </si>
   <si>
-    <t>113903</t>
-[...34 lines deleted...]
-  <si>
     <t>115446</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей Fimar (Easyline) DMB20</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-easyline-dmb20/</t>
   </si>
   <si>
     <t>114585</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей VA-DM-B-30C</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-30c/</t>
   </si>
   <si>
-    <t>20913</t>
-[...61 lines deleted...]
-  <si>
     <t>78741</t>
   </si>
   <si>
     <t>Миксер для молочных коктейлей Macap F4D (C10)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mikser-dlya-molochnyh-kokteyley-macap-f4d-c10--post3f4d-c10/</t>
   </si>
   <si>
-    <t>20910</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/mikser-vema-fl2006-l-103630/</t>
+    <t>78750</t>
+  </si>
+  <si>
+    <t>Миксер для молочных коктейлей Macap F4T (C10)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mikser-dlya-molochnyh-kokteyley-macap-f4t-c10--post3f4t-c10/</t>
   </si>
   <si>
     <t>Мясорубки</t>
   </si>
   <si>
-    <t>66493</t>
-[...97 lines deleted...]
-  <si>
     <t>111206</t>
   </si>
   <si>
     <t>Мясорубка VA-MG12ASS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-va-mg12ass/</t>
   </si>
   <si>
     <t>111207</t>
   </si>
   <si>
     <t>Мясорубка VA-MG12SS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-va-mg12ss/</t>
   </si>
   <si>
     <t>113504</t>
   </si>
   <si>
     <t>Мясорубка VA-MGPS12</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-va-mgps12/</t>
   </si>
   <si>
+    <t>115403</t>
+  </si>
+  <si>
+    <t>Мясорубка ТТМ, Барановичи ТМ-12</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-12/</t>
+  </si>
+  <si>
     <t>115577</t>
   </si>
   <si>
     <t>Мясорубка Торгмаш, Пермь М-50С (кожух нерж.сталь)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-torgmash-perm-m-50s-kozhuh-nerzh-stal/</t>
   </si>
   <si>
-    <t>115403</t>
-[...16 lines deleted...]
-  <si>
     <t>116142</t>
   </si>
   <si>
     <t>Мясорубка ТТМ, Барановичи ТМ-12М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-12m/</t>
   </si>
   <si>
     <t>114800</t>
   </si>
   <si>
     <t>Мясорубка HFM-12 (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-hfm-12-220v/</t>
   </si>
   <si>
-    <t>112930</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-torgtehmash-tm-12m-post3tm-12m/</t>
+    <t>86788</t>
+  </si>
+  <si>
+    <t>Мясорубка ТОРГТЕХМАШ ТМ-12</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgtehmash-tm-12-post3tm-12/</t>
   </si>
   <si>
     <t>115730</t>
   </si>
   <si>
     <t>Мясорубка ТТМ, Барановичи ТМ-32</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-32/</t>
   </si>
   <si>
     <t>114799</t>
   </si>
   <si>
     <t>Мясорубка HM-12 (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-hm-12-220v/</t>
   </si>
   <si>
     <t>115679</t>
   </si>
   <si>
     <t>Мясорубка ТТМ, Барановичи ТМ-32М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-32m/</t>
   </si>
   <si>
-    <t>113705</t>
-[...7 lines deleted...]
-  <si>
     <t>107218</t>
   </si>
   <si>
     <t>Мясорубка HM-22 (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-hm-22-220v/</t>
   </si>
   <si>
     <t>113693</t>
   </si>
   <si>
     <t>Мясорубка HM-22B (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-hm-22b-220v/</t>
   </si>
   <si>
     <t>114013</t>
   </si>
   <si>
     <t>Мясорубка Торгмаш, Пермь М-80Ч</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-torgmash-perm-m-80ch/</t>
   </si>
   <si>
+    <t>86792</t>
+  </si>
+  <si>
+    <t>Мясорубка типа МИМ-150</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-tipa-mim-150-post3mim-150/</t>
+  </si>
+  <si>
     <t>112710</t>
   </si>
   <si>
     <t>Мясорубка ТМ, Барановичи МИМ-150-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-150-01/</t>
   </si>
   <si>
-    <t>66505</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-apach-ats12-3f-post1144557/</t>
+    <t>86793</t>
+  </si>
+  <si>
+    <t>Мясорубка ТОРГМАШ МИМ-150-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgmash-mim-150-01-post3mim-150-01/</t>
+  </si>
+  <si>
+    <t>113731</t>
+  </si>
+  <si>
+    <t>Мясорубка ТТМ, Барановичи ТМ-50</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-50/</t>
+  </si>
+  <si>
+    <t>115352</t>
+  </si>
+  <si>
+    <t>Мясорубка Fimar 12/S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-fimar-12-s/</t>
+  </si>
+  <si>
+    <t>114529</t>
+  </si>
+  <si>
+    <t>Мясорубка Торгмаш, Пермь М-300М</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgmash-perm-m-300m/</t>
   </si>
   <si>
     <t>113819</t>
   </si>
   <si>
     <t>Мясорубка Торгмаш, Пермь УКМ-10 (М-75)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-torgmash-perm-ukm-10-m-75/</t>
   </si>
   <si>
-    <t>114529</t>
-[...61 lines deleted...]
-  <si>
     <t>116011</t>
   </si>
   <si>
     <t>Мясорубка ТМ, Барановичи МИМ-300М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300m/</t>
   </si>
   <si>
-    <t>66484</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-apach-ats22-3f-post1144559/</t>
+    <t>86780</t>
+  </si>
+  <si>
+    <t>Мясорубка ТОРГМАШ МИМ 300 М</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgmash-mim-300-m-post3mim-300-m/</t>
   </si>
   <si>
     <t>115340</t>
   </si>
   <si>
     <t>Мясорубка ТМ, Барановичи МИМ-300М-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300m-01/</t>
   </si>
   <si>
-    <t>66517</t>
-[...16 lines deleted...]
-  <si>
     <t>86790</t>
   </si>
   <si>
     <t>Мясорубка ТОРГМАШ МИМ 350</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-torgmash-mim-350-post3mim-350/</t>
   </si>
   <si>
     <t>113972</t>
   </si>
   <si>
     <t>Мясорубка Fimar 22/TE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-fimar-22-te/</t>
   </si>
   <si>
-    <t>66490</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-apach-ats22-1f-post1144560/</t>
+    <t>86796</t>
+  </si>
+  <si>
+    <t>Мясорубка ТОРГМАШ МИМ-300М-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgmash-mim-300m-01-post3mim-300m-01/</t>
   </si>
   <si>
     <t>114006</t>
   </si>
   <si>
     <t>Мясорубка Торгмаш, Пермь УКМ-12(М-250)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-torgmash-perm-ukm-12-m-250/</t>
   </si>
   <si>
-    <t>66553</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-mim-600m-post1117080/</t>
+    <t>113687</t>
+  </si>
+  <si>
+    <t>Мясорубка Abat МЭП-300Н-01 электрич., полный унгер</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-abat-mehp-300n-01-ehlektrich-polnyj-unger/</t>
+  </si>
+  <si>
+    <t>86781</t>
+  </si>
+  <si>
+    <t>Мясорубка ТОРГМАШ МИМ-600М</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgmash-mim-600m-post3mim-600m/</t>
   </si>
   <si>
     <t>116092</t>
   </si>
   <si>
     <t>Мясорубка ТМ, Барановичи МИМ-300</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300/</t>
   </si>
   <si>
-    <t>66485</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-mim-300-post1137511/</t>
+    <t>86776</t>
+  </si>
+  <si>
+    <t>Мясорубка ТОРГМАШ МИМ 300</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-torgmash-mim-300-post3mim-300/</t>
   </si>
   <si>
     <t>115904</t>
   </si>
   <si>
     <t>Мясорубка ТМ, Барановичи МИМ-600</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-600/</t>
   </si>
   <si>
-    <t>66489</t>
-[...25 lines deleted...]
-  <si>
     <t>86775</t>
   </si>
   <si>
     <t>Мясорубка ТОРГМАШ МИМ 600</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-torgmash-mim-600-post3mim-600/</t>
   </si>
   <si>
-    <t>115062</t>
-[...41 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-vortmax-mmfs-22tu-220v-lit-nozhi-post3mmfs-22tu-220v-lit-nozhi/</t>
+    <t>112708</t>
+  </si>
+  <si>
+    <t>Мясорубка Abat МЭП-300, полный унгер, вся нерж.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-abat-mehp-300-polnyj-unger-vsya-nerzh/</t>
   </si>
   <si>
     <t>113973</t>
   </si>
   <si>
     <t>Мясорубка Fimar 22/TE (380 V, Unger)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-fimar-22-te-380-v-unger/</t>
   </si>
   <si>
     <t>114237</t>
   </si>
   <si>
     <t>Мясорубка Fimar 22/TE (Unger)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-fimar-22-te-unger/</t>
   </si>
   <si>
-    <t>86794</t>
-[...34 lines deleted...]
-  <si>
     <t>86795</t>
   </si>
   <si>
     <t>Мясорубка Fama TS 22 FTS 137UTE (220В)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-fama-ts-22-fts-137ute-220v--post3ts-22-fts-137ute-220v/</t>
   </si>
   <si>
-    <t>66494</t>
-[...25 lines deleted...]
-  <si>
     <t>113765</t>
   </si>
   <si>
     <t>Мясорубка Fimar 22/RS (380 V, Unger)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-fimar-22-rs-380-v-unger/</t>
   </si>
   <si>
-    <t>66684</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/myasorubka-kt-lm-82-p-unger-nerzh-post1353812/</t>
+    <t>114363</t>
+  </si>
+  <si>
+    <t>Мясорубка Fimar 22/RS (Unger)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/myasorubka-fimar-22-rs-unger/</t>
   </si>
   <si>
     <t>112129</t>
   </si>
   <si>
     <t>Мясорубка Fimar 32/RS (380 V, Unger)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/myasorubka-fimar-32-rs-380-v-unger/</t>
   </si>
   <si>
-    <t>66498</t>
-[...16 lines deleted...]
-  <si>
     <t>Овощеочистительные машины</t>
   </si>
   <si>
-    <t>65968</t>
-[...16 lines deleted...]
-  <si>
     <t>115718</t>
   </si>
   <si>
     <t>Картофелечистка ТМ, Барановичи МОК-150М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-150m/</t>
   </si>
   <si>
-    <t>65954</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/kartofelechistka-mok-150m-post125798/</t>
+    <t>86637</t>
+  </si>
+  <si>
+    <t>Картофелечистка ТОРГМАШ МОК-150М</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kartofelechistka-torgmash-mok-150m-post3mok-150m/</t>
   </si>
   <si>
     <t>115992</t>
   </si>
   <si>
     <t>Картофелечистка ТМ, Барановичи МОК-300М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-300m/</t>
   </si>
   <si>
     <t>86636</t>
   </si>
   <si>
     <t>Картофелечистка ТОРГМАШ МОК-300М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-torgmash-mok-300m-post3mok-300m/</t>
   </si>
   <si>
+    <t>114873</t>
+  </si>
+  <si>
+    <t>Картофелечистка ТМ, Барановичи МОК-400</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-400/</t>
+  </si>
+  <si>
+    <t>86640</t>
+  </si>
+  <si>
+    <t>Машина очистки корнеплодов типа МОК-400</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/mashina-ochistki-korneplodov-tipa-mok-400-post3mok-400/</t>
+  </si>
+  <si>
+    <t>113270</t>
+  </si>
+  <si>
+    <t>Картофелечистка Abat МКК-150 кухонная</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kartofelechistka-abat-mkk-150-kuhonnaya/</t>
+  </si>
+  <si>
     <t>114423</t>
   </si>
   <si>
     <t>Картофелечистка ТМ, Барановичи МОК-150У</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-150u/</t>
   </si>
   <si>
-    <t>65974</t>
-[...7 lines deleted...]
-  <si>
     <t>113722</t>
   </si>
   <si>
     <t>Лукочистка ТМ, Барановичи МОК-400Л</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/lukochistka-tm-baranovichi-mok-400l/</t>
   </si>
   <si>
-    <t>86640</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/mashina-ochistki-korneplodov-tipa-mok-400-post3mok-400/</t>
+    <t>86638</t>
+  </si>
+  <si>
+    <t>Картофелечистка ТОРГМАШ МОК-150У</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kartofelechistka-torgmash-mok-150u-post3mok-150u/</t>
   </si>
   <si>
     <t>115257</t>
   </si>
   <si>
     <t>Овощечистка ТМ, Барановичи МОК-300У</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshchechistka-tm-baranovichi-mok-300u/</t>
   </si>
   <si>
-    <t>113270</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/kartofelechistka-torgmash-mok-150u-post3mok-150u/</t>
+    <t>86639</t>
+  </si>
+  <si>
+    <t>Картофелечистка ТОРГМАШ МОК-300У</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kartofelechistka-torgmash-mok-300u-post3mok-300u/</t>
   </si>
   <si>
     <t>114145</t>
   </si>
   <si>
     <t>Картофелечистка Abat МКК-150-01 кухонная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-abat-mkk-150-01-kuhonnaya/</t>
   </si>
   <si>
     <t>113891</t>
   </si>
   <si>
     <t>Картофелечистка Abat МКК-300-01 кухонная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-abat-mkk-300-01-kuhonnaya/</t>
   </si>
   <si>
     <t>114294</t>
   </si>
   <si>
     <t>Картофелечистка Abat МКК-150-01, Cubitron-3M, подставка, мезгосборник</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-abat-mkk-150-01-cubitron-3m-podstavka-mezgo/</t>
   </si>
   <si>
-    <t>66023</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/kartofelechistka-mok-400-post1353783/</t>
+    <t>109404</t>
+  </si>
+  <si>
+    <t>Картофелечистка Торгмаш, Пермь К-200</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kartofelechistka-torgmash-perm-k-200/</t>
   </si>
   <si>
     <t>112636</t>
   </si>
   <si>
     <t>Картофелечистка Abat МКК-300-01, Cubitron-3M, кухон.</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-abat-mkk-300-01-cubitron-3m-kuhon/</t>
   </si>
   <si>
-    <t>65960</t>
-[...7 lines deleted...]
-  <si>
     <t>114626</t>
   </si>
   <si>
     <t>Картофелечистка Abat МКК-500-01 с подставкой и мезгасборником</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-abat-mkk-500-01-s-podstavkoj-i-mezgasbornik/</t>
   </si>
   <si>
-    <t>65981</t>
-[...7 lines deleted...]
-  <si>
     <t>114233</t>
   </si>
   <si>
     <t>Картофелечистка Fimar PPF/18</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kartofelechistka-fimar-ppf-18/</t>
   </si>
   <si>
-    <t>65953</t>
-[...34 lines deleted...]
-  <si>
     <t>112113</t>
   </si>
   <si>
     <t>Машина для мойки и сушки овощей и фруктов Fimar LAV</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mashina-dlya-mojki-i-sushki-ovoshchej-i-fruktov-fimar-lav/</t>
   </si>
   <si>
     <t>Овощерезки</t>
   </si>
   <si>
-    <t>67898</t>
-[...115 lines deleted...]
-  <si>
     <t>114962</t>
   </si>
   <si>
     <t>Протирочная машина Торгмаш, Пермь ОМ-350М/220-02</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-om-350m-220-02/</t>
   </si>
   <si>
-    <t>66742</t>
-[...25 lines deleted...]
-  <si>
     <t>115355</t>
   </si>
   <si>
     <t>Овощерезка Торгмаш, Пермь ОМ-350М/220-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-torgmash-perm-om-350m-220-01/</t>
   </si>
   <si>
+    <t>86878</t>
+  </si>
+  <si>
+    <t>Овощерезка Eksi EVC-300</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ovoscherezka-eksi-evc-300-post3evc-300/</t>
+  </si>
+  <si>
     <t>115201</t>
   </si>
   <si>
     <t>Протирочная машина ТМ, Барановичи МПР-350М-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/protirochnaya-mashina-tm-baranovichi-mpr-350m-01/</t>
   </si>
   <si>
     <t>115061</t>
   </si>
   <si>
     <t>Машина для переработки овощей ТМ, Барановичи МПО-1-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mashina-dlya-pererabotki-ovoshchej-tm-baranovichi-mpo-1-01/</t>
   </si>
   <si>
-    <t>86862</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-01-post3mpo-1-01/</t>
+    <t>86859</t>
+  </si>
+  <si>
+    <t>Овощерезка ТОРГМАШ МПР-350М-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ovoscherezka-torgmash-mpr-350m-01-post3mpr-350m-01/</t>
   </si>
   <si>
     <t>113657</t>
   </si>
   <si>
     <t>Овощерезка HLC-300 (380V) (VIATTO</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-hlc-300-380v-viatto/</t>
   </si>
   <si>
-    <t>67900</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/mashina-dlya-pererabotki-ovoschey-mpo-1-01-post1140862/</t>
+    <t>115204</t>
+  </si>
+  <si>
+    <t>Протирочная машина Торгмаш, Пермь ОМ-350М/220</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-om-350m-220/</t>
+  </si>
+  <si>
+    <t>113017</t>
+  </si>
+  <si>
+    <t>Овощерезка Торгмаш, Пермь ОМ-350/380-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ovoshcherezka-torgmash-perm-om-350-380-01/</t>
+  </si>
+  <si>
+    <t>113957</t>
+  </si>
+  <si>
+    <t>Овощерезка-протирка Торгмаш, Пермь ОМ-350/380</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ovoshcherezka-protirka-torgmash-perm-om-350-380/</t>
   </si>
   <si>
     <t>115537</t>
   </si>
   <si>
     <t>Машина для нарезки овощей ТМ, Барановичи МПО-1-02</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/mashina-dlya-narezki-ovoshchej-tm-baranovichi-mpo-1-02/</t>
   </si>
   <si>
+    <t>86861</t>
+  </si>
+  <si>
+    <t>Овощерезка ТОРГМАШ МПО-1-02</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-02-post3mpo-1-02/</t>
+  </si>
+  <si>
     <t>115671</t>
   </si>
   <si>
     <t>Овощерезка ТМ, Барановичи МПР-350М-02</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-tm-baranovichi-mpr-350m-02/</t>
   </si>
   <si>
-    <t>66759</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-02-post3mpo-1-02/</t>
+    <t>86873</t>
+  </si>
+  <si>
+    <t>Овощерезка ТОРГМАШ МПО-1-03</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-03-post3mpo-1-03/</t>
   </si>
   <si>
     <t>86858</t>
   </si>
   <si>
     <t>Овощерезка ТОРГМАШ МПР-350М-02</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoscherezka-torgmash-mpr-350m-02-post3mpr-350m-02/</t>
   </si>
   <si>
-    <t>66743</t>
-[...41 lines deleted...]
-    <t>https://kofemart.ru/product/ovoscherezka-robot-coupe-cl40-post1135597/</t>
+    <t>114005</t>
+  </si>
+  <si>
+    <t>Протирочная машина Торгмаш, Пермь УКМ-11-02</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-ukm-11-02/</t>
   </si>
   <si>
     <t>114366</t>
   </si>
   <si>
     <t>Овощерезка Fimar 2000RK (220В)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-fimar-2000rk-220v/</t>
   </si>
   <si>
-    <t>66778</t>
-[...25 lines deleted...]
-  <si>
     <t>86857</t>
   </si>
   <si>
     <t>Овощерезка ROBOT-COUPE CL30 Bistro в комплекте с 6 дисками</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoscherezka-robot-coupe-cl30-bistro-v-komplekte-s-6-diskami-post3cl30-bistro-6d-2202/</t>
   </si>
   <si>
-    <t>66745</t>
-[...7 lines deleted...]
-  <si>
     <t>114664</t>
   </si>
   <si>
     <t>Овощерезка Robot-Coupe CL50 (380V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-380v/</t>
   </si>
   <si>
     <t>115812</t>
   </si>
   <si>
     <t>Овощерезка Robot-Coupe CL50 (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-220v/</t>
   </si>
   <si>
     <t>114238</t>
   </si>
   <si>
     <t>Овощерезка Robot-Coupe CL50 Ultra (380V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-ultra-380v/</t>
   </si>
   <si>
     <t>114365</t>
   </si>
   <si>
     <t>Овощерезка Robot-Coupe CL50 Ultra (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-ultra-220v/</t>
   </si>
   <si>
     <t>113214</t>
   </si>
   <si>
     <t>Овощерезка Robot-Coupe CL52 (220V)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl52-220v/</t>
   </si>
   <si>
-    <t>66756</t>
-[...7 lines deleted...]
-  <si>
     <t>Протирочные машины, тендерайзер, сыротерка</t>
   </si>
   <si>
-    <t>67170</t>
-[...61 lines deleted...]
-  <si>
     <t>87044</t>
   </si>
   <si>
     <t>Сыротерка Fama TMC FTMC 100 (380B)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/syroterka-fama-tmc-ftmc-100-380b--post3tmc-ftmc-100-380b/</t>
   </si>
   <si>
     <t>Рыбочистки</t>
   </si>
   <si>
-    <t>87010</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/rybochistka-kt-s-post13665/</t>
+    <t>87008</t>
+  </si>
+  <si>
+    <t>Рыбочистка KT KT-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/rybochistka-kt-kt-s-post3kt-s/</t>
   </si>
   <si>
     <t>Соковыжималки</t>
   </si>
   <si>
-    <t>20991</t>
-[...221 lines deleted...]
-    <t>https://kofemart.ru/product/sokovyzhimalka-fimar-easyline-pb009/</t>
+    <t>115244</t>
+  </si>
+  <si>
+    <t>Соковыжималка Fimar (Easyline) PC700</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sokovyzhimalka-fimar-easyline-pc700/</t>
+  </si>
+  <si>
+    <t>78757</t>
+  </si>
+  <si>
+    <t>Соковыжималка R.g.v. Industrial Juicer</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sokovyzhimalka-r-g-v-industrial-juicer-post3industrial-juicer/</t>
   </si>
   <si>
     <t>114500</t>
   </si>
   <si>
     <t>Соковыжималка Fimar SPL</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sokovyzhimalka-fimar-spl/</t>
   </si>
   <si>
-    <t>21038</t>
-[...113 lines deleted...]
-    <t>https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80-ultra-56000a--post3j-80-ultra-56000a/</t>
+    <t>78754</t>
+  </si>
+  <si>
+    <t>Соковыжималка Macap P206 (C10)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sokovyzhimalka-macap-p206-c10--post3p206-c10/</t>
   </si>
   <si>
     <t>113685</t>
   </si>
   <si>
     <t>Соковыжималка Robot-Coupe J 80</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80/</t>
   </si>
   <si>
-    <t>20980</t>
-[...7 lines deleted...]
-  <si>
     <t>112481</t>
   </si>
   <si>
     <t>Соковыжималка Robot-Coupe J 100</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-100/</t>
   </si>
   <si>
     <t>Пресс для пиццы</t>
   </si>
   <si>
-    <t>66919</t>
-[...50 lines deleted...]
-    <t>https://kofemart.ru/product/press-dlya-piccy-sigma-sprizza-40-post1167264/</t>
+    <t>113749</t>
+  </si>
+  <si>
+    <t>Пресс для пиццы Гриль-Мастер Ф2ПЦЭ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/press-dlya-piccy-gril-master-f2pceh/</t>
   </si>
   <si>
     <t>Универсальные кухонные машины</t>
   </si>
   <si>
-    <t>66208</t>
-[...50 lines deleted...]
-    <t>https://kofemart.ru/product/nabor-stakanov-dlya-rowzer-taurus-999179000-post1192145/</t>
+    <t>113938</t>
+  </si>
+  <si>
+    <t>Насадка подставка Торгмаш, Пермь П-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/nasadka-podstavka-torgmash-perm-p-01/</t>
+  </si>
+  <si>
+    <t>114213</t>
+  </si>
+  <si>
+    <t>Универсальная кухонная машина Торгмаш, Пермь УКМ-14 (МВ-25) с одним бачком</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-14-mv-25-s/</t>
+  </si>
+  <si>
+    <t>114272</t>
+  </si>
+  <si>
+    <t>Универсальная кухонная машина Торгмаш, Пермь УКМ-11 (ОМ-300)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-11-om-300/</t>
+  </si>
+  <si>
+    <t>111977</t>
+  </si>
+  <si>
+    <t>Универсальная кухонная машина Торгмаш, Пермь УКМ-06-01</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-06-01/</t>
   </si>
   <si>
     <t>115432</t>
   </si>
   <si>
     <t>Универсальная кухонная машина Торгмаш, Пермь УКМ-01</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-01/</t>
   </si>
   <si>
+    <t>115243</t>
+  </si>
+  <si>
+    <t>Универсальная кухонная машина Торгмаш, Пермь УКМ-П</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-p/</t>
+  </si>
+  <si>
     <t>Хлеборезки</t>
   </si>
   <si>
-    <t>67962</t>
-[...25 lines deleted...]
-  <si>
     <t>114863</t>
   </si>
   <si>
     <t>Хлеборезка ACS-Q31 (VIATTO)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hleborezka-acs-q31-viatto/</t>
   </si>
   <si>
-    <t>68077</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/hleboreznaya-mashina-kayman-hm-300-a-post1381400/</t>
+    <t>114525</t>
+  </si>
+  <si>
+    <t>Хлеборезка Атеси ЯНЫЧАР АХМ-300А краш.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/hleborezka-atesi-yanychar-ahm-300a-krash/</t>
   </si>
   <si>
     <t>114719</t>
   </si>
   <si>
     <t>Хлеборезка Атеси ЯНЫЧАР АХМ-300А</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hleborezka-atesi-yanychar-ahm-300a/</t>
   </si>
   <si>
     <t>88550</t>
   </si>
   <si>
     <t>Хлеборезка SINMAG SM 302 (12 мм)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/hleborezka-sinmag-sm-302-12-mm--post3sm-302-12-mm/</t>
-  </si>
-[...2413 lines deleted...]
-    <t>https://kofemart.ru/product/ustroistvo-dushiruiushchee-apach-799003-post1399831/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -8184,24942 +1905,5502 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105095.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119415.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121806.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121094.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118847.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123507.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121092.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123594.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121093.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118698.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123592.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123593.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123590.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118846.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123589.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123712.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118700.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118553.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119958.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124330.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121097.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122385.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122699.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121805.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118699.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120795.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119546.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121701.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121702.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121704.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121888.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121891.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119436.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124998.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118418.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119606.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118673.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118282.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124997.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124356.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119088.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118672.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119250.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118279.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122032.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104991.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121889.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104985.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122030.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121894.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121893.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121892.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122027.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122031.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121896.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121895.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122025.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123988.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124159.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118670.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119603.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118535.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118381.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118726.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122029.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105023.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121096.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123579.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125316.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119605.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118278.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118419.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118417.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118281.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104956.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104957.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104958.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105013.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122034.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122156.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122157.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122162.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122163.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122298.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122158.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118537.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119434.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118669.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119087.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104960.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118674.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125167.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123987.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123985.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123986.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118893.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118382.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118671.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118892.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125314.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105125.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105054.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104964.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122458.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122456.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122453.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104966.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122459.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120430.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122464.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122461.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105106.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105133.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122465.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105069.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122455.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122457.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105022.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123714.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105019.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120429.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120020.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120019.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105034.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118715.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125165.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122217.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105098.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122219.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122220.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122035.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28365.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28367.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28398.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123172.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124289.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123400.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28376.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28372.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97608.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130218.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107288.96x96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28418.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28374.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28370.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130221.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28419.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130223.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121082.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28429.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118348.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97607.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28384.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123182.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28428.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130224.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28414.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28438.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124000.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28448.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28382.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28436.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28456.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28440.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130222.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28439.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80154.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80156.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121571.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121572.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81334.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124157.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119107.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81331.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121564.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105534.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81527.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124757.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105533.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81380.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121565.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119949.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105538.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81340.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122122.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105537.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118507.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81427.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121566.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105551.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107204.96x96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105540.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81396.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81471.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81346.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121567.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121568.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105536.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81351.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121569.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81354.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121570.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120392.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120393.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120394.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80675.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121834.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80674.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105268.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105281.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121479.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80676.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123768.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105260.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118458.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105278.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105274.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80719.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124375.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80688.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118395.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105287.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80694.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80672.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121656.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80723.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124830.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121635.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123843.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124301.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120568.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80783.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121716.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120463.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124242.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122400.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80168.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80309.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80307.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122393.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124349.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105215.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80336.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80353.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80343.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118318.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121616.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120740.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80363.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80171.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81303.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80366.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124544.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81307.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120458.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81315.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118229.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107292.96x96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80325.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135874.96x96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121244.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122675.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130309.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130299.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121213.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120387.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28795.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28859.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121487.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130310.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121363.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28862.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120388.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121489.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121488.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120390.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28808.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28863.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121491.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28804.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80968.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80990.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81016.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81057.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81060.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81077.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122983.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118311.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124348.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122125.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121985.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80810.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124833.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118277.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123583.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105303.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124381.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118836.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125185.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118885.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118684.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124234.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123839.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125334.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80836.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121983.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118849.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105318.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124277.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119886.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105314.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105312.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120955.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80808.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80838.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123168.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80850.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105305.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105315.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119551.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816.96x96394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121994.96x96395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107297.96x96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122080.96x96397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107296.96x96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120825.96x96399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809.96x96400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124634.96x96401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815.96x96402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105306.96x96403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105301.96x96404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105300.96x96405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122399.96x96406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80818.96x96407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105310.96x96408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80806.96x96409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105324.96x96410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121235.96x96411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119381.96x96412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105319.96x96413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105308.96x96414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825.96x96415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80833.96x96416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105320.96x96417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80822.96x96418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864.96x96419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80854.96x96420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125014.96x96421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81031.96x96422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814.96x96423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038.96x96424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121024.96x96425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80828.96x96426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840.96x96427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220.96x96428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80229.96x96429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120205.96x96430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80202.96x96431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125016.96x96432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105161.96x96433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119836.96x96434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107300.96x96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122602.96x96436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105165.96x96437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125177.96x96438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120236.96x96439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105163.96x96440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123066.96x96441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121717.96x96442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123826.96x96443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275.96x96444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121965.96x96445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210.96x96446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120158.96x96447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233.96x96448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118231.96x96449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80200.96x96450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105181.96x96451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80206.96x96452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204.96x96453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124144.96x96454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453.96x96455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105397.96x96456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468.96x96457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81170.96x96458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470.96x96459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122975.96x96460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82466.96x96461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82455.96x96462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82464.96x96463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123362.96x96464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458.96x96465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81106.96x96466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110.96x96467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125042.96x96468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81096.96x96469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81099.96x96470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125027.96x96471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125041.96x96472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123110.96x96473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122131.96x96474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105381.96x96475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125028.96x96476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82457.96x96477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107308.96x96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107310.96x96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122132.96x96480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123679.96x96481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107306.96x96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105380.96x96483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105377.96x96484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81098.96x96485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81119.96x96486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115.96x96487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118783.96x96488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107305.96x96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125031.96x96490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81142.96x96491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095.96x96492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107309.96x96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105376.96x96494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129585.96x96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124877.96x96496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124876.96x96497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124875.96x96498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120941.96x96499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124878.96x96500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81120.96x96501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81569.96x96502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573.96x96503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121995.96x96504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122808.96x96505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118956.96x96506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105559.96x96507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81571.96x96508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105563.96x96509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105532.96x96510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322.96x96511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28903.96x96512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865.96x96513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130315.96x96514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28876.96x96515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97665.96x96516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938.96x96517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28869.96x96518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120380.96x96519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28917.96x96520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872.96x96521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120381.96x96522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867.96x96523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28933.96x96524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28888.96x96525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28883.96x96526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28949.96x96527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28926.96x96528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121926.96x96529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130318.96x96530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130317.96x96531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28939.96x96532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121928.96x96533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130319.96x96534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908.96x96535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119633.96x96536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121927.96x96537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28951.96x96538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966.96x96539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28890.96x96540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28886.96x96541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941.96x96542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28953.96x96543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28873.96x96544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947.96x96545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28900.96x96546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130314.96x96547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661.96x96548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130316.96x96549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658.96x96550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124451.96x96551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891.96x96552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118480.96x96553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301.96x96554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268.96x96555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81271.96x96556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81295.96x96557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280.96x96558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81274.96x96559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80485.96x96560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80481.96x96561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80473.96x96562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80492.96x96563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80475.96x96564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80465.96x96565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121663.96x96566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82540.96x96567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82543.96x96568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82609.96x96569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121720.96x96570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82663.96x96571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82662.96x96572.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122952.96x96573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106972.96x96574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594.96x96575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82591.96x96576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106976.96x96577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106998.96x96578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135585.96x96579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135586.96x96580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135588.96x96581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135589.96x96582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135590.96x96583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135593.96x96584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133881.96x96585.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133906.96x96586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133844.96x96587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133852.96x96588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133861.96x96589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133996.96x96590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134338.96x96591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133874.96x96592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133897.96x96593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133792.96x96594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133857.96x96595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133784.96x96596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133789.96x96597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133818.96x96598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133808.96x96599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133806.96x96600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135587.96x96601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133900.96x96602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133855.96x96603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135208.96x96604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133777.96x96605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134040.96x96606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135505.96x96607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134080.96x96608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134232.96x96609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133848.96x96610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133957.96x96611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133895.96x96612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133791.96x96613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133779.96x96614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133767.96x96615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133812.96x96616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133768.96x96617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133803.96x96618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133826.96x96619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133775.96x96620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133879.96x96621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133886.96x96622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135499.96x96623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133796.96x96624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133829.96x96625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134017.96x96626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135087.96x96627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134014.96x96628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134023.96x96629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133810.96x96630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133840.96x96631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133888.96x96632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133892.96x96633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133898.96x96634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133919.96x96635.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133962.96x96636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133982.96x96637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134642.96x96638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133947.96x96639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134162.96x96640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133877.96x96641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134208.96x96642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134013.96x96643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133882.96x96644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133930.96x96645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134613.96x96646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134131.96x96647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134309.96x96648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133916.96x96649.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134055.96x96650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133954.96x96651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135278.96x96652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135454.96x96653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135248.96x96654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134087.96x96655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133800.96x96656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133971.96x96657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133866.96x96658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133909.96x96659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133940.96x96660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134046.96x96661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133830.96x96662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134161.96x96663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134048.96x96664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134243.96x96665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133781.96x96666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133801.96x96667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133949.96x96668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134127.96x96669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133771.96x96670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134028.96x96671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133931.96x96672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133773.96x96673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133938.96x96674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133999.96x96675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133865.96x96676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134750.96x96677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134019.96x96678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133945.96x96679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135207.96x96680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133813.96x96681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133780.96x96682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133839.96x96683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133864.96x96684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133893.96x96685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134045.96x96686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135550.96x96687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135235.96x96688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134388.96x96689.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135571.96x96690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134165.96x96691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134027.96x96692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134105.96x96693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133774.96x96694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133783.96x96695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133786.96x96696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134280.96x96697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135097.96x96698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135553.96x96699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133896.96x96700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133899.96x96701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133910.96x96702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133921.96x96703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134025.96x96704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134054.96x96705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134084.96x96706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135554.96x96707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133943.96x96708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134024.96x96709.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133891.96x96710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135551.96x96711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134108.96x96712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135231.96x96713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133936.96x96714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134075.96x96715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135464.96x96716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134156.96x96717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133778.96x96718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133782.96x96719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133851.96x96720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133863.96x96721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133994.96x96722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134021.96x96723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134079.96x96724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134082.96x96725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135457.96x96726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133850.96x96727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135507.96x96728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133992.96x96729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134125.96x96730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133983.96x96731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134286.96x96732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133958.96x96733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133929.96x96734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135247.96x96735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133973.96x96736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134026.96x96737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134155.96x96738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134567.96x96739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134658.96x96740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135238.96x96741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134015.96x96742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133935.96x96743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133969.96x96744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133997.96x96745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133976.96x96746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134489.96x96747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134351.96x96748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134883.96x96749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134448.96x96750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133769.96x96751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133787.96x96752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133814.96x96753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133843.96x96754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133977.96x96755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135240.96x96756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134032.96x96757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133805.96x96758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135148.96x96759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134212.96x96760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134422.96x96761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134163.96x96762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133799.96x96763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134011.96x96764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133933.96x96765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134363.96x96766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133835.96x96767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133908.96x96768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134306.96x96769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133955.96x96770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134097.96x96771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134012.96x96772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135098.96x96773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134152.96x96774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134410.96x96775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135286.96x96776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133809.96x96777.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135492.96x96778.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134896.96x96779.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134880.96x96780.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133956.96x96781.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135252.96x96782.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135327.96x96783.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134874.96x96784.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134647.96x96785.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134887.96x96786.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133856.96x96787.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134151.96x96788.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134258.96x96789.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134193.96x96790.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134902.96x96791.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134186.96x96792.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134064.96x96793.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133995.96x96794.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134016.96x96795.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135662.96x96796.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135633.96x96797.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135634.96x96798.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135684.96x96799.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135685.96x96800.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135637.96x96801.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135638.96x96802.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135711.96x96803.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135700.96x96804.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135699.96x96805.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135713.96x96806.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135712.96x96807.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135715.96x96808.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135714.96x96809.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135716.96x96810.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135718.96x96811.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135721.96x96812.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135717.96x96813.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135722.96x96814.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135765.96x96815.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135753.96x96816.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135769.96x96817.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135781.96x96818.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135787.96x96819.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135810.96x96820.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135785.96x96821.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135853.96x96822.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135849.96x96823.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135851.96x96824.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135866.96x96825.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135861.96x96826.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135858.96x96827.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130520.96x96828.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130476.96x96829.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130477.96x96830.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123172.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97611.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121082.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97607.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118348.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123182.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124000.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121571.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124157.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119107.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121564.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105534.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124757.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105533.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121565.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105538.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122122.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105537.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118507.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118212.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121566.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105551.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107204.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105542.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121567.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121568.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105536.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121569.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121570.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120393.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121479.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123768.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105260.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118458.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120931.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105261.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118395.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121656.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124830.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119758.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121635.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123843.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121392.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119266.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124301.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120568.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121716.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120463.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122400.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122393.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124349.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105215.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121616.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120740.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118821.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125235.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124544.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118826.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120741.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120778.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125297.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118229.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107292.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135874.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97643.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125434.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125435.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121213.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120387.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121487.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120389.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121363.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120388.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121488.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120390.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122983.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118311.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124348.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121985.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122125.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124833.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118277.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105313.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124381.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118836.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125185.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118684.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124234.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123839.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105317.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125334.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105318.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122510.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124277.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118849.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121983.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120955.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105305.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123168.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105315.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119551.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105321.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121994.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123844.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105306.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120825.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105301.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124634.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105300.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119452.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121235.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119381.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105320.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125014.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123607.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121024.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120205.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105162.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125016.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105161.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119246.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105165.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120236.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119836.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122602.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105163.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125177.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105164.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123066.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121717.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123826.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119363.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121965.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120158.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118231.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124144.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125042.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125041.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105398.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123110.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122131.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105378.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125028.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125040.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119244.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123394.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122132.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105380.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123679.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105393.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105377.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118784.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125031.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105376.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124877.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124876.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124875.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120941.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124878.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105563.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105530.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121923.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121927.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124451.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118480.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119080.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118702.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121022.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122838.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122072.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121663.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124457.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121720.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122951.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122952.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106972.96x96182.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <xdr:cNvPr id="5" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <xdr:cNvPr id="8" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <xdr:cNvPr id="9" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="10" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="12" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="13" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="14" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="17" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="18" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="19" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="20" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="28" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="29" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="31" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="32" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="34" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="35" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="37" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="38" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="41" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="42" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="45" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="46" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="47" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="48" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="49" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="50" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="51" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="52" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="53" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="54" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="55" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="56" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="57" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="58" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="59" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="60" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="63" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="64" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="65" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="66" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="67" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="69" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="70" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="71" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="72" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="73" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="74" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="75" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="76" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="77" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="78" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="81" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="82" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="83" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="84" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="85" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="86" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="87" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="88" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="89" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="90" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="91" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="92" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="93" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="94" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="95" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="96" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="97" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="98" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="99" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="100" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="101" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="102" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="103" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="104" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="105" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="106" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="107" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="108" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="109" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="110" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="111" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="112" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <xdr:cNvPr id="113" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <xdr:cNvPr id="114" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <xdr:cNvPr id="115" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <xdr:cNvPr id="116" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <xdr:cNvPr id="117" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="118" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <xdr:cNvPr id="119" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="120" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="121" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="122" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="123" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="124" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="125" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="126" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="127" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="128" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="129" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="130" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="131" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="132" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="133" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="134" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <xdr:cNvPr id="136" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="138" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="139" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="140" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="144" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <xdr:cNvPr id="145" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <xdr:cNvPr id="146" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="147" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <xdr:cNvPr id="148" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <xdr:cNvPr id="149" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <xdr:cNvPr id="150" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <xdr:cNvPr id="151" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <xdr:cNvPr id="152" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <xdr:cNvPr id="153" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <xdr:cNvPr id="154" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <xdr:cNvPr id="155" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <xdr:cNvPr id="156" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <xdr:cNvPr id="157" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <xdr:cNvPr id="158" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <xdr:cNvPr id="159" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <xdr:cNvPr id="160" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <xdr:cNvPr id="161" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <xdr:cNvPr id="162" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <xdr:cNvPr id="163" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <xdr:cNvPr id="164" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <xdr:cNvPr id="165" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <xdr:cNvPr id="166" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <xdr:cNvPr id="167" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <xdr:cNvPr id="168" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <xdr:cNvPr id="169" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <xdr:cNvPr id="170" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <xdr:cNvPr id="171" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="172" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>227</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="173" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>229</xdr:row>
+      <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="175" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>230</xdr:row>
+      <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>231</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="179" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>235</xdr:row>
+      <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="181" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
+      <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
-        <a:stretch>
-[...19438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -33378,59 +7659,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-5mm-15-hm-22-hj22-05b-5mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-8mm-15-hm-22-hj22-08-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-1-k-myasorubke-mim-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-vi-jh-c12a-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mesil-nyy-organ-dlya-planetarnyh-mikserov-eksi-kryuk-hs028-dlya-km-5l-post3kryuk-hs028-dlya-km-5l/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-hm-22a-unger-hj22-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-6mm-vi-jh-c12a-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-myasorubki-22-s-unger-18-mm-lame-italia/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-myasorubki-12-s-unger-10-mm-lame-italia/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-podreznoj-hm-22a-unger-hj22-09/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-podreznoj-mim-80-mim-822/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vzbivatel-fr-art-co1664/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvuhstoronnij-k-myasorubke-822-bez-burta/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-2-mim-80-mim-822/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-myasorubki-12-s-unger-4-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvuhstoronnij-k-myasorubke-mim-300-bez-burta-mim-300-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-8mm-15-hm-12-hj12-05b-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-3-k-myasorubke-mim-300-764-pod-burt/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvuhstoronnij-k-myasorubke-mim-600-mim-600-01-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvuhstoronnij-mim-600-fr-bez-burta/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvuhstoronnij-tm-12-mim-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-podreznoj-tm-12-mim-150-glazki/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-podreznoj-k-myasorubke-mim-500-600-litoj-pod-burt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-2-k-myasorubke-mim-300-764-pod-burt/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-3-k-myasorubke-mim-500-600-pod-burt/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-1-k-myasorubke-mim-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-dlya-va-mg500-f-8-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-13-hm-22-hj22-06a/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-10mm-dlya-hm-12-hj12-05b-10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-dlya-va-mg500-f-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-p-4-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-13-hm-12-hj12-06/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-8mm-tc12c-4-art-tc12c-17-8mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-2-k-myasorubke-mim-500-600-pod-burt/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-myasorubki-32-s-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-myasorubki-32-s-8-mm-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-nozhevaya-10h10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/polotno-lentochnoe-art-sl3962/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-smx-art-co6477/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-vybrasyvatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-diskovyj-k-mpr-350-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-12h12-mm-mo-18-000-dlya-ukm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-nozhevaya-10-mm-mpr-350u-mpr-350u-07-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-narezki-solomkoj-2h2-k-mpr-350m/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-mp-5-mp-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-kombinirovannyj-k-mpr-350m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-diskovyj-10h10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryuk-v-50-pyhl/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-h-8-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-h-14-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-h-10-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-art-39502/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-d-8h8-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-1-5-bucatini/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-1-5-capelli-d-angelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-1-5-fusilli/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-1-5-pappardelle/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-1-5-tagliolini/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-volnistyj-robot-coupe-2-mm-27621/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-5mm-27087/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-3mm-27150/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-9mm-27632/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-4mm-27566/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-2mm-27149/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-3mm-27086/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-6mm-27046/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-1mm-27051/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-2mm-27555/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-6mm-27786/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-1-5mm-27148/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-spaghetti-chitarra/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-ovoscherezok-robot-coupe-27046-post327046/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryuk-v-30-pyhl/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryuk-v-60-pyhl/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-1-5-pasta-sfoglia/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/derzhatel-diskov-robot-coupe-101230-post3101230/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-senza-fori/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-cannelone-per-ripieno/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-bucatini/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-bigoli-actrmpf41/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-maccheroni/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-spaghetti/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-fusilli/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-fettuccine-actrmpf10/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-gnocchi/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kryuk-v-80-pyhl/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h6-mm-27081/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-6h6mm-27610/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h4mm-27080/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-parmezan-27764/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-8h8mm-27048/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-4h4mm-27047/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h2mm-27599/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-2-5-mpf-4-pasta-sfoglia-actrmpf11/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-ovoscherezok-robot-coupe-27764-post327764/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-diskovyj-10-10-nov-mo-24-000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-d-12h12-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-k-ovoshcherezke-art-discob10/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-d-10h10-hlc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-kuttera-cl8-s-volnistym-lezviem-art-colcl58l4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pedal-dlya-fi-32-fi-42-fip-42-art-pedalefi-podhodit-tolko-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-parmezan-28061/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-4mm-28073/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-1-5mm-28056/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-5mm-28059/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-3mm-28058/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-2mm-28057/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-lapsherezok-imperia-t-3-post3t-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-lapsherezok-imperia-t-2-post3t-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-lapsherezok-imperia-t-1-post3t-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-lapsherezok-imperia-t-4-post3t-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-bigoli/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-bucatini/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-cannelone-per-ripieno/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-le-casarecce/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-maccheroni/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-tagliolini/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-dlya-mpf-8-capelli-d-angelo/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-10mm-28067/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-8mm-28066/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-mindal-0-6mm-28166w/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-0-8mm-28069/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-kutterov-robot-coupe-27344-post327344/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-volnistyj-3mm-27069w/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-volnistyj-5mm-27070/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h6mm-27066/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h10mm-28173/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h4-mm-27072/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-6h6mm-28053/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-4h4mm-28052w/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-8h8mm-28054/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-2h8mm-27067/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-1h8-mm-28172/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlya-ruchnyh-mikserov-vortmax-frusta-spm-pm-300-400w-post3frusta-spm-pm-300-400w/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlya-ruchnyh-mikserov-vortmax-frusta-spm-pm350-450-650w-post3frusta-spm-pm350-450-650w/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlya-ruchnyh-mikserov-robot-coupe-27361-post327361/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kubikom-10h10h10mm-27114/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kartofelya-fri-8h8mm-27116/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kartofelya-fri-10h10mm-27117/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/trubka-robot-coupe-27249-post327249/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kubikom-12h12h12mm-28197w/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirka-dlya-kartofelnogo-pyure-3mm-28188-28208-106503/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kubikom-25h25h25mm-28115w/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kubikom-14h14h14mm-28113w/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/trubka-robot-coupe-27250-post327250/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-ovoscherezok-robot-coupe-28153-post328153/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kubikom-5h5h5mm-28110/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-kutterov-robot-coupe-27351-post327351/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kartofelya-fri-10h16-28158/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kartofelya-fri-8h8mm-28134/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/trubka-robot-coupe-39355-post339355/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-1h26-28153/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlya-ruchnyh-mikserov-robot-coupe-27248-post327248/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirka-dlya-kartofelnogo-pyure-3mm-28190-28207/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-protirki-dlya-kartofelnogo-pyure-28189/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-protirki-dlya-kartofelnogo-pyure-28185/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-dlya-ovoscherezok-robot-coupe-28189-post328189/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlya-narezki-kubikom-50x70x25mm-28180/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-140-litrov-dlya-tmm-140-chern-okras-belyj-uglerodist-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-slajser-4mm-27244/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stakan-v-sbore-dlya-blendera-frp-150-art-acbi150l/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-diskov-6-diskov-1945/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-kutterov-robot-coupe-27102-post327102/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-diskov-5-diskov-1960w/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-140-litrov-nerzhavejka-dlya-tmm-140/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-diskov-7-diskov-1961w/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-nozhej-robot-coupe-12-nozhej-1942/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-blw2-seryy-144929/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-blw2-krasnyy-179208/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-blw3-krasnyy-371986/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-va-bl1576b/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-va-bl1588b/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-va-bl1899r/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-hbh830-179210/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-hbh750-s-kranom-179209/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-hbh850-153758/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-barnyy-eksi-b2-multi-pro-post3b2-multi-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hamilton-beach-hbb908r-ce-374664/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb908r-ce-post3hbb908r-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-hbh900-pro-post1400806/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-sirman-dragone-chr-y14-ce-373392/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-macap-p100-c13-hrom-plastikovyy-stakan-378696/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-bb255e-377022/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-apach-abl1p-eco-144531/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hurakan-hkn-hbh850-pro-171270/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hamilton-beach-hbb255-ce-373489/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-bb255se-377211/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-johny-ak-12-eco-krasnyy-372217/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-johny-ak-12-eco-chernyy-383479/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-johny-ak-12-eco-temnoseryi-post1388286/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-hamilton-beach-hbb255s-ce-373936/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-macap-b100-c13-khrom-plastikovyi-stakan-post1388273/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hbb255-ce-blender-barnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb255-ce-post3hbb255-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-macap-p102-c13-hrom-stakan-iz-nerzhaveyuschey-stali-378695/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hbb255s-ce-blender-barnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-bb320e-post1410830/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb255s-ce-post3hbb255s-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-vema-fr2002-1313/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-fimar-fr-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-johny-ak-12-aut-temnokrasnyy-372216/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-johny-ak-12-aut-temno-seryy-383481/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-johny-ak-12-aut-serebristyi-post1388287/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-vema-fr-2055-trasp-201280/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-tbb145e-377025/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hbh455-ce-tango-blender-barnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-tbb160e-377224/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-vema-fr2055-1316/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-tbb175e-377225/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-mx1000xtxee-377026/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-mx1100xtxee-377226/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-mx1200xtxee-377232/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-mx1300xtxee-377237/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-santos-66-380896/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-mx1500xtxsee-377242/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-santos-37-2i-kuhonnyy-380581/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-santos-62-post1388931/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-waring-cb15ve-377248/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-3-post16699/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-4-post112904/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-5-plus-post1101909/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rezak-starfood-hlb-8-dlya-tomatov-dol-kami-mehanicheskiy--post1372891/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-dlya-tomatov-ruchnoj-ht-4-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-dlya-tomatov-ruchnoj-ht-5-5-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-hurakan-hkn-hm220m-post1169828/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-hurakan-hkn-hm220-post1140639/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-hurakan-hkn-hm250m-post1169829/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-195js/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-220b/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-hurakan-hkn-hm250-post1140640/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-starfood-hbs-220a-post1373094/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-220js/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-195gl-post1218510/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-eksi-hbs-220a-post3hbs-220a/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-starfood-hbs-250a-post1373095/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-250a/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-eksi-hbs-250a-post3hbs-250a/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-22-gs-post1218519/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-hurakan-hkn-hm300m-post1169830/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-beckers-es-220-post11326/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-300a/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-post1218521/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-22-gs-post3lusso-22-gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-hurakan-hkn-hm300-post1140641/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-eco250/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-fimar-h275n-post1380725/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-beckers-es-250-post11328/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-post3lusso-25-gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-275/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-teflon-post1218522/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-torgmash-lr-250-post3lr-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-eksi-hbs-300a-post3hbs-300a/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-tf-post3lusso-25-gs-tf/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-275-s-post1218524/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-beckers-es-275-post11446/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-sirman-mirra-220-c-post1350896/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-apach-asl220-post1148736/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-apach-asl250-post1148737/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-300-s-l-post1218526/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-beckers-es-300-post12288/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-300-s-l-post3lusso-300-s-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-300-s-l-teflon-post1218527/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-apach-asl250-teflon-post1148741/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h-275/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-apach-asl300-post1148739/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h300/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-ruchnoj-va-hm-265/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-ruchnoj-va-hm-305/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-ruchnoj-va-hm-280/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dynamic-dynamix-160-mx050-post1139751/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoy-apach-ahm250v200-post1171190/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-micromix-34900-post1150270/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-vortmax-minipm-200-v-v-250w-post3minipm-200-v-v-250w/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dynamic-dynamix-190-mx090-post1139752/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-vortmax-minipm-250-v-v-250w-post3minipm-250-v-v-250w/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dynamic-dynamix-160-combi-mf052-post1143528/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dynamic-dynamix-160-mx100-post1213247/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-42-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mini-mp160-v-v-post1110025/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-micromix/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-robot-coupe-micromix-34950--post3micromix-34950/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-vortmax-spm-300-v-v-350w-post3spm-300-v-v-350w/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mini-mp190-v-v-post1110026/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-vortmax-pm-300-v-v-400w-post3pm-300-v-v-400w/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoy-apach-ahm450f300-post1171197/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-fimar-mx40/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mini-mp240-v-v-post1110027/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp190-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoy-apach-ahm350v300c-post1171192/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-vortmax-spm-300-combi-350w-post3spm-300-combi-350w/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mp350-u-c-34800-post1143673/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mini-mp190-combi-post1110028/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-cmp350-v-v-34250b-post1384030/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp240-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoy-apach-ahm650f500-post1171201/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-250-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dynamic-dynamix-trio-190-mf090-post1377951/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp-190-combi/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-cmp300combi-34310b-post1384029/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-450-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-250-combi/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mp550-u-s-34820lh-post1374889/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-300-combi/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mp-450-combi-ultra-34870l-post1379287/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-combi-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-550-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-450-combi-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-d-speciy-hurakan-hkn-sg100-post1207297/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-d-speciy-hurakan-hkn-sg200-post1207298/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-d-speciy-hurakan-hkn-sg400-post1211580/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl6-post1146065/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl9-post1140636/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hr-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-eksi-hr-9-post3hr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl12m-post1213761/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl8m-post1207387/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-crm5-post1217185/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl13m-post1213762/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-fimar-cl-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-apach-act4-post1144534/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-va-lfc-8v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r211-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl18msw-post1379490/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-suharey-apach-bakery-line-mas100-post1205548/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r4-1500-post116900/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/processor-kuhonnyy-robot-coupe-r301-ultra-post114033/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-d-suharey-rollmatic-bm11-post1149667/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hurakan-hkn-cl35msw-post1379491/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-blixer-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r4-post13660/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/processor-kuhonnyy-robot-coupe-r301-ultra-4-diska-post1178609/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kombayn-barnyy-vema-gr2014-115699/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r5-1v/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/processor-kuhonnyy-robot-coupe-r752-3f-post1371311/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r502/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r7-24658--post3r7-24658/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r8-post116945/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmelchitel-lda-hurakan-hkn-tr65m-post1415801/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-l-da-hurakan-hkn-tr65-149965/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldodrobitel-vic0-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-l-da-hurakan-hkn-trgm-140647/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-l-da-sirman-nordkapp-149335/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldodrobitel-fimar-rogm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-l-da-sirman-triton-16850/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-l-da-apach-aic2-170894/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-l-da-vema-sg-2081-201401/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stakan-k-ustanovke-smesitel-noy-voronezh-elektro--post3stakan-voronezh-elektro/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-hurakan-hkn-fr1c-179877/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-starfood-dm-l1-post1409491/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-hurakan-hkn-fr1gm-153759/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-hurakan-hkn-fr1gw-post1388699/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-koktejlej-va-ms11/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-hurakan-hkn-fr2gm-153761/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-johny-ak-2-2t-pr-eco-krasnyy-379764/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-easyline-dmb/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-johny-ak-2-2ta-eco-chernyi-so-stkakanom-i-venchikom-iz-nerzhaveiushchei-stali-post1415350/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-koktejlej-va-ms22/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-johny-ak-2-2ta-timer-eco-krasnyy-372328/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-johny-ak-2-2ta-timer-eco-chernyy-383865/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-fp1i/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-apach-amx1-eco-144529/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-kokteyley-energiya-sbyt-ustan-smesit-szhn-3-post3ustan-smesit-szhn-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-macap-f4-c10-seryy-stakan-iz-nerzhaveyuschey-stali-378702/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-easyline-dmb20/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-30c/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-sirman-sirio-2-cromato-ce-187685/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-vema-fl2005-l-11853/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-vema-fz-2075-e-201250/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-waring-wdm120txe-384663/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-fp2i/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-apach-amx2-eco-144530/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-macap-f4d-c10-seryy-stakan-iz-nerzhaveyuschey-stali-378703/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-kokteyley-macap-f4d-c10--post3f4d-c10/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-vema-fl2006-l-103630/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kupatnica-dlya-myasorubki-hurakan-hkn-12cr-post1162771/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-myasorubki-apach-ats8-post1152083/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats8-4-5mm-post1152082/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats8-6mm-post1152081/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats8-2mm-post1198299/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats12-3-5mm-post1205443/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats22-8mm-post1374445/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-myasorubki-apach-ats22-i-ati22-post1383713/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats22-i-ati22-10mm-post1383712/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats22-i-ati22-6mm-post1383711/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-myasorubki-apach-ats22-3mm-post1161402/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-va-mg12ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-va-mg12ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-va-mgps12/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-50s-kozhuh-nerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats8-1f-post1144556/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hfm-12-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-8-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgtehmash-tm-12m-post3tm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hm-12-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-32m/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-80m-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hm-22-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hm-22b-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-80ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-150-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats12-3f-post1144557/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-ukm-10-m-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-150-01-post3mim-150-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats12-1f-post1144558/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-12-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-12-ts/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-vortmax-mmfs-12e-220v-post3mmfs-12e-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fama-ts-12-fts-107e-post3ts-12-fts-107e/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-mim-300m-post1117083/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats22-3f-post1144559/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300m-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-mim-300m-01-post1192347/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-300-m-post3mim-300-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-350-post3mim-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats22-1f-post1144560/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-ukm-12-m-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-mim-150-post1209027/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-600m/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-mim-600m-post1117080/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-mim-300-post1137511/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-mim-600-post1140858/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-600m-post3mim-600m/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-300-post3mim-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-600-post3mim-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-12-ts-220-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats22ut-poln-unger-3f-post1144563/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-vortmax-mmfs-22tu-380v-litye-nozhi-post3mmfs-22tu-380v-litye-nozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats22ut-poln-unger-1f-post1144564/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-vortmax-mmfs-22tu-220v-lit-nozhi-post3mmfs-22tu-220v-lit-nozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-te-380-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-te-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fama-ts-12-fts-127ue-220v--post3ts-12-fts-127ue-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fama-ts-22-fts-136ute-380v--post3ts-22-fts-136ute-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ati22ut-poln-unger-3f-post1144565/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ats22ut-ss-poln-unger-1f-post1170768/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fama-ts-22-fts-137ute-220v--post3ts-22-fts-137ute-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ati22ut-poln-unger-1f-post1144566/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ati22ut-ss-poln-unger-3f-post1170761/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-apach-ati22ut-ss-poln-unger-1f-post1170760/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-rs-380-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-sirman-tc-22-nevada-tu-poln-unger-3f-post1350395/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-kt-lm-82-p-unger-post112908/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-kt-lm-82-p-unger-nerzh-post1353812/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-32-rs-380-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-kt-lm-98-p-unger-post1101990/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-kt-lm-82-a-unger-nerzh-post118612/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-hurakan-hkn-ppf10m-post1207291/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-hurakan-hkn-ppf15m-post1207292/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-mok-150m-post125798/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-mok-300m-post3mok-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-150u/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-mok-150u-post1140859/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lukochistka-tm-baranovichi-mok-400l/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-ochistki-korneplodov-tipa-mok-400-post3mok-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshchechistka-tm-baranovichi-mok-300u/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-150-kuhonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-mok-150u-post3mok-150u/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-150-01-kuhonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-300-01-kuhonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-150-01-cubitron-3m-podstavka-mezgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-mok-400-post1353783/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-300-01-cubitron-3m-kuhon/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-mok-300u-post1140860/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-500-01-s-podstavkoj-i-mezgasbornik/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-sirman-rr-j-6-post1112725/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-fimar-ppf-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-apach-app10-3f-post1144572/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-vortmax-ppf18-380v-post3ppf18-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-apach-app10-1f-post1144573/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-apach-app18-1f-post1144575/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-mojki-i-sushki-ovoshchej-i-fruktov-fimar-lav/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-narezki-kartofelya-spiral-yu-hurakan-hkn-hsp01-post1159485/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-eksi-tps-01-post3tps-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-narezki-kartofelya-fri-hurakan-hkn-hc01-post1159482/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-ovoschey-hurakan-hkn-vc160-post1352070/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-narezki-tomatov-hurakan-hkn-hc05-post1207532/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-narezki-kartofelya-fri-vhc-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-narezki-fruktov-i-ovoschey-hurakan-hkn-hc03-post1159483/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-dlya-narezki-tomatov-hurakan-hkn-tc3-post1163129/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-narezki-kartofelya-lomtikami-po-derevenski-hurakan-hkn-hc04-post1170164/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-narezki-kartofelya-vhc-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-narezki-ovoschey-i-fruktov-hurakan-hkn-vfc01-post1373935/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ekstruder-dlya-proizvodstva-makaron-hurakan-hkn-pm6-post1170167/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-hurakan-hkn-athos-05m-post1170165/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-om-350m-220-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-hurakan-hkn-fnt-post1140638/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-hurakan-hkn-fnt-m-post1169745/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-hlc-300-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-torgmash-perm-om-350m-220-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirochnaya-mashina-tm-baranovichi-mpr-350m-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-pererabotki-ovoshchej-tm-baranovichi-mpo-1-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-01-post3mpo-1-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-hlc-300-380v-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-cancan-mehanicheskaya-1301-post1375371/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-protirochnaya-mpr-350m-01-post1111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-pererabotki-ovoschey-mpo-1-01-post1140862/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-narezki-ovoshchej-tm-baranovichi-mpo-1-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-tm-baranovichi-mpr-350m-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-ovoscherezatel-naya-mpr-350m-02-post1113216/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-02-post3mpo-1-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpr-350m-02-post3mpr-350m-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl30-bistro-post171806/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-sirman-athos-post1138347/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-apach-avg200-post1144533/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-torgmash-perm-ukm-11-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl40-post1135597/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-fimar-2000rk-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-apach-avg400-post1148749/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl50-post12242/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl50-3f-post1137991/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl30-bistro-v-komplekte-s-6-diskami-post3cl30-bistro-6d-2202/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl50-ultra-post117717/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-ultra-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-ultra-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl52-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl55-rychag-3f-post16753/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-syra-apach-agr1-post1144577/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-syra-sirman-gp-post13854/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/syroterka-fimar-8-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tenderajzer-ets737-ehlektricheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/syroterka-fimar-12-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/syrorezka-kt-kt-fjl-post3kt-fjl/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmel-chitel-d-myagkogo-syra-apach-agr2-post1170820/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/syroterka-fama-tmc-ftmc-100-380b--post3tmc-ftmc-100-380b/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rybochistka-perm-torgmash-rch-30m-post3rch-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rybochistka-kt-s-post13665/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-d-citrusovyh-hurakan-hkn-cj01-ruchnaya-209824/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-hurakan-hkn-cfv60-148274/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-hurakan-hkn-spme-post1387978/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-hurakan-hkn-spm-153763/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-eksi-j40-d-post3j40-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimatel-universal-nyy-starfood-s-800-372366/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-shnekovaya-hurakan-hkn-cs600h-170147/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-dlya-citrusovyh-va-cj5/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-r-g-v-industrial-juicer-mc4-218540/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-d-citrusovyh-cancan-cc-mp01-ruchnaya-146598/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-dlya-citrusovyh-va-cj5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-d-granata-citr-cancan-cc-mp03-ruchnaya-146599/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-sirman-apollo-y15-hrom-ce-350542/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-apach-acs1-eco-144528/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-hurakan-hkn-cfv90-170148/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-macap-p200-c13-hrom-378705/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-sirman-apollo-rychag-y15-ce-hrom-355836/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-fimar-easyline-sm-cj6/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-johny-ak-7-aut-eco-krasnaia-post1403093/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-johny-ak-7-aut-eco-chernaia-post1403094/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-vema-sp-2067-m-201328/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-fimar-spm/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-11-post1389181/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-vema-sp2067l-109301/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-fimar-easyline-pb009/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-fimar-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-10-372353/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-52s-372357/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-vema-sp2072lm-124921/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-vema-sp2072ll-169888/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-10c-372354/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-evolution-70-372359/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-vema-ce2083l-79029/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-50-372360/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-vema-ce-2047-all-l-140092/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80-post1396093/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-santos-50-post3-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80-buffet-post1396094/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80-ultra-56000a--post3j-80-ultra-56000a/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-100-ultra-135599/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-f2pce-350-formiruyuschiy-bort-art-22250-post1380449/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-grill-master-f2pce-200-22219-post1149644/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-apach-apress33-post1148745/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-cuppone-pzf-35ds-c5-cp-post1353821/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-apach-apress45-post1148746/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-sigma-sprizza-40-post1167264/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/emkost-mernaya-dlya-mycook-taurus-post1206851/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/emkost-plastikovaya-dlya-gomogenizatora-rowzer-taurus-post1199461/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlya-rowzer-taurus-374811000-post1192169/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-dlya-taurus-mycook-999282000-oranzh-post1380035/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/adapter-dlya-rowzer-taurus-999206000-post1192148/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-stakanov-dlya-rowzer-taurus-999179000-post1192145/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-hurakan-hkn-pico12-post1148278/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-hurakan-hkn-pico12m-post1207295/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-hurakan-hkn-pico12m2-post1352755/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-acs-q31-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleboreznaya-mashina-kayman-hm-300-kr-a-post1381401/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleboreznaya-mashina-kayman-hm-300-a-post1381400/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-atesi-yanychar-ahm-300a/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-sinmag-sm-302-12-mm--post3sm-302-12-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-nastol-naya-ruchnaya-apach-bakery-line-g42-12mm-post1216746/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-nastol-naya-ruchnaya-apach-bakery-line-g42-11mm-post1216745/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-jac-pico-450-11mm-380v-post3pico-450-11mm-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-jac-modena-450-11mm--post3modena-450-11mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-sbrasyvatel-hurakan-d-ovoshcherezki-hkn-fnt-wn-post1413392/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p1-5n-1-5-mm-post1413393/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p10n-10-mm-post1413395/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p5n-5-mm-post1413396/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h3n-3-1-5-mm-post1413397/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-hurakan-hkn-fb6n-6kh6mm-post1413401/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p2m-2-mm-post1353679/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p4m-4-mm-post1353680/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h4m-4-mm-post1350701/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h3m-3-mm-post1353682/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h7m-7-mm-post1353683/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sushilka-dlia-lapshi-na-shtative-starfood-post1372378/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-miasorubke-kt-lm-22-82a-d-kupat-plast-30mm-post1138268/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-nasadok-dlia-shpritsov-kolbasnykh-hurakan-hkn-isv-post1163743/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-sbrasyvatel-hurakan-d-ovoshcherezki-hkn-fnt-m-post1384087/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h4-4-mm-post1180019/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p4-4-mm-post1180017/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p2-2-mm-post1164409/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h7-7-mm-post1180020/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-hurakan-hkn-h3-3-mm-post1180018/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-sbrasyvatel-hurakan-d-ovoshcherezki-hkn-fnt-post1384086/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-miksera-hurakan-hkn-ks5-bowl-5l-post1179562/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-lomtiki-hurakan-hkn-p3n-3-mm-post1413394/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip10fm-whisk-post1179891/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-10-mm-d-miasorubki-kt-lm-82-unger-82010-post1127852/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-10-mm-d-miasorubki-kt-lm-82-unger-82010-0-post1355202/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-5-mm-d-miasorubki-kt-lm-82-unger-82005-post1125025/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-kupatnits-apach-d-miasorubki-ats12u-15-20-25--post1158672/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/voronka-dlia-zagruzki-ingredientov-dlia-mpl-vsia-nerzh-41000000092-post1402615/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-testomesa-hurakan-hkn-8sn-post1389931/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-d-testoraskatki-imperia-ravioli-maker-3r-400-post1159229/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tolkatel-robot-coupe-exactitube-d-ovoshcherezok-cl50---cl50-ultra-49212-post1213597/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip20fm-whisk-post1178530/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip15fm-whisk-post1179892/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-5-d-miasorubki-kt-lm-98-unger-post1119784/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvukhstoronnii-d-miasorubki-kt-lm-98-unger-post1119787/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvukhstoronnii-d-miasorubki-kt-lm-82-unger-82031-post1203694/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip10f-post1158524/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tochilka-dlia-nozhei-elektricheskaia-hurakan-hkn-kns4-post1350564/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-hurakan-hkn-fb2-5-2-5kh2-5mm-post1379797/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-hurakan-hkn-fb4-4kh4mm-post1379798/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-podreznoi-d-miasorubki-kt-lm-82-unger-82030-post1124005/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/tolkatel-robot-coupe-exactitube-d-ovoshcherezok-cl52---cl55---cl60---r652-49221-post1213601/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lopatka-dlia-miksera-hurakan-hkn-ip10f-post1163963/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-testomesa-hurakan-hkn-10sn-post1409723/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip20f-post1152408/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-3-d-miasorubki-kt-lm-98-unger-post1119783/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dvukhstoronnii-d-miasorubki-kt-lm-130-13032-post1144762/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-8sn-bowl-8l-post1218173/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-miksera-planetarnogo-hurakan-hkn-ip15fm-bowl-15l-post1179884/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narezka-d-ovoshcherezki-apach-avg200-df10-post1356560/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27555-2mm-post16715/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-27046-6mm-post175614/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-27577-2mm-post19255/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27086-3mm-post188880/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-27150-3mm-post121358/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27087-5mm-post1111825/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-27588-1-5mm-post1131617/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27786-6mm-post1114185/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-10-mm-d-miasorubki-kt-lm-22-lm2210-0-post1201038/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-kupatnits-apach-d-miasorubki-ats12-15-20-25--post1152102/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-kupatnits-apach-d-miasorubki-ats8-15-20-25--post1384124/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-miksera-hurakan-hkn-ip10f-10l-post1150372/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-miasorubke-kt-lm-22-82a-dlia-kupat-post117511/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-10cn-bowl-10l-post1179550/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/derzhatel-dlia-6-diskov-robot-coupe-nastennyi-101230-post19643/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-d-ovoshcherezki-apach-avg200-dt7-post1158666/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lezvie-robot-coupe-nozha-d-kuttera-r8-101800-post1131630/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-hurakan-hkn-cl9m-post1211788/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-3-mm-d-miasorubki-kt-lm-22-lm2203-0-post1165231/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-miksera-planetarnogo-hurakan-hkn-ip20fm-bowl-20l-post1179885/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-d-ovoshcherezki-apach-avg200-dt9-post1162328/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-slaisera-hurakan-hkn-hm220-teflon-post1384082/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-hurakan-hkn-cl13m-post1373091/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/reshetka-13-mm-dlia-miasorubki-kt-lm-130-a-post1388195/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-miksera-hurakan-hkn-ip30f2-code-sp-hkn-ip30f2-108-post1183575/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-d-ovoshcherezki-apach-avg200-dt3-post1404211/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip30f2-post1152409/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-testomesa-hurakan-hkn-20sn2v-post1211025/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-27599-2kh2mm-post16717/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-27764-parmezan-post14795/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-27610-6kh6mm-post19988/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-27081-2kh6mm-post17186/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-hurakan-hkn-db10m-10kh10kh10mm-post1353677/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narezka-d-ovoshcherezki-apach-avg200-df5-post1383382/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-20cn-bowl-20l-post1179555/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-miasorubke-kt-lm-32-98a-dlia-kupat-post117513/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-d-shaurmy-hurakan-hkn-odkm-post1207300/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-hurakan-hkn-fb8-8kh8mm-french-fri-post1149423/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-mikseru-apach-izmelchitel-fm200-post1171202/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-101796-post116946/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-hurakan-hkn-db10-10kh10kh10mm-post1149422/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-hurakan-hkn-cl6-post1402785/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-miksera-planetarnogo-hurakan-hkn-ip30fm-bowl-30l-post1179886/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-hurakan-hkn-db8-8kh8kh8mm-post1179707/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-hurakan-hkn-db20-20kh20kh10mm-post1385010/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-hurakan-hkn-db12-12kh12kh10mm-post1385009/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-testomesa-hurakan-hkn-30sn-sn2v-sp-hkn30-07-post1198312/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lezvie-robot-coupe-nozha-d-kuttera-r15-59393-post1131635/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-mikseru-apach-izmelchitel-fm250-post1171203/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-hurakan-hkn-cl9-post1211787/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-m20sn-post1204235/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-miksera-hurakan-hkn-ip30f2-30l-post1150374/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-28057w-2mm-mineral--post1377996/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-d-ochistki-reshetki-29246-post1396811/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip40f-whisk-post1208304/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-pogruzhnogo-hurakan-hkn-w185-post1159891/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip40fm-whisk-post1179896/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lopatka-dlia-miksera-hurakan-hkn-ip50fm-post1413732/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-m30sn-post1204818/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-d-ovoshcherezki-apach-avg200-dq8-post1158665/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-27501-post1413235/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lopatka-dlia-miksera-planetarnogo-hurakan-hkn-ip40f-post1384819/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-miksera-hurakan-hkn-ip40f-post1209953/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-30cn-bowl-30l-post1179559/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28063-2mm-mineral--post1375135/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28064w-3mm-mineral--post1375299/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28004w-4mm-mineral--post1375296/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-d-ovoshcherezki-apach-avg200-dq6-post1158664/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-miasorubke-kt-lm-42-130a-dlia-kupat-nerzh-30-mm-post1215260/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-miksera-hurakan-hkn-ip50fm-hook-post1413745/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-t-3-d-testoraskatki-imperia-4mm-xr-80-post1199859/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-t-2-d-testoraskatki-imperia-2mm-xr-70-post1199856/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-t-4-d-testoraskatki-imperia-6-5mm-xr-90-post1199862/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-t-1-d-testoraskatki-imperia-1-5mm-xr-60-post1199851/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-t-s-spaghetti-mm-2-d-testoraskatki-imperia-restaurant-elettronica-post1355192/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-t-5-d-testoraskatki-imperia-12mm-xr-95-post1199863/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-d-ovoshcherezki-apach-avg200-dq4-post1372535/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-miksera-hurakan-hkn-ip60fm-hook-post1413746/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/konus-dlia-izmelchitelia-syra-apach-agr2-f2282-2mm-post1170825/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-d-ovoshcherezki-apach-avg200-ps10-post1356561/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-bliksera-robot-coupe-figurnyi-tonkii-27447-post1146871/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lopatka-dlia-miksera-hurakan-hkn-ip60fm-post1413734/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-40cn-bowl-40l-post1179560/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-m40sn-post1204819/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27070w-5mm-volnistyi-mineral--post1375295/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27068w-2mm-volnistyi-mineral--post1379300/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vstavka-d-bunkera-robot-coupe-cl50-easystacker-49332-post1412509/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-testomesa-hurakan-hkn-40sn2v-post1376098/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28101w-3kh3mm-mineral--post1375308/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28195w-2-5kh2-5mm-mineral--post1375312/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28053w-6kh6mm-mineral--post1375411/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28051w-2kh2mm-mineral--post1375306/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28172w-1kh8mm-mineral--post1376338/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28173w-2kh10mm-mineral--post1376927/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-d-ochistki-reshetki-easy-clean-xpress-8-8-49305-post1397364/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-d-ochistki-reshetki-easy-clean-xpress-14-14-49314-post1397367/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-d-ochistki-reshetki-easy-clean-xpress-12-12-49313-post1401524/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-mikseru-apach-venchik-faflm-post1171206/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kriuk-dlia-testomesa-hurakan-hkn-50sn-hkn-50sn2v-post1411244/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-terka-robot-coupe-28055w-1mm-radish-mineral--post1385018/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-robot-cook-49691-post1169942/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/telezhka-podkatnaia-dlia-dezhi-miksera-planetarnogo-hurakan-hkn-ip60fm-cart-post1179880/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narezka-d-ovoshcherezki-apach-avg400-e1-post1152033/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pedal-dlia-testoraskatki-apach-bakery-line-post1208743/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-dlia-miksera-hurakan-hkn-ip60fm-whisk-post1179898/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-testomesa-hurakan-hkn-m50sn-post1204820/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28198w-mineral-2mm-gofret-post1375441/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28178w-mineral-6mm-gofret-post1375440/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28199w-mineral-3mm-gofret-post1375442/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28199-3mm-gofret-post1187991/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28177-4mm-gofret-post1171236/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-28177w-mineral-4mm-gofret-post1375439/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-miksera-planetarnogo-hurakan-hkn-ip50fm-bowl-50l-post1179888/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-melkie-kubiki-robot-coupe-briunuaz-28175w-mineral--post1375436/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-melkie-kubiki-robot-coupe-briunuaz-28174w-mineral--post1375435/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-melkie-kubiki-robot-coupe-briunuaz-28176w-mineral--post1375437/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-mikseru-robot-coupe-cmp-250-combi-27249-post1140048/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-sokovyzhimalka-robot-coupe-d-r211xl-27392-post1142950/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-gustotek-dlia-fuzilli-8-4-mm-post1219397/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-gustotek-dlia-linguine-3-kh-1-6-mm-post1219389/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-sokovyzhimalka-robot-coupe-d-r301ultra-27395-post1142951/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-robot-coupe-28112w-10kh10kh10mm-mineral--post1375134/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-robot-coupe-28111-8mm-mineral--post1375133/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-robot-coupe-28113w-14mm-mineral--post1375290/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-robot-coupe-28197w-12kh12kh12mm-mineral--post1375294/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-protirka-d-kartof-piure-28208-post1156160/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-27303-post1379904/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-k-mikseru-robot-coupe-cmp-300-combi-27250-post1123708/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolpak-d-rybochistki-kt-s-post116231/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-la-monferrina-dlia-dolly-p3-p6-p12-p30-rigatti-9-mm-127a-bronza-post1373681/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-27351-post1124023/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-27121-post117091/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-27305-post1375360/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-kubiki-robot-coupe-28110w-5mm-mineral--post1375434/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-dlia-miksera-planetarnogo-hurakan-hkn-ip60fm-bowl-60l-post1179889/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-solomka-robot-coupe-28153w-1kh26mm-d-luka-mineral--post1376178/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/forma-gustotek-s-regulirovkoi-post1219439/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/privod-d-tenderaizera-i-farshemeshalki-starfood-tc-8-post1372348/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-robot-coupe-mp350-combi-27210-post114079/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-diskov-robot-coupe-1946-cl25-r201-r301-r402-post113591/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27245-6mm-post122009/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-protirka-d-kartof-piure-28189-post1116060/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-protirka-d-kartof-piure-28209-post1179357/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kreplenie-regulir-robot-coupe-27363-post1131640/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/disk-narez-robot-coupe-27245w-6mm-mineral--post1376464/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-apach-bakery-line-apl5-new-post1212097/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lopatka-miksera-apach-bakery-line-apl8-post1208730/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlia-narezki-kubikami-wfp16s27-dlia-prots-kukhonnogo-waring-wfp16-12mm-post1374574/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-diskov-robot-coupe-1945w-cl30-bistro-cl40-mineral--post1402475/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-robot-coupe-cl50-d-narezki-kartoshki-fri-6kh6mm-easyloader-49324-post1412510/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-apach-bakery-line-apl8-new-post1212099/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-apach-bakery-line-apl10-new-post1212092/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-starmix-fffpl60-post1131501/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-dlia-narezki-kubikami-wfp16s25-dlia-prots-kukhonnogo-waring-wfp16-8mm-post1398164/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-nozhek-s-kolesami-d-farshemeshalki-apach-amk50-post1390497/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-apach-bakery-line-apl20-new-post1212093/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-57099-post1131633/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/telezhka-d-dezhi-varimixer-22ar80-d-ar80-post1190507/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-diskov-robot-coupe-1961w-cl50-52-55-60-r502-mineral--post1375298/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-apach-bakery-line-apl30-new-post1212095/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nozh-dlia-kuttera-robot-coupe-57077-post1123397/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chasha-robot-coupe-d-robot-cook-39854-post1171844/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/venchik-miksera-apach-bakery-line-apl40-new-post1212096/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/bunker-robot-coupe-d-ovoshcherezki-cl55-rychag-28103-post113830/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nabor-diskov-robot-coupe-1942w-mineral-cl55-60-post1376183/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-bunker-d-privoda-feuma-ag-sg-e-s-542624-post1371326/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dezha-na-kolesakh-dlia-miksera-apach-bakery-line-apl80-post1208720/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmelchitel-d-spetsii-hurakan-hkn-sg500-post1407088/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmelchitel-d-spetsii-hurakan-hkn-sg800-post1407089/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-hurakan-hkn-ksv5-post1396815/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-hurakan-hkn-ksp5-post1400774/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-hurakan-hkn-ksm15-post1400776/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-hurakan-hkn-ksv7-pro-post1400521/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-starfood-b15m-post1407628/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-starfood-b30m-post1407632/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-waring-wsm7le-post1384709/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-planetarnyi-apach-bakery-line-sm7-1f-belyi-post1410181/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoi-waring-wsb35e-post1414868/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoi-hurakan-hkn-mpx160-post1387481/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-pogruzhnoi-hurakan-hkn-mpx160-combi-post1387482/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mp-350-ultra-tp-post1414221/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-robot-coupe-mp800-turbo-tp-post1414222/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-12sc-post1163120/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-12cr-post1144944/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-12n-post1149287/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-12ss-post1163119/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-22sp-post1149142/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-12s-post1140643/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/miasorubka-hurakan-hkn-22s-poln-unger--post1140644/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-hurakan-hkn-fnt-es-post1414794/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-hurakan-hkn-fnt-wn-post1401347/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pila-dlia-rezki-miasa-starfood-hl-2090-post1409616/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pila-dlia-rezki-miasa-hurakan-hkn-se-1650s-post1409518/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-bumagi-dlia-pressa-dlia-gamburgerov-90mm-hurakan-hkn-p90-post1389779/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slaiser-hurakan-hkn-hm275-post1405851/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slaiser-r-g-v-luxury-20-gs-r-prof-post1407467/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slaiser-r-g-v-luxury-22-gs-r-prof-post1407468/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slaiser-r-g-v-luxury-25-gs-prof-post1407469/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/testomes-dlia-krutogo-testa-hurakan-hkn-15hn-gp-post1410702/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/testomes-apach-spiralnyi-asm07ft-1f-post1410856/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/testomes-apach-spiralnyi-asmx33f-2s-3f-post1391676/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/testomes-apach-spiralnyi-asmx42f-2s-3f-post1391677/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/testoraskatka-dlia-pitstsy-apach-arm350m-s-pedaliu-post1410857/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/testoraskatka-dlia-pitstsy-apach-arm420m-s-pedaliu-post1410858/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ustroistvo-dlia-narezki-ovoshchei-na-polosy-1-5mm-cancan-1325-post1411305/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mandolina-cancan-1320-post1411302/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ustroistvo-dlia-narezki-syra-na-lomtiki-5mm-cancan-1313-1-post1411299/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shchetka-dlia-apparata-hurakan-hkn-gp1000-1500-pod-fliute-dlinnaia-post1400943/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pompa-sliva-tatra-0bym0-post1403063/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ustroistvo-dushiruiushchee-apach-799003-post1399831/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-va-bl1576b/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb255-ce-post3hbb255-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hbb255-ce-blender-barnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-barnyy-hamilton-beach-hbb255s-ce-post3hbb255s-ce/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hbb255s-ce-blender-barnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-fimar-fr-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hbh455-ce-tango-blender-barnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-5-plus-post1101909/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-dlya-tomatov-ruchnoj-ht-4-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-195js/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-220b/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-220js/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-eksi-hbs-220a-post3hbs-220a/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-250a/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-eksi-hbs-250a-post3hbs-250a/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-22-gs-post3lusso-22-gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-eco250/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-fimar-h275n-post1380725/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-25-gs-post3lusso-25-gs/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-275/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-275a/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-hbs-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-torgmash-lr-250-post3lr-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-eksi-hbs-300a-post3hbs-300a/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-275-s-post3lusso-275-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slayser-r-g-v-lusso-300-s-l-post3lusso-300-s-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h-275/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/slajser-fimar-h300/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blender-ruchnoj-va-hm-305/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-42-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-micromix/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-robot-coupe-micromix-34950--post3micromix-34950/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-fimar-mx-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp160-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoy-vortmax-minipm-250-combi-250w-post3minipm-250-combi-250w/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp190-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp240-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-250-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-300-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mini-mp-190-combi/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-350-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-ultra-v-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-450-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-250-combi/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-cmp-300-combi/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-350-combi-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-ruchnoj-robot-coupe-mp-450-combi-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hr-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-hr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-eksi-hr-9-post3hr-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-va-lfc-8v1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r211-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r3-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-blixer-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blikser-robot-coupe-blixer-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r301-ultra-4-diska/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-robot-cook/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kuhonnyj-processor-robot-coupe-r502/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kutter-robot-coupe-r7-24658--post3r7-24658/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/izmelchitel-lda-hurakan-hkn-tr65m-post1415801/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stakan-k-ustanovke-smesitel-noy-voronezh-elektro--post3stakan-voronezh-elektro/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-kokteyley-gastrorag-hbl-015/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-kokteyley-gastrorag-hbl-018/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-koktejlej-va-ms11/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-easyline-dmb/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-10c/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-koktejlej-va-ms22/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-fimar-easyline-dmb20/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-koktejlej-va-dm-b-30c/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-kokteyley-macap-f4d-c10--post3f4d-c10/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mikser-dlya-molochnyh-kokteyley-macap-f4t-c10--post3f4t-c10/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-va-mg12ass/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-va-mg12ss/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-va-mgps12/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-50s-kozhuh-nerzh-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hfm-12-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgtehmash-tm-12-post3tm-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hm-12-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-32m/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hm-22-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-hm-22b-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-80ch/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tipa-mim-150-post3mim-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-150-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-150-01-post3mim-150-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-ttm-baranovichi-tm-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-12-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-m-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-ukm-10-m-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-300-m-post3mim-300-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300m-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-350-post3mim-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-te/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-300m-01-post3mim-300m-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-perm-ukm-12-m-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-abat-mehp-300n-01-ehlektrich-polnyj-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-600m-post3mim-600m/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-300-post3mim-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-tm-baranovichi-mim-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-torgmash-mim-600-post3mim-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-abat-mehp-300-polnyj-unger-vsya-nerzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-te-380-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-te-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fama-ts-22-fts-137ute-220v--post3ts-22-fts-137ute-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-rs-380-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-22-rs-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/myasorubka-fimar-32-rs-380-v-unger/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-mok-150m-post3mok-150m/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-mok-300m-post3mok-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-ochistki-korneplodov-tipa-mok-400-post3mok-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-150-kuhonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-tm-baranovichi-mok-150u/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lukochistka-tm-baranovichi-mok-400l/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-mok-150u-post3mok-150u/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshchechistka-tm-baranovichi-mok-300u/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-mok-300u-post3mok-300u/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-150-01-kuhonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-300-01-kuhonnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-150-01-cubitron-3m-podstavka-mezgo/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-torgmash-perm-k-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-300-01-cubitron-3m-kuhon/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-abat-mkk-500-01-s-podstavkoj-i-mezgasbornik/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kartofelechistka-fimar-ppf-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-mojki-i-sushki-ovoshchej-i-fruktov-fimar-lav/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-om-350m-220-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-torgmash-perm-om-350m-220-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-eksi-evc-300-post3evc-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirochnaya-mashina-tm-baranovichi-mpr-350m-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-pererabotki-ovoshchej-tm-baranovichi-mpo-1-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpr-350m-01-post3mpr-350m-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-hlc-300-380v-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-om-350m-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-torgmash-perm-om-350-380-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-protirka-torgmash-perm-om-350-380/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-narezki-ovoshchej-tm-baranovichi-mpo-1-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-02-post3mpo-1-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-tm-baranovichi-mpr-350m-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpo-1-03-post3mpo-1-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-torgmash-mpr-350m-02-post3mpr-350m-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/protirochnaya-mashina-torgmash-perm-ukm-11-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-fimar-2000rk-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoscherezka-robot-coupe-cl30-bistro-v-komplekte-s-6-diskami-post3cl30-bistro-6d-2202/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-ultra-380v/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl50-ultra-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ovoshcherezka-robot-coupe-cl52-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/syroterka-fama-tmc-ftmc-100-380b--post3tmc-ftmc-100-380b/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/rybochistka-kt-kt-s-post3kt-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-fimar-easyline-pc700/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-r-g-v-industrial-juicer-post3industrial-juicer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-fimar-spl/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-macap-p206-c10--post3p206-c10/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokovyzhimalka-robot-coupe-j-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/press-dlya-piccy-gril-master-f2pceh/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/nasadka-podstavka-torgmash-perm-p-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-14-mv-25-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-11-om-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-06-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/universalnaya-kuhonnaya-mashina-torgmash-perm-ukm-p/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-acs-q31-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-atesi-yanychar-ahm-300a-krash/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-atesi-yanychar-ahm-300a/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/hleborezka-sinmag-sm-302-12-mm--post3sm-302-12-mm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G979"/>
+  <dimension ref="A1:G243"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -33495,19606 +7776,4486 @@
       <c r="B14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>1554.0</v>
+        <v>10479.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>1554.0</v>
+        <v>37008.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>1613.0</v>
+        <v>40183.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>2001.0</v>
+        <v>40969.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80">
       <c r="A20" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
-        <v>2011.0</v>
+        <v>44484.0</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:7" customHeight="1" ht="80">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
-        <v>2017.0</v>
+        <v>45209.0</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="9">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
-        <v>2020.0</v>
+        <v>61693.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="B23" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C23" s="14"/>
+      <c r="E23" s="7"/>
+      <c r="G23" s="7"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="13" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A25" s="12"/>
+      <c r="C25" s="14"/>
+      <c r="E25" s="7"/>
+      <c r="G25" s="7"/>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E26" s="9">
-        <v>2299.0</v>
+        <v>199549.68</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="13" t="s">
-[...56 lines deleted...]
-      </c>
+      <c r="A27" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="14"/>
+      <c r="E27" s="7"/>
+      <c r="G27" s="7"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="12"/>
+      <c r="C29" s="14"/>
+      <c r="E29" s="7"/>
+      <c r="G29" s="7"/>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="E30" s="9">
-        <v>2420.0</v>
+        <v>13168.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="E31" s="9">
-        <v>2422.0</v>
+        <v>26272.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="E32" s="9">
-        <v>2445.0</v>
+        <v>27471.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="E33" s="9">
-        <v>2523.0</v>
+        <v>28053.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="E34" s="9">
-        <v>2523.0</v>
+        <v>29756.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="E35" s="9">
-        <v>2532.0</v>
+        <v>30302.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="E36" s="9">
-        <v>2570.0</v>
+        <v>32607.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="E37" s="9">
-        <v>2579.0</v>
+        <v>34615.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="E38" s="9">
-        <v>2611.0</v>
+        <v>36592.0</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="E39" s="9">
-        <v>2654.0</v>
+        <v>37961.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="E40" s="9">
-        <v>2755.0</v>
+        <v>38392.38</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E41" s="9">
-        <v>2827.0</v>
+        <v>39191.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="E42" s="9">
-        <v>2834.0</v>
+        <v>41538.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="E43" s="9">
-        <v>2887.0</v>
+        <v>41538.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:7">
+    <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="E44" s="9">
-        <v>2888.0</v>
+        <v>42922.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:7">
+    <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="E45" s="9">
-        <v>2895.0</v>
+        <v>44115.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
-        <v>109</v>
+        <v>93</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="E46" s="9">
-        <v>2910.0</v>
+        <v>44415.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="E47" s="9">
-        <v>2958.0</v>
+        <v>52793.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="E48" s="9">
-        <v>2972.0</v>
+        <v>73296.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
-        <v>117</v>
+        <v>101</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="E49" s="9">
-        <v>2976.0</v>
+        <v>76314.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="E50" s="9">
-        <v>2980.0</v>
+        <v>77213.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="E51" s="9">
-        <v>2980.0</v>
+        <v>89597.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="E52" s="9">
-        <v>3660.0</v>
+        <v>107226.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="53" spans="1:7">
+      <c r="A53" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C53" s="14"/>
+      <c r="E53" s="7"/>
+      <c r="G53" s="7"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="12"/>
+      <c r="C55" s="14"/>
+      <c r="E55" s="7"/>
+      <c r="G55" s="7"/>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
-        <v>139</v>
+        <v>115</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>140</v>
+        <v>116</v>
       </c>
       <c r="E56" s="9">
-        <v>4027.0</v>
+        <v>17945.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:7" customHeight="1" ht="80">
       <c r="A57" s="13" t="s">
-        <v>141</v>
+        <v>117</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>143</v>
+        <v>119</v>
       </c>
       <c r="E57" s="9">
-        <v>4108.0</v>
+        <v>33661.0</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="9">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
-        <v>144</v>
+        <v>120</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="E58" s="9">
-        <v>4124.0</v>
+        <v>36561.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="E59" s="9">
-        <v>4330.0</v>
+        <v>37508.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:7">
+    <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="E60" s="9">
-        <v>4409.0</v>
+        <v>39067.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="E61" s="9">
-        <v>4521.0</v>
+        <v>45013.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" customHeight="1" ht="80">
       <c r="A62" s="13" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="16" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="E62" s="9">
-        <v>4551.0</v>
+        <v>45992.0</v>
       </c>
       <c r="F62" s="6"/>
       <c r="G62" s="9">
         <f>E62*F62</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:7">
+    <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="E63" s="9">
-        <v>4960.0</v>
+        <v>53956.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:7">
+    <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="E64" s="9">
-        <v>5007.0</v>
+        <v>63660.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="E65" s="9">
-        <v>5280.0</v>
+        <v>66558.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7" customHeight="1" ht="80">
       <c r="A66" s="13" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="16" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="E66" s="9">
-        <v>5453.0</v>
+        <v>73030.0</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="9">
         <f>E66*F66</f>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:7">
+    <row r="67" spans="1:7" customHeight="1" ht="80">
       <c r="A67" s="13" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="B67" s="6"/>
       <c r="C67" s="16" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="E67" s="9">
-        <v>5862.0</v>
+        <v>75445.0</v>
       </c>
       <c r="F67" s="6"/>
       <c r="G67" s="9">
         <f>E67*F67</f>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:7">
+    <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="E68" s="9">
-        <v>6255.0</v>
+        <v>77184.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="E69" s="9">
-        <v>6689.0</v>
+        <v>78923.0</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="9">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="80">
       <c r="A70" s="13" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="16" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="E70" s="9">
-        <v>6689.0</v>
+        <v>83076.0</v>
       </c>
       <c r="F70" s="6"/>
       <c r="G70" s="9">
         <f>E70*F70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="80">
       <c r="A71" s="13" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="16" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="E71" s="9">
-        <v>6689.0</v>
+        <v>83656.0</v>
       </c>
       <c r="F71" s="6"/>
       <c r="G71" s="9">
         <f>E71*F71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" customHeight="1" ht="80">
       <c r="A72" s="13" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="B72" s="6"/>
       <c r="C72" s="16" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="E72" s="9">
-        <v>6689.0</v>
+        <v>92543.0</v>
       </c>
       <c r="F72" s="6"/>
       <c r="G72" s="9">
         <f>E72*F72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="E73" s="9">
-        <v>6689.0</v>
+        <v>100754.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="E74" s="9">
-        <v>7328.0</v>
+        <v>116828.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="E75" s="9">
-        <v>7328.0</v>
+        <v>126212.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="76" spans="1:7">
+      <c r="A76" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" s="14"/>
+      <c r="E76" s="7"/>
+      <c r="G76" s="7"/>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="12"/>
+      <c r="C78" s="14"/>
+      <c r="E78" s="7"/>
+      <c r="G78" s="7"/>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="E79" s="9">
-        <v>7328.0</v>
+        <v>34845.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
-        <v>210</v>
+        <v>178</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>211</v>
+        <v>179</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>212</v>
+        <v>180</v>
       </c>
       <c r="E80" s="9">
-        <v>7328.0</v>
+        <v>38538.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
-        <v>213</v>
+        <v>181</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="E81" s="9">
-        <v>7328.0</v>
+        <v>39538.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>218</v>
+        <v>186</v>
       </c>
       <c r="E82" s="9">
-        <v>7328.0</v>
+        <v>86418.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
-        <v>219</v>
+        <v>187</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>220</v>
+        <v>188</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>221</v>
+        <v>189</v>
       </c>
       <c r="E83" s="9">
-        <v>7328.0</v>
+        <v>106647.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
-        <v>222</v>
+        <v>190</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>224</v>
+        <v>192</v>
       </c>
       <c r="E84" s="9">
-        <v>7328.0</v>
+        <v>108386.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
       <c r="E85" s="9">
-        <v>7328.0</v>
+        <v>156568.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="E86" s="9">
-        <v>7595.0</v>
+        <v>175241.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
-        <v>231</v>
+        <v>199</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>232</v>
+        <v>200</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>233</v>
+        <v>201</v>
       </c>
       <c r="E87" s="9">
-        <v>7598.0</v>
+        <v>188073.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:7">
+    <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>235</v>
+        <v>203</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="E88" s="9">
-        <v>7608.0</v>
+        <v>232506.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:7">
+    <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
-        <v>237</v>
+        <v>205</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="E89" s="9">
-        <v>7635.0</v>
+        <v>382248.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>242</v>
+        <v>210</v>
       </c>
       <c r="E90" s="9">
-        <v>7875.0</v>
+        <v>400029.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
-        <v>243</v>
+        <v>211</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>244</v>
+        <v>212</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="E91" s="9">
-        <v>8081.0</v>
+        <v>405768.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>248</v>
+        <v>216</v>
       </c>
       <c r="E92" s="9">
-        <v>8532.0</v>
+        <v>417887.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="93" spans="1:7">
+      <c r="A93" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="C93" s="14"/>
+      <c r="E93" s="7"/>
+      <c r="G93" s="7"/>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="12"/>
+      <c r="C95" s="14"/>
+      <c r="E95" s="7"/>
+      <c r="G95" s="7"/>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
-        <v>258</v>
+        <v>218</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>259</v>
+        <v>219</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>260</v>
+        <v>220</v>
       </c>
       <c r="E96" s="9">
-        <v>8532.0</v>
+        <v>0.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
-    <row r="97" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="97" spans="1:7">
+      <c r="A97" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" s="14"/>
+      <c r="E97" s="7"/>
+      <c r="G97" s="7"/>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G98" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="12"/>
+      <c r="C99" s="14"/>
+      <c r="E99" s="7"/>
+      <c r="G99" s="7"/>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>271</v>
+        <v>223</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="E100" s="9">
-        <v>8532.0</v>
+        <v>2562.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:7">
+    <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
-        <v>273</v>
+        <v>225</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>274</v>
+        <v>226</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>275</v>
+        <v>227</v>
       </c>
       <c r="E101" s="9">
-        <v>8820.0</v>
+        <v>6065.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
-        <v>276</v>
+        <v>228</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>277</v>
+        <v>229</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>278</v>
+        <v>230</v>
       </c>
       <c r="E102" s="9">
-        <v>8967.0</v>
+        <v>10347.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
-        <v>279</v>
+        <v>231</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
-        <v>280</v>
+        <v>232</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>281</v>
+        <v>233</v>
       </c>
       <c r="E103" s="9">
-        <v>8967.0</v>
+        <v>10640.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
-        <v>282</v>
+        <v>234</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
-        <v>283</v>
+        <v>235</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>284</v>
+        <v>236</v>
       </c>
       <c r="E104" s="9">
-        <v>8967.0</v>
+        <v>13008.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
-        <v>285</v>
+        <v>237</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>286</v>
+        <v>238</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>287</v>
+        <v>239</v>
       </c>
       <c r="E105" s="9">
-        <v>8967.0</v>
+        <v>18375.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
-        <v>288</v>
+        <v>240</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>289</v>
+        <v>241</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>290</v>
+        <v>242</v>
       </c>
       <c r="E106" s="9">
-        <v>8967.0</v>
+        <v>18382.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
-        <v>291</v>
+        <v>243</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>292</v>
+        <v>244</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>293</v>
+        <v>245</v>
       </c>
       <c r="E107" s="9">
-        <v>8967.0</v>
+        <v>21096.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
-        <v>294</v>
+        <v>246</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>295</v>
+        <v>247</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>296</v>
+        <v>248</v>
       </c>
       <c r="E108" s="9">
-        <v>8967.0</v>
+        <v>23608.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
-        <v>297</v>
+        <v>249</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>298</v>
+        <v>250</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>299</v>
+        <v>251</v>
       </c>
       <c r="E109" s="9">
-        <v>9017.0</v>
+        <v>35627.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80">
       <c r="A110" s="13" t="s">
-        <v>300</v>
+        <v>252</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
-        <v>301</v>
+        <v>253</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>302</v>
+        <v>254</v>
       </c>
       <c r="E110" s="9">
-        <v>9282.0</v>
+        <v>37422.0</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="9">
         <f>E110*F110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80">
       <c r="A111" s="13" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
-        <v>304</v>
+        <v>256</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>305</v>
+        <v>257</v>
       </c>
       <c r="E111" s="9">
-        <v>9329.0</v>
+        <v>58466.0</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="9">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:7">
+    <row r="112" spans="1:7" customHeight="1" ht="80">
       <c r="A112" s="13" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>307</v>
+        <v>259</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>308</v>
+        <v>260</v>
       </c>
       <c r="E112" s="9">
-        <v>10713.0</v>
+        <v>85488.0</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="9">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:7" customHeight="1" ht="80">
-[...17 lines deleted...]
-      </c>
+    <row r="113" spans="1:7">
+      <c r="A113" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C113" s="14"/>
+      <c r="E113" s="7"/>
+      <c r="G113" s="7"/>
     </row>
     <row r="114" spans="1:7">
-      <c r="A114" s="13" t="s">
-[...15 lines deleted...]
-        <v>0</v>
+      <c r="A114" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G114" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:7">
-      <c r="A115" s="13" t="s">
-[...18 lines deleted...]
-    <row r="116" spans="1:7">
+      <c r="A115" s="12"/>
+      <c r="C115" s="14"/>
+      <c r="E115" s="7"/>
+      <c r="G115" s="7"/>
+    </row>
+    <row r="116" spans="1:7" customHeight="1" ht="80">
       <c r="A116" s="13" t="s">
-        <v>318</v>
+        <v>262</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
-        <v>319</v>
+        <v>263</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>320</v>
+        <v>264</v>
       </c>
       <c r="E116" s="9">
-        <v>11813.0</v>
+        <v>18067.0</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="9">
         <f>E116*F116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80">
       <c r="A117" s="13" t="s">
-        <v>321</v>
+        <v>265</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
-        <v>322</v>
+        <v>266</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>323</v>
+        <v>267</v>
       </c>
       <c r="E117" s="9">
-        <v>12555.0</v>
+        <v>24852.0</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="9">
         <f>E117*F117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80">
       <c r="A118" s="13" t="s">
-        <v>324</v>
+        <v>268</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
-        <v>325</v>
+        <v>269</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>326</v>
+        <v>270</v>
       </c>
       <c r="E118" s="9">
-        <v>12555.0</v>
+        <v>28047.0</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="9">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80">
       <c r="A119" s="13" t="s">
-        <v>327</v>
+        <v>271</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
-        <v>328</v>
+        <v>272</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>329</v>
+        <v>273</v>
       </c>
       <c r="E119" s="9">
-        <v>12555.0</v>
+        <v>38953.0</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="9">
         <f>E119*F119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80">
       <c r="A120" s="13" t="s">
-        <v>330</v>
+        <v>274</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="16" t="s">
-        <v>331</v>
+        <v>275</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>332</v>
+        <v>276</v>
       </c>
       <c r="E120" s="9">
-        <v>12555.0</v>
+        <v>39876.0</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="9">
         <f>E120*F120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80">
       <c r="A121" s="13" t="s">
-        <v>333</v>
+        <v>277</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>335</v>
+        <v>279</v>
       </c>
       <c r="E121" s="9">
-        <v>12555.0</v>
+        <v>41696.0</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="9">
         <f>E121*F121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80">
       <c r="A122" s="13" t="s">
-        <v>336</v>
+        <v>280</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
-        <v>337</v>
+        <v>281</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>338</v>
+        <v>282</v>
       </c>
       <c r="E122" s="9">
-        <v>12555.0</v>
+        <v>42257.0</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="9">
         <f>E122*F122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80">
       <c r="A123" s="13" t="s">
-        <v>339</v>
+        <v>283</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
-        <v>340</v>
+        <v>284</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>341</v>
+        <v>285</v>
       </c>
       <c r="E123" s="9">
-        <v>13278.0</v>
+        <v>42723.0</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="9">
         <f>E123*F123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
-        <v>342</v>
+        <v>286</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>343</v>
+        <v>287</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>344</v>
+        <v>288</v>
       </c>
       <c r="E124" s="9">
-        <v>13278.0</v>
+        <v>46848.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
-        <v>345</v>
+        <v>289</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
-        <v>346</v>
+        <v>290</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>347</v>
+        <v>291</v>
       </c>
       <c r="E125" s="9">
-        <v>13278.0</v>
+        <v>47162.0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80">
       <c r="A126" s="13" t="s">
-        <v>348</v>
+        <v>292</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
-        <v>349</v>
+        <v>293</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>350</v>
+        <v>294</v>
       </c>
       <c r="E126" s="9">
-        <v>13278.0</v>
+        <v>51029.0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="9">
         <f>E126*F126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80">
       <c r="A127" s="13" t="s">
-        <v>351</v>
+        <v>295</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
-        <v>352</v>
+        <v>296</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>353</v>
+        <v>297</v>
       </c>
       <c r="E127" s="9">
-        <v>13782.0</v>
+        <v>53451.0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="9">
         <f>E127*F127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
-        <v>354</v>
+        <v>298</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
-        <v>355</v>
+        <v>299</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>356</v>
+        <v>300</v>
       </c>
       <c r="E128" s="9">
-        <v>13782.0</v>
+        <v>55218.0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80">
       <c r="A129" s="13" t="s">
-        <v>357</v>
+        <v>301</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
-        <v>358</v>
+        <v>302</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>359</v>
+        <v>303</v>
       </c>
       <c r="E129" s="9">
-        <v>13782.0</v>
+        <v>56051.0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
-        <v>360</v>
+        <v>304</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
-        <v>361</v>
+        <v>305</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>362</v>
+        <v>306</v>
       </c>
       <c r="E130" s="9">
-        <v>13782.0</v>
+        <v>60753.0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
-        <v>364</v>
+        <v>308</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>365</v>
+        <v>309</v>
       </c>
       <c r="E131" s="9">
-        <v>13782.0</v>
+        <v>61138.0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
-        <v>366</v>
+        <v>310</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
-        <v>367</v>
+        <v>311</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>368</v>
+        <v>312</v>
       </c>
       <c r="E132" s="9">
-        <v>13782.0</v>
+        <v>61936.0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
-        <v>369</v>
+        <v>313</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
-        <v>370</v>
+        <v>314</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>371</v>
+        <v>315</v>
       </c>
       <c r="E133" s="9">
-        <v>13782.0</v>
+        <v>62818.0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
-        <v>372</v>
+        <v>316</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
-        <v>373</v>
+        <v>317</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>374</v>
+        <v>318</v>
       </c>
       <c r="E134" s="9">
-        <v>14476.0</v>
+        <v>63032.0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
-        <v>375</v>
+        <v>319</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
-        <v>376</v>
+        <v>320</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>377</v>
+        <v>321</v>
       </c>
       <c r="E135" s="9">
-        <v>14476.0</v>
+        <v>63761.0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
-        <v>378</v>
+        <v>322</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
-        <v>379</v>
+        <v>323</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>380</v>
+        <v>324</v>
       </c>
       <c r="E136" s="9">
-        <v>14476.0</v>
+        <v>64570.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
-        <v>381</v>
+        <v>325</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>383</v>
+        <v>327</v>
       </c>
       <c r="E137" s="9">
-        <v>14476.0</v>
+        <v>71955.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
-        <v>385</v>
+        <v>329</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>386</v>
+        <v>330</v>
       </c>
       <c r="E138" s="9">
-        <v>15179.0</v>
+        <v>72895.0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
-        <v>387</v>
+        <v>331</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
-        <v>388</v>
+        <v>332</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>389</v>
+        <v>333</v>
       </c>
       <c r="E139" s="9">
-        <v>17550.0</v>
+        <v>73741.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
-        <v>390</v>
+        <v>334</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
-        <v>391</v>
+        <v>335</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>392</v>
+        <v>336</v>
       </c>
       <c r="E140" s="9">
-        <v>17550.0</v>
+        <v>74034.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
-        <v>393</v>
+        <v>337</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>394</v>
+        <v>338</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>395</v>
+        <v>339</v>
       </c>
       <c r="E141" s="9">
-        <v>18831.0</v>
+        <v>74624.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
-        <v>396</v>
+        <v>340</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>397</v>
+        <v>341</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>398</v>
+        <v>342</v>
       </c>
       <c r="E142" s="9">
-        <v>18831.0</v>
+        <v>74703.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
-        <v>399</v>
+        <v>343</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
-        <v>400</v>
+        <v>344</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>401</v>
+        <v>345</v>
       </c>
       <c r="E143" s="9">
-        <v>18831.0</v>
+        <v>79871.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
-        <v>402</v>
+        <v>346</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
-        <v>403</v>
+        <v>347</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>404</v>
+        <v>348</v>
       </c>
       <c r="E144" s="9">
-        <v>18831.0</v>
+        <v>81403.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
-        <v>405</v>
+        <v>349</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
-        <v>406</v>
+        <v>350</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>407</v>
+        <v>351</v>
       </c>
       <c r="E145" s="9">
-        <v>18831.0</v>
+        <v>82491.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
-        <v>408</v>
+        <v>352</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>409</v>
+        <v>353</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>410</v>
+        <v>354</v>
       </c>
       <c r="E146" s="9">
-        <v>18831.0</v>
+        <v>83007.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80">
       <c r="A147" s="13" t="s">
-        <v>411</v>
+        <v>355</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
-        <v>412</v>
+        <v>356</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>413</v>
+        <v>357</v>
       </c>
       <c r="E147" s="9">
-        <v>18831.0</v>
+        <v>84091.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
-        <v>414</v>
+        <v>358</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
-        <v>415</v>
+        <v>359</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>416</v>
+        <v>360</v>
       </c>
       <c r="E148" s="9">
-        <v>18831.0</v>
+        <v>84587.0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
-        <v>417</v>
+        <v>361</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
-        <v>418</v>
+        <v>362</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>419</v>
+        <v>363</v>
       </c>
       <c r="E149" s="9">
-        <v>20577.0</v>
+        <v>85692.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
-        <v>420</v>
+        <v>364</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>421</v>
+        <v>365</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>422</v>
+        <v>366</v>
       </c>
       <c r="E150" s="9">
-        <v>22179.0</v>
+        <v>92506.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
-        <v>423</v>
+        <v>367</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>424</v>
+        <v>368</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>425</v>
+        <v>369</v>
       </c>
       <c r="E151" s="9">
-        <v>23520.0</v>
+        <v>110244.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
-        <v>426</v>
+        <v>370</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>427</v>
+        <v>371</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>428</v>
+        <v>372</v>
       </c>
       <c r="E152" s="9">
-        <v>24472.0</v>
+        <v>111920.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80">
       <c r="A153" s="13" t="s">
-        <v>429</v>
+        <v>373</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>430</v>
+        <v>374</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>431</v>
+        <v>375</v>
       </c>
       <c r="E153" s="9">
-        <v>25334.0</v>
+        <v>122362.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
-        <v>432</v>
+        <v>376</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>433</v>
+        <v>377</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>434</v>
+        <v>378</v>
       </c>
       <c r="E154" s="9">
-        <v>25334.0</v>
+        <v>152379.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
-        <v>435</v>
+        <v>379</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>436</v>
+        <v>380</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>437</v>
+        <v>381</v>
       </c>
       <c r="E155" s="9">
-        <v>25515.0</v>
+        <v>160039.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
-        <v>438</v>
+        <v>382</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>439</v>
+        <v>383</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>440</v>
+        <v>384</v>
       </c>
       <c r="E156" s="9">
-        <v>27301.0</v>
+        <v>207919.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
-    <row r="157" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="157" spans="1:7">
+      <c r="A157" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="C157" s="14"/>
+      <c r="E157" s="7"/>
+      <c r="G157" s="7"/>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D158" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E158" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" s="12"/>
+      <c r="C159" s="14"/>
+      <c r="E159" s="7"/>
+      <c r="G159" s="7"/>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
-        <v>450</v>
+        <v>386</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>451</v>
+        <v>387</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>452</v>
+        <v>388</v>
       </c>
       <c r="E160" s="9">
-        <v>27510.0</v>
+        <v>69475.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
-        <v>453</v>
+        <v>389</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>454</v>
+        <v>390</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>455</v>
+        <v>391</v>
       </c>
       <c r="E161" s="9">
-        <v>28458.0</v>
+        <v>70381.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
-        <v>456</v>
+        <v>392</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>457</v>
+        <v>393</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>458</v>
+        <v>394</v>
       </c>
       <c r="E162" s="9">
-        <v>29616.0</v>
+        <v>72404.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>459</v>
+        <v>395</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>460</v>
+        <v>396</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>461</v>
+        <v>397</v>
       </c>
       <c r="E163" s="9">
-        <v>29617.0</v>
+        <v>73349.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
-        <v>462</v>
+        <v>398</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>463</v>
+        <v>399</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>464</v>
+        <v>400</v>
       </c>
       <c r="E164" s="9">
-        <v>31055.0</v>
+        <v>73351.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80">
       <c r="A165" s="13" t="s">
-        <v>465</v>
+        <v>401</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
-        <v>466</v>
+        <v>402</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>467</v>
+        <v>403</v>
       </c>
       <c r="E165" s="9">
-        <v>31055.0</v>
+        <v>74309.0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="9">
         <f>E165*F165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80">
       <c r="A166" s="13" t="s">
-        <v>468</v>
+        <v>404</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
-        <v>469</v>
+        <v>405</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>470</v>
+        <v>406</v>
       </c>
       <c r="E166" s="9">
-        <v>31667.0</v>
+        <v>75242.0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="9">
         <f>E166*F166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80">
       <c r="A167" s="13" t="s">
-        <v>471</v>
+        <v>407</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="16" t="s">
-        <v>472</v>
+        <v>408</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>473</v>
+        <v>409</v>
       </c>
       <c r="E167" s="9">
-        <v>32134.0</v>
+        <v>75564.0</v>
       </c>
       <c r="F167" s="6"/>
       <c r="G167" s="9">
         <f>E167*F167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80">
       <c r="A168" s="13" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>476</v>
+        <v>412</v>
       </c>
       <c r="E168" s="9">
-        <v>32384.0</v>
+        <v>76504.0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="9">
         <f>E168*F168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80">
       <c r="A169" s="13" t="s">
-        <v>477</v>
+        <v>413</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
-        <v>478</v>
+        <v>414</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>479</v>
+        <v>415</v>
       </c>
       <c r="E169" s="9">
-        <v>37530.0</v>
+        <v>76550.0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="9">
         <f>E169*F169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="E170" s="9">
-        <v>37530.0</v>
+        <v>77367.0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80">
       <c r="A171" s="13" t="s">
-        <v>483</v>
+        <v>419</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>485</v>
+        <v>421</v>
       </c>
       <c r="E171" s="9">
-        <v>37530.0</v>
+        <v>78377.0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="9">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80">
       <c r="A172" s="13" t="s">
-        <v>486</v>
+        <v>422</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
-        <v>487</v>
+        <v>423</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>488</v>
+        <v>424</v>
       </c>
       <c r="E172" s="9">
-        <v>39148.0</v>
+        <v>83455.0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="9">
         <f>E172*F172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80">
       <c r="A173" s="13" t="s">
-        <v>489</v>
+        <v>425</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
-        <v>490</v>
+        <v>426</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>491</v>
+        <v>427</v>
       </c>
       <c r="E173" s="9">
-        <v>41487.0</v>
+        <v>86793.0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="9">
         <f>E173*F173</f>
         <v>0</v>
       </c>
     </row>
-    <row r="174" spans="1:7">
+    <row r="174" spans="1:7" customHeight="1" ht="80">
       <c r="A174" s="13" t="s">
-        <v>492</v>
+        <v>428</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
-        <v>493</v>
+        <v>429</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>494</v>
+        <v>430</v>
       </c>
       <c r="E174" s="9">
-        <v>44000.0</v>
+        <v>90932.0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="9">
         <f>E174*F174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80">
       <c r="A175" s="13" t="s">
-        <v>495</v>
+        <v>431</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
-        <v>496</v>
+        <v>432</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>497</v>
+        <v>433</v>
       </c>
       <c r="E175" s="9">
-        <v>44484.0</v>
+        <v>93141.0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="9">
         <f>E175*F175</f>
         <v>0</v>
       </c>
     </row>
-    <row r="176" spans="1:7">
+    <row r="176" spans="1:7" customHeight="1" ht="80">
       <c r="A176" s="13" t="s">
-        <v>498</v>
+        <v>434</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
-        <v>499</v>
+        <v>435</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>500</v>
+        <v>436</v>
       </c>
       <c r="E176" s="9">
-        <v>45701.0</v>
+        <v>95284.0</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="9">
         <f>E176*F176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80">
       <c r="A177" s="13" t="s">
-        <v>501</v>
+        <v>437</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="16" t="s">
-        <v>502</v>
+        <v>438</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>503</v>
+        <v>439</v>
       </c>
       <c r="E177" s="9">
-        <v>49160.0</v>
+        <v>111621.0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="9">
         <f>E177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80">
       <c r="A178" s="13" t="s">
-        <v>504</v>
+        <v>440</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
-        <v>505</v>
+        <v>441</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>506</v>
+        <v>442</v>
       </c>
       <c r="E178" s="9">
-        <v>64412.0</v>
+        <v>189246.0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="9">
         <f>E178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80">
       <c r="A179" s="13" t="s">
-        <v>507</v>
+        <v>443</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
-        <v>508</v>
+        <v>444</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>509</v>
+        <v>445</v>
       </c>
       <c r="E179" s="9">
-        <v>69533.0</v>
+        <v>247181.0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="9">
         <f>E179*F179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:7">
-      <c r="A180" s="13" t="s">
-[...67 lines deleted...]
-      <c r="A184" s="2" t="s">
+      <c r="A180" s="11" t="s">
+        <v>446</v>
+      </c>
+      <c r="C180" s="14"/>
+      <c r="E180" s="7"/>
+      <c r="G180" s="7"/>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B184" s="3" t="s">
+      <c r="B181" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C184" s="15" t="s">
+      <c r="C181" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D184" s="4" t="s">
+      <c r="D181" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E184" s="10" t="s">
+      <c r="E181" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F184" s="4" t="s">
+      <c r="F181" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G184" s="8" t="s">
+      <c r="G181" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="185" spans="1:7">
-[...3 lines deleted...]
-      <c r="G185" s="7"/>
+    <row r="182" spans="1:7">
+      <c r="A182" s="12"/>
+      <c r="C182" s="14"/>
+      <c r="E182" s="7"/>
+      <c r="G182" s="7"/>
+    </row>
+    <row r="183" spans="1:7" customHeight="1" ht="80">
+      <c r="A183" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="E183" s="9">
+        <v>46704.0</v>
+      </c>
+      <c r="F183" s="6"/>
+      <c r="G183" s="9">
+        <f>E183*F183</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" customHeight="1" ht="80">
+      <c r="A184" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="B184" s="6"/>
+      <c r="C184" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="E184" s="9">
+        <v>57402.0</v>
+      </c>
+      <c r="F184" s="6"/>
+      <c r="G184" s="9">
+        <f>E184*F184</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" customHeight="1" ht="80">
+      <c r="A185" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="B185" s="6"/>
+      <c r="C185" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="E185" s="9">
+        <v>57518.0</v>
+      </c>
+      <c r="F185" s="6"/>
+      <c r="G185" s="9">
+        <f>E185*F185</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80">
       <c r="A186" s="13" t="s">
-        <v>520</v>
+        <v>456</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
-        <v>521</v>
+        <v>457</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>522</v>
+        <v>458</v>
       </c>
       <c r="E186" s="9">
-        <v>5843.0</v>
+        <v>59325.0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="9">
         <f>E186*F186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80">
       <c r="A187" s="13" t="s">
-        <v>523</v>
+        <v>459</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
-        <v>524</v>
+        <v>460</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>525</v>
+        <v>461</v>
       </c>
       <c r="E187" s="9">
-        <v>5896.0</v>
+        <v>59548.0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="9">
         <f>E187*F187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80">
       <c r="A188" s="13" t="s">
-        <v>526</v>
+        <v>462</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
-        <v>527</v>
+        <v>463</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>528</v>
+        <v>464</v>
       </c>
       <c r="E188" s="9">
-        <v>9544.0</v>
+        <v>60099.0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="9">
         <f>E188*F188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80">
       <c r="A189" s="13" t="s">
-        <v>529</v>
+        <v>465</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
-        <v>530</v>
+        <v>466</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>531</v>
+        <v>467</v>
       </c>
       <c r="E189" s="9">
-        <v>10479.0</v>
+        <v>60675.0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="9">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
-        <v>532</v>
+        <v>468</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>533</v>
+        <v>469</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>534</v>
+        <v>470</v>
       </c>
       <c r="E190" s="9">
-        <v>11341.0</v>
+        <v>62282.0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
-        <v>535</v>
+        <v>471</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>536</v>
+        <v>472</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>537</v>
+        <v>473</v>
       </c>
       <c r="E191" s="9">
-        <v>12944.0</v>
+        <v>64982.0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80">
       <c r="A192" s="13" t="s">
-        <v>538</v>
+        <v>474</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
-        <v>539</v>
+        <v>475</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>540</v>
+        <v>476</v>
       </c>
       <c r="E192" s="9">
-        <v>14177.0</v>
+        <v>68181.0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="9">
         <f>E192*F192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80">
       <c r="A193" s="13" t="s">
-        <v>541</v>
+        <v>477</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
-        <v>542</v>
+        <v>478</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>543</v>
+        <v>479</v>
       </c>
       <c r="E193" s="9">
-        <v>15551.0</v>
+        <v>80976.0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="9">
         <f>E193*F193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80">
       <c r="A194" s="13" t="s">
-        <v>544</v>
+        <v>480</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
-        <v>545</v>
+        <v>481</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>546</v>
+        <v>482</v>
       </c>
       <c r="E194" s="9">
-        <v>19376.0</v>
+        <v>82032.0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="9">
         <f>E194*F194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80">
       <c r="A195" s="13" t="s">
-        <v>547</v>
+        <v>483</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
-        <v>548</v>
+        <v>484</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>549</v>
+        <v>485</v>
       </c>
       <c r="E195" s="9">
-        <v>20514.0</v>
+        <v>83233.0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="9">
         <f>E195*F195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80">
       <c r="A196" s="13" t="s">
-        <v>550</v>
+        <v>486</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
-        <v>551</v>
+        <v>487</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>552</v>
+        <v>488</v>
       </c>
       <c r="E196" s="9">
-        <v>20850.0</v>
+        <v>83866.0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="9">
         <f>E196*F196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80">
       <c r="A197" s="13" t="s">
-        <v>553</v>
+        <v>489</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
-        <v>554</v>
+        <v>490</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>555</v>
+        <v>491</v>
       </c>
       <c r="E197" s="9">
-        <v>24077.0</v>
+        <v>84319.0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="9">
         <f>E197*F197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80">
       <c r="A198" s="13" t="s">
-        <v>556</v>
+        <v>492</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>557</v>
+        <v>493</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>558</v>
+        <v>494</v>
       </c>
       <c r="E198" s="9">
-        <v>25090.0</v>
+        <v>119423.0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="9">
         <f>E198*F198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80">
       <c r="A199" s="13" t="s">
-        <v>559</v>
+        <v>495</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>560</v>
+        <v>496</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>561</v>
+        <v>497</v>
       </c>
       <c r="E199" s="9">
-        <v>27411.0</v>
+        <v>132149.0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="9">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80">
       <c r="A200" s="13" t="s">
-        <v>562</v>
+        <v>498</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
-        <v>563</v>
+        <v>499</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>564</v>
+        <v>500</v>
       </c>
       <c r="E200" s="9">
-        <v>28185.0</v>
+        <v>161636.0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="9">
         <f>E200*F200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80">
       <c r="A201" s="13" t="s">
-        <v>565</v>
+        <v>501</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
-        <v>566</v>
+        <v>502</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>567</v>
+        <v>503</v>
       </c>
       <c r="E201" s="9">
-        <v>28621.0</v>
+        <v>188073.0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="9">
         <f>E201*F201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80">
       <c r="A202" s="13" t="s">
-        <v>568</v>
+        <v>504</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>570</v>
+        <v>506</v>
       </c>
       <c r="E202" s="9">
-        <v>29584.0</v>
+        <v>188073.0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="9">
         <f>E202*F202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80">
       <c r="A203" s="13" t="s">
-        <v>571</v>
+        <v>507</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
-        <v>572</v>
+        <v>508</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>573</v>
+        <v>509</v>
       </c>
       <c r="E203" s="9">
-        <v>30160.0</v>
+        <v>206172.0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="9">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80">
       <c r="A204" s="13" t="s">
-        <v>574</v>
+        <v>510</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
-        <v>575</v>
+        <v>511</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>576</v>
+        <v>512</v>
       </c>
       <c r="E204" s="9">
-        <v>31211.0</v>
+        <v>206172.0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="9">
         <f>E204*F204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80">
       <c r="A205" s="13" t="s">
-        <v>577</v>
+        <v>513</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
-        <v>578</v>
+        <v>514</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>579</v>
+        <v>515</v>
       </c>
       <c r="E205" s="9">
-        <v>33193.0</v>
+        <v>284122.0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="9">
         <f>E205*F205</f>
         <v>0</v>
       </c>
     </row>
-    <row r="206" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="206" spans="1:7">
+      <c r="A206" s="11" t="s">
+        <v>516</v>
+      </c>
+      <c r="C206" s="14"/>
+      <c r="E206" s="7"/>
+      <c r="G206" s="7"/>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C207" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" s="12"/>
+      <c r="C208" s="14"/>
+      <c r="E208" s="7"/>
+      <c r="G208" s="7"/>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80">
       <c r="A209" s="13" t="s">
-        <v>589</v>
+        <v>517</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="16" t="s">
-        <v>590</v>
+        <v>518</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>591</v>
+        <v>519</v>
       </c>
       <c r="E209" s="9">
-        <v>34552.0</v>
+        <v>97750.0</v>
       </c>
       <c r="F209" s="6"/>
       <c r="G209" s="9">
         <f>E209*F209</f>
         <v>0</v>
       </c>
     </row>
-    <row r="210" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="210" spans="1:7">
+      <c r="A210" s="11" t="s">
+        <v>520</v>
+      </c>
+      <c r="C210" s="14"/>
+      <c r="E210" s="7"/>
+      <c r="G210" s="7"/>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C211" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D211" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G211" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" s="12"/>
+      <c r="C212" s="14"/>
+      <c r="E212" s="7"/>
+      <c r="G212" s="7"/>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80">
       <c r="A213" s="13" t="s">
-        <v>601</v>
+        <v>521</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
-        <v>602</v>
+        <v>522</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>603</v>
+        <v>523</v>
       </c>
       <c r="E213" s="9">
-        <v>37682.0</v>
+        <v>136802.0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="9">
         <f>E213*F213</f>
         <v>0</v>
       </c>
     </row>
-    <row r="214" spans="1:7" customHeight="1" ht="80">
-[...17 lines deleted...]
-      </c>
+    <row r="214" spans="1:7">
+      <c r="A214" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="C214" s="14"/>
+      <c r="E214" s="7"/>
+      <c r="G214" s="7"/>
     </row>
     <row r="215" spans="1:7">
-      <c r="A215" s="13" t="s">
-[...36 lines deleted...]
-      </c>
+      <c r="A215" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C215" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D215" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E215" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G215" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" s="12"/>
+      <c r="C216" s="14"/>
+      <c r="E216" s="7"/>
+      <c r="G216" s="7"/>
     </row>
     <row r="217" spans="1:7" customHeight="1" ht="80">
       <c r="A217" s="13" t="s">
-        <v>613</v>
+        <v>525</v>
       </c>
       <c r="B217" s="6"/>
       <c r="C217" s="16" t="s">
-        <v>614</v>
+        <v>526</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>615</v>
+        <v>527</v>
       </c>
       <c r="E217" s="9">
-        <v>42426.0</v>
+        <v>12732.0</v>
       </c>
       <c r="F217" s="6"/>
       <c r="G217" s="9">
         <f>E217*F217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:7" customHeight="1" ht="80">
       <c r="A218" s="13" t="s">
-        <v>616</v>
+        <v>528</v>
       </c>
       <c r="B218" s="6"/>
       <c r="C218" s="16" t="s">
-        <v>617</v>
+        <v>529</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>618</v>
+        <v>530</v>
       </c>
       <c r="E218" s="9">
-        <v>45209.0</v>
+        <v>23968.0</v>
       </c>
       <c r="F218" s="6"/>
       <c r="G218" s="9">
         <f>E218*F218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80">
       <c r="A219" s="13" t="s">
-        <v>619</v>
+        <v>531</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
-        <v>620</v>
+        <v>532</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>621</v>
+        <v>533</v>
       </c>
       <c r="E219" s="9">
-        <v>46709.0</v>
+        <v>53195.0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="9">
         <f>E219*F219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80">
       <c r="A220" s="13" t="s">
-        <v>622</v>
+        <v>534</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
-        <v>623</v>
+        <v>535</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>624</v>
+        <v>536</v>
       </c>
       <c r="E220" s="9">
-        <v>46709.0</v>
+        <v>59059.0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="9">
         <f>E220*F220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80">
       <c r="A221" s="13" t="s">
-        <v>625</v>
+        <v>537</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
-        <v>626</v>
+        <v>538</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>627</v>
+        <v>539</v>
       </c>
       <c r="E221" s="9">
-        <v>46709.0</v>
+        <v>203299.0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="9">
         <f>E221*F221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80">
       <c r="A222" s="13" t="s">
-        <v>628</v>
+        <v>540</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
-        <v>629</v>
+        <v>541</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>630</v>
+        <v>542</v>
       </c>
       <c r="E222" s="9">
-        <v>49588.0</v>
+        <v>280386.0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="9">
         <f>E222*F222</f>
         <v>0</v>
       </c>
     </row>
-    <row r="223" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="223" spans="1:7">
+      <c r="A223" s="11" t="s">
+        <v>543</v>
+      </c>
+      <c r="C223" s="14"/>
+      <c r="E223" s="7"/>
+      <c r="G223" s="7"/>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G224" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="12"/>
+      <c r="C225" s="14"/>
+      <c r="E225" s="7"/>
+      <c r="G225" s="7"/>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80">
       <c r="A226" s="13" t="s">
-        <v>640</v>
+        <v>544</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
-        <v>641</v>
+        <v>545</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>642</v>
+        <v>546</v>
       </c>
       <c r="E226" s="9">
-        <v>55831.0</v>
+        <v>122345.0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="9">
         <f>E226*F226</f>
         <v>0</v>
       </c>
     </row>
-    <row r="227" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="227" spans="1:7">
+      <c r="A227" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="C227" s="14"/>
+      <c r="E227" s="7"/>
+      <c r="G227" s="7"/>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C228" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E228" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229" s="12"/>
+      <c r="C229" s="14"/>
+      <c r="E229" s="7"/>
+      <c r="G229" s="7"/>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80">
       <c r="A230" s="13" t="s">
-        <v>652</v>
+        <v>548</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
-        <v>653</v>
+        <v>549</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>654</v>
+        <v>550</v>
       </c>
       <c r="E230" s="9">
-        <v>96166.0</v>
+        <v>27221.0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="9">
         <f>E230*F230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80">
       <c r="A231" s="13" t="s">
-        <v>655</v>
+        <v>551</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
-        <v>656</v>
+        <v>552</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>657</v>
+        <v>553</v>
       </c>
       <c r="E231" s="9">
-        <v>102969.0</v>
+        <v>133711.0</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="9">
         <f>E231*F231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80">
       <c r="A232" s="13" t="s">
-        <v>658</v>
+        <v>554</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="16" t="s">
-        <v>659</v>
+        <v>555</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>660</v>
+        <v>556</v>
       </c>
       <c r="E232" s="9">
-        <v>112948.0</v>
+        <v>148059.0</v>
       </c>
       <c r="F232" s="6"/>
       <c r="G232" s="9">
         <f>E232*F232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80">
       <c r="A233" s="13" t="s">
-        <v>661</v>
+        <v>557</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
-        <v>662</v>
+        <v>558</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>663</v>
+        <v>559</v>
       </c>
       <c r="E233" s="9">
-        <v>117289.0</v>
+        <v>168065.0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="9">
         <f>E233*F233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80">
       <c r="A234" s="13" t="s">
-        <v>664</v>
+        <v>560</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="16" t="s">
-        <v>665</v>
+        <v>561</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>666</v>
+        <v>562</v>
       </c>
       <c r="E234" s="9">
-        <v>132478.0</v>
+        <v>281999.0</v>
       </c>
       <c r="F234" s="6"/>
       <c r="G234" s="9">
         <f>E234*F234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80">
       <c r="A235" s="13" t="s">
-        <v>667</v>
+        <v>563</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
-        <v>668</v>
+        <v>564</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>669</v>
+        <v>565</v>
       </c>
       <c r="E235" s="9">
-        <v>159130.0</v>
+        <v>337279.0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="9">
         <f>E235*F235</f>
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" customHeight="1" ht="80">
-[...17 lines deleted...]
-      </c>
+    <row r="236" spans="1:7">
+      <c r="A236" s="11" t="s">
+        <v>566</v>
+      </c>
+      <c r="C236" s="14"/>
+      <c r="E236" s="7"/>
+      <c r="G236" s="7"/>
     </row>
     <row r="237" spans="1:7">
-      <c r="A237" s="11" t="s">
-[...4 lines deleted...]
-      <c r="G237" s="7"/>
+      <c r="A237" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C237" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="238" spans="1:7">
-      <c r="A238" s="2" t="s">
-[...25 lines deleted...]
-      <c r="G239" s="7"/>
+      <c r="A238" s="12"/>
+      <c r="C238" s="14"/>
+      <c r="E238" s="7"/>
+      <c r="G238" s="7"/>
+    </row>
+    <row r="239" spans="1:7" customHeight="1" ht="80">
+      <c r="A239" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="B239" s="6"/>
+      <c r="C239" s="16" t="s">
+        <v>568</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="E239" s="9">
+        <v>63807.0</v>
+      </c>
+      <c r="F239" s="6"/>
+      <c r="G239" s="9">
+        <f>E239*F239</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="240" spans="1:7" customHeight="1" ht="80">
       <c r="A240" s="13" t="s">
-        <v>674</v>
+        <v>570</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
-        <v>675</v>
+        <v>571</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>676</v>
+        <v>572</v>
       </c>
       <c r="E240" s="9">
-        <v>145877.0</v>
+        <v>121801.0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="9">
         <f>E240*F240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:7" customHeight="1" ht="80">
       <c r="A241" s="13" t="s">
-        <v>677</v>
+        <v>573</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="16" t="s">
-        <v>678</v>
+        <v>574</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>679</v>
+        <v>575</v>
       </c>
       <c r="E241" s="9">
-        <v>186817.0</v>
+        <v>128560.0</v>
       </c>
       <c r="F241" s="6"/>
       <c r="G241" s="9">
         <f>E241*F241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:7" customHeight="1" ht="80">
       <c r="A242" s="13" t="s">
-        <v>680</v>
+        <v>576</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="16" t="s">
-        <v>681</v>
+        <v>577</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>682</v>
+        <v>578</v>
       </c>
       <c r="E242" s="9">
-        <v>199549.68</v>
+        <v>198137.0</v>
       </c>
       <c r="F242" s="6"/>
       <c r="G242" s="9">
         <f>E242*F242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:7">
-      <c r="A243" s="11" t="s">
-[...14106 lines deleted...]
-        <f>SUM(G12:G978)</f>
+      <c r="E243" t="s">
+        <v>579</v>
+      </c>
+      <c r="F243">
+        <f>SUM(F12:F242)</f>
+        <v>0</v>
+      </c>
+      <c r="G243">
+        <f>SUM(G12:G242)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A183:G183"/>
-[...56 lines deleted...]
-    <mergeCell ref="A975:G975"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A25:G25"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A76:G76"/>
+    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A113:G113"/>
+    <mergeCell ref="A115:G115"/>
+    <mergeCell ref="A157:G157"/>
+    <mergeCell ref="A159:G159"/>
+    <mergeCell ref="A180:G180"/>
+    <mergeCell ref="A182:G182"/>
+    <mergeCell ref="A206:G206"/>
+    <mergeCell ref="A208:G208"/>
+    <mergeCell ref="A210:G210"/>
+    <mergeCell ref="A212:G212"/>
+    <mergeCell ref="A214:G214"/>
+    <mergeCell ref="A216:G216"/>
+    <mergeCell ref="A223:G223"/>
+    <mergeCell ref="A225:G225"/>
+    <mergeCell ref="A227:G227"/>
+    <mergeCell ref="A229:G229"/>
+    <mergeCell ref="A236:G236"/>
+    <mergeCell ref="A238:G238"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
-[...867 lines deleted...]
-    <hyperlink ref="D978" r:id="rId_hyperlink_877"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_183"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>