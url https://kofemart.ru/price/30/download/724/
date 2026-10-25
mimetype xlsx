--- v1 (2026-06-18)
+++ v2 (2026-10-25)
@@ -15,7247 +15,2426 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="793">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-18 19:23:20</t>
+    <t>Актуальность прайса на: 2026-10-25 07:32:30</t>
   </si>
   <si>
     <t>Холодильное оборудование</t>
   </si>
   <si>
-    <t>Аксессуары для холодильного оборудования</t>
+    <t>Витрины холодильные</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>85530</t>
-[...854 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-dlia-sozrevaniia-miasa-hurakan-hkn-ma350-post1391130/</t>
+    <t>115205</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VA-RT-58W</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-va-rt-58w/</t>
+  </si>
+  <si>
+    <t>115245</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VA-RT-78W</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-va-rt-78w/</t>
+  </si>
+  <si>
+    <t>115951</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VA-RT-78B</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-va-rt-78b/</t>
+  </si>
+  <si>
+    <t>115206</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VA-RT-98W</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-va-rt-98w/</t>
+  </si>
+  <si>
+    <t>112918</t>
+  </si>
+  <si>
+    <t>Витрина среднетемпературная Полюс A87 SM 1,0-1 (ВХС-1,0 Арго) (ВХС-1,0 Арго Люкс 0012-1036 (бок кори</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a87-sm-1-0-1-vhs-1-0-arg/</t>
+  </si>
+  <si>
+    <t>114718</t>
+  </si>
+  <si>
+    <t>Витрина среднетемпературная Полюс A37 SM 1,0-1 (ВХСв-1,0 Carboma)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a37-sm-1-0-1-vhsv-1-0-ca/</t>
+  </si>
+  <si>
+    <t>115059</t>
+  </si>
+  <si>
+    <t>Витрина среднетемпературная Полюс A37 SM 1,0-11 (ВХСв-1,0 XL Carboma)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a37-sm-1-0-11-vhsv-1-0-x/</t>
+  </si>
+  <si>
+    <t>114556</t>
+  </si>
+  <si>
+    <t>Витрина морозильная Полюс A87 SV 1,5-1 (ВХСн-1,5 Арго) (ВХСн-1,5 Арго 0011-3020 (бок сер,декор красн</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-morozilnaya-polyus-a87-sv-1-5-1-vhsn-1-5-argo-vhsn-1/</t>
+  </si>
+  <si>
+    <t>114307</t>
+  </si>
+  <si>
+    <t>Витрина среднетемпературная Полюс А57 VM 1,2-1 (ВХС-1,2 Арго XL) (ВХС-1,2 АргоXL Люкс 0012-1036 (кор</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a57-vm-1-2-1-vhs-1-2-arg/</t>
+  </si>
+  <si>
+    <t>114812</t>
+  </si>
+  <si>
+    <t>Витрина среднетемпературная Полюс А57 VM 1,2-1 (ВХС-1,2 Арго XL) (ВХС-1,2 Арго XL 0011-9006 (серый))</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a57-vm-1-2-1-vhs-1-2-a-1/</t>
+  </si>
+  <si>
+    <t>117772</t>
+  </si>
+  <si>
+    <t>Refrigerated display Case for pizza ingredients vr4190vd</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/refrigerated-display-case-for-pizza-ingredients-vr4190vd-post8vr4190vd/</t>
+  </si>
+  <si>
+    <t>113464</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VRX 1200/330 VIATTO</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-vrx-1200-330-viatto/</t>
+  </si>
+  <si>
+    <t>113465</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VRX 1500/330 VIATTO</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-vrx-1500-330-viatto/</t>
+  </si>
+  <si>
+    <t>113466</t>
+  </si>
+  <si>
+    <t>Витрина холодильная VRX1500/380</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-vrx1500-380/</t>
+  </si>
+  <si>
+    <t>114309</t>
+  </si>
+  <si>
+    <t>Витрина мультитемпературная Полюс G85 SV 1,2-1 (ВХСр-1,2 Полюс ЭКО)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-multitemperaturnaya-polyus-g85-sv-1-2-1-vhsr-1-2-pol/</t>
+  </si>
+  <si>
+    <t>114285</t>
+  </si>
+  <si>
+    <t>Витрина холодильная HTR120 VIATTO</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-htr120-viatto/</t>
+  </si>
+  <si>
+    <t>114072</t>
+  </si>
+  <si>
+    <t>Витрина для ингредиентов Полюс AC59 VV 0,9-1 (0430)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-dlya-ingredientov-polyus-ac59-vv-0-9-1-0430/</t>
+  </si>
+  <si>
+    <t>114531</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс K70 VM 1,3-1 0012-0109 (ВХСв-1,3д Сarboma)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-k70-vm-1-3-1-0012-0109-vhsv-1-3/</t>
+  </si>
+  <si>
+    <t>114069</t>
+  </si>
+  <si>
+    <t>Витрина холодильная ABR160 (VIATTO)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-holodilnaya-abr160-viatto/</t>
+  </si>
+  <si>
+    <t>113865</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс D4 VM 400-2 (R400Свр) (1015-0102 (бежево-корич))</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-d4-vm-400-2-r400svr-1015-0102-b/</t>
+  </si>
+  <si>
+    <t>86260</t>
+  </si>
+  <si>
+    <t>Витрина кондитерские Carboma K70 VV 0,9-1 9006-9005</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskie-carboma-k70-vv-0-9-1-9006-9005-post3k70-vv-0-9-1-9006-9005/</t>
+  </si>
+  <si>
+    <t>115956</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC70 VV 0,9-1 9006-9005 (ВХСв-0,9д Carboma Cube Люкс ТЕХНО)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-0-9-1-9006-9005-vhsv-0-/</t>
+  </si>
+  <si>
+    <t>114447</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC71-110 VV 0,9-1 (9005)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-110-vv-0-9-1-9005/</t>
+  </si>
+  <si>
+    <t>114493</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC71-130 VV 0,9-1 (9005)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-0-9-1-9005/</t>
+  </si>
+  <si>
+    <t>114714</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC70 VV 1,3-1 0102-0109 (ВХСв-1,3д Carboma Cube Люкс)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-1-3-1-0102-0109-vhsv-1-/</t>
+  </si>
+  <si>
+    <t>115867</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC70 VV 1,3-1 9006-9005 (ВХСв-1,3д Carboma Cube Люкс ТЕХНО)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-1-3-1-9006-9005-vhsv-1-/</t>
+  </si>
+  <si>
+    <t>111782</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC71-150 VV 0,9-1 (9005)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-150-vv-0-9-1-9005/</t>
+  </si>
+  <si>
+    <t>86297</t>
+  </si>
+  <si>
+    <t>Витрина кондитерские Carboma КС71-130 VV 1,2-1 9005</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskie-carboma-ks71-130-vv-1-2-1-9005-post3ks71-130-vv-1-2-1-9005/</t>
+  </si>
+  <si>
+    <t>112492</t>
+  </si>
+  <si>
+    <t>Витрина кондитерская Полюс KC71-130 VV 1,2-1 (9005)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-1-2-1-9005/</t>
+  </si>
+  <si>
+    <t>Лари морозильные</t>
+  </si>
+  <si>
+    <t>85651</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 180 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-180-s-post3f-180-s/</t>
+  </si>
+  <si>
+    <t>85635</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 215 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-215-s-post3f-215-s/</t>
+  </si>
+  <si>
+    <t>85626</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Снеж МЛК 250 серый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-snezh-mlk-250-seryy-post3mlk-250-seryy/</t>
+  </si>
+  <si>
+    <t>114891</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Бирюса Б-455КХ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-biryusa-b-455kh/</t>
+  </si>
+  <si>
+    <t>114501</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор FG 250 С серый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-fg-250-s-seryj/</t>
+  </si>
+  <si>
+    <t>85627</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 250 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-250-s-post3f-250-s/</t>
+  </si>
+  <si>
+    <t>115544</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 350 S белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-350-s-belyj/</t>
+  </si>
+  <si>
+    <t>85628</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 350 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-350-s-post3f-350-s/</t>
+  </si>
+  <si>
+    <t>115775</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 400S белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-400s-belyj/</t>
+  </si>
+  <si>
+    <t>85616</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 400 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-400-s-post3f-400-s/</t>
+  </si>
+  <si>
+    <t>115908</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 500S белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-500s-belyj/</t>
+  </si>
+  <si>
+    <t>85611</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 500 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-500-s-post3f-500-s/</t>
+  </si>
+  <si>
+    <t>115762</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 600S белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-600s-belyj/</t>
+  </si>
+  <si>
+    <t>85612</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 600 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-600-s-post3f-600-s/</t>
+  </si>
+  <si>
+    <t>108822</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Derby EK-56 (95100260)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-derby-ek-56-95100260/</t>
+  </si>
+  <si>
+    <t>115549</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 700S белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-700s-belyj/</t>
+  </si>
+  <si>
+    <t>114810</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 700SD белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-700sd-belyj/</t>
+  </si>
+  <si>
+    <t>115494</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 800S белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-800s-belyj/</t>
+  </si>
+  <si>
+    <t>85613</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Frostor F 800 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozil-nyy-frostor-f-800-s-post3f-800-s/</t>
+  </si>
+  <si>
+    <t>115104</t>
+  </si>
+  <si>
+    <t>Ларь морозильный Фростор F 800SD белый</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/lar-morozilnyj-frostor-f-800sd-belyj/</t>
+  </si>
+  <si>
+    <t>Льдогенераторы</t>
+  </si>
+  <si>
+    <t>115498</t>
+  </si>
+  <si>
+    <t>Льдогенератор VA-IM-25</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ldogenerator-va-im-25/</t>
+  </si>
+  <si>
+    <t>113479</t>
+  </si>
+  <si>
+    <t>Льдогенератор VA-IMS-20</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ldogenerator-va-ims-20/</t>
+  </si>
+  <si>
+    <t>114515</t>
+  </si>
+  <si>
+    <t>Льдогенератор VA-IMS-40</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ldogenerator-va-ims-40/</t>
+  </si>
+  <si>
+    <t>111467</t>
+  </si>
+  <si>
+    <t>Льдогенератор VA-IMS-30</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ldogenerator-va-ims-30/</t>
+  </si>
+  <si>
+    <t>85782</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 184A HC ABS (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-184a-hc-abs-r290--post3cb-184a-hc-abs-r290/</t>
+  </si>
+  <si>
+    <t>85743</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 184W HC ABS (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-184w-hc-abs-r290--post3cb-184w-hc-abs-r290/</t>
+  </si>
+  <si>
+    <t>85777</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 184A HC INOX (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-184a-hc-inox-r290--post3cb-184a-hc-inox-r290/</t>
+  </si>
+  <si>
+    <t>85738</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 246A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-246a-hc-r290--post3cb-246a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85735</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 249A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-249a-hc-r290--post3cb-249a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85742</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 246W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-246w-hc-r290--post3cb-246w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85790</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 249W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-249w-hc-r290--post3cb-249w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85728</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 249A HC B-Qube</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-249a-hc-b-qube-post3cb-249a-hc-b-qube/</t>
+  </si>
+  <si>
+    <t>85737</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 316A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-316a-hc-r290--post3cb-316a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85780</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 316W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-316w-hc-r290--post3cb-316w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85736</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 416A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-416a-hc-r290--post3cb-416a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85748</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 416W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-416w-hc-r290--post3cb-416w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85740</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 425A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-425a-hc-r290--post3cb-425a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85747</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 425W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-425w-hc-r290--post3cb-425w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85785</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 425A HC B-Qube</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-425a-hc-b-qube-post3cb-425a-hc-b-qube/</t>
+  </si>
+  <si>
+    <t>85779</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 640A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-640a-hc-r290--post3cb-640a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85749</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 640W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-640w-hc-r290--post3cb-640w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85734</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 840A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-840a-hc-r290--post3cb-840a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85778</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 840W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-840w-hc-r290--post3cb-840w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85733</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 955A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-955a-hc-r290--post3cb-955a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85745</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema CB 955W HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-cb-955w-hc-r290--post3cb-955w-hc-r290/</t>
+  </si>
+  <si>
+    <t>85784</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema GB 1540A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-gb-1540a-hc-r290--post3gb-1540a-hc-r290/</t>
+  </si>
+  <si>
+    <t>85783</t>
+  </si>
+  <si>
+    <t>Льдогенератор Brema GB 1555A HC (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/l-dogenerator-brema-gb-1555a-hc-r290--post3gb-1555a-hc-r290/</t>
+  </si>
+  <si>
+    <t>Дозаторы и охладители воды</t>
+  </si>
+  <si>
+    <t>88152</t>
+  </si>
+  <si>
+    <t>Дозатор воды WLBake WDM 25 ECO</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/dozator-vody-wlbake-wdm-25-eco-post3wdm-25-eco/</t>
+  </si>
+  <si>
+    <t>Моноблоки и сплит-системы</t>
+  </si>
+  <si>
+    <t>85566</t>
+  </si>
+  <si>
+    <t>Моноблок ПОЛАИР MM109 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm109-s-post3mm109-s/</t>
+  </si>
+  <si>
+    <t>113552</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MM111 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm111-s/</t>
+  </si>
+  <si>
+    <t>113559</t>
+  </si>
+  <si>
+    <t>Сплит-система среднетемпературная Polair SM109 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm109-s/</t>
+  </si>
+  <si>
+    <t>85563</t>
+  </si>
+  <si>
+    <t>Сплит-система ПОЛАИР SM109 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-polair-sm109-s-post3sm109-s/</t>
+  </si>
+  <si>
+    <t>114362</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MM113 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm113-s/</t>
+  </si>
+  <si>
+    <t>85586</t>
+  </si>
+  <si>
+    <t>Моноблок ПОЛАИР MB108 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb108-s-post3mb108-s/</t>
+  </si>
+  <si>
+    <t>114421</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MM115 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm115-s/</t>
+  </si>
+  <si>
+    <t>112724</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MM109 ST</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm109-st/</t>
+  </si>
+  <si>
+    <t>85584</t>
+  </si>
+  <si>
+    <t>Моноблок ПОЛАИР MM109 ST</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm109-st-post3mm109-st/</t>
+  </si>
+  <si>
+    <t>85562</t>
+  </si>
+  <si>
+    <t>Моноблок ПОЛАИР MM115 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm115-s-post3mm115-s/</t>
+  </si>
+  <si>
+    <t>113967</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MB109 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb109-s/</t>
+  </si>
+  <si>
+    <t>85602</t>
+  </si>
+  <si>
+    <t>Моноблок ПОЛАИР MB109 ST</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb109-st-post3mb109-st/</t>
+  </si>
+  <si>
+    <t>109548</t>
+  </si>
+  <si>
+    <t>Сплит-система среднетемпературная Polair SM115 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm115-s/</t>
+  </si>
+  <si>
+    <t>115229</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MM115 ST</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mm115-st/</t>
+  </si>
+  <si>
+    <t>85559</t>
+  </si>
+  <si>
+    <t>Моноблок ПОЛАИР MB211 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb211-s-post3mb211-s/</t>
+  </si>
+  <si>
+    <t>113282</t>
+  </si>
+  <si>
+    <t>Сплит-система среднетемпературная Polair SM218 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm218-s/</t>
+  </si>
+  <si>
+    <t>85570</t>
+  </si>
+  <si>
+    <t>Сплит-система ПОЛАИР SM218 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-polair-sm218-s-post3sm218-s/</t>
+  </si>
+  <si>
+    <t>113278</t>
+  </si>
+  <si>
+    <t>Сплит-система низкотемпературная Polair SB211 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-nizkotemperaturnaya-polair-sb211-s/</t>
+  </si>
+  <si>
+    <t>114358</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MB214 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb214-s/</t>
+  </si>
+  <si>
+    <t>112994</t>
+  </si>
+  <si>
+    <t>Сплит-система среднетемпературная Polair SM222 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm222-s/</t>
+  </si>
+  <si>
+    <t>113158</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MB216 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb216-s/</t>
+  </si>
+  <si>
+    <t>115230</t>
+  </si>
+  <si>
+    <t>Моноблок Polair MB214 ST</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/monoblok-polair-mb214-st/</t>
+  </si>
+  <si>
+    <t>112995</t>
+  </si>
+  <si>
+    <t>Сплит-система среднетемпературная Polair SM226 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm226-s/</t>
+  </si>
+  <si>
+    <t>85577</t>
+  </si>
+  <si>
+    <t>Сплит-система ПОЛАИР SB214 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-polair-sb214-s-post3sb214-s/</t>
+  </si>
+  <si>
+    <t>85565</t>
+  </si>
+  <si>
+    <t>Сплит-система ПОЛАИР SB216 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-polair-sb216-s-post3sb216-s/</t>
+  </si>
+  <si>
+    <t>85593</t>
+  </si>
+  <si>
+    <t>Сплит-система ПОЛАИР SB328 S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/split-sistema-polair-sb328-s-post3sb328-s/</t>
+  </si>
+  <si>
+    <t>Столы для пиццы и салатов</t>
+  </si>
+  <si>
+    <t>112066</t>
+  </si>
+  <si>
+    <t>SLE2-11GN (1/6) стол для салатов охл.(+2+10), 2 двери, 1000х700х850мм, ниж.распол.агрегата, HICOLD</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sle2-11gn-1-6-stol-dlya-salatov-ohl-2-10-2-dveri-1000h700h85/</t>
+  </si>
+  <si>
+    <t>113569</t>
+  </si>
+  <si>
+    <t>SLE1-11GN (1/3) стол для салатов охл.(+2+10), 2 двери, 1000х700х850мм, ниж.распол.агрегата</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sle1-11gn-1-3-stol-dlya-salatov-ohl-2-10-2-dveri-1000h700h85/</t>
+  </si>
+  <si>
+    <t>114011</t>
+  </si>
+  <si>
+    <t>SL2-11GN (1/6) стол для салатов охл.(+2+10), 2 двери, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sl2-11gn-1-6-stol-dlya-salatov-ohl-2-10-2-dveri-1390h700h850/</t>
+  </si>
+  <si>
+    <t>109994</t>
+  </si>
+  <si>
+    <t>SLE2-111GN (1/6) стол для салатов охл.(+2+10), 3 двери, 1485х700х850мм, ниж.распол.агрегата</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sle2-111gn-1-6-stol-dlya-salatov-ohl-2-10-3-dveri-1485h700h8/</t>
+  </si>
+  <si>
+    <t>113752</t>
+  </si>
+  <si>
+    <t>PZE2-11/GN (1/6H) стол для пиццы охл.(+2+10), 2 двери, 1000х700х850мм, , ниж.распол.агрегата</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/pze2-11-gn-1-6h-stol-dlya-piccy-ohl-2-10-2-dveri-1000h700h85/</t>
+  </si>
+  <si>
+    <t>114001</t>
+  </si>
+  <si>
+    <t>PZE2-111/GN (1/6H) стол для пиццы охл.(+2+10), 3 двери, 1485х700х850мм, ниж.распол.агрегата</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/pze2-111-gn-1-6h-stol-dlya-piccy-ohl-2-10-3-dveri-1485h700h8/</t>
+  </si>
+  <si>
+    <t>87663</t>
+  </si>
+  <si>
+    <t>Стол охлаждаемый HICOLD PZ2-11/GN (1/6H)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-ohlazhdaemyy-hicold-pz2-11-gn-1-6h--post3pz2-11-gn-1-6h/</t>
+  </si>
+  <si>
+    <t>113090</t>
+  </si>
+  <si>
+    <t>PZ1-111/GN (1/3H) стол для пиццы охл.(+2+10), 3 двери, 1835х700х850мм, глубина раб.пов. 324мм</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/pz1-111-gn-1-3h-stol-dlya-piccy-ohl-2-10-3-dveri-1835h700h85/</t>
+  </si>
+  <si>
+    <t>113816</t>
+  </si>
+  <si>
+    <t>PZ2-111/GN (1/6H) стол для пиццы охл.(+2+10), 3 двери, 1835х700х850мм, глубина раб.пов. 486мм</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/pz2-111-gn-1-6h-stol-dlya-piccy-ohl-2-10-3-dveri-1835h700h85/</t>
+  </si>
+  <si>
+    <t>Столы холодильные и морозильные</t>
+  </si>
+  <si>
+    <t>114416</t>
+  </si>
+  <si>
+    <t>SO-10/6 стол открытый с охл. поверхн. (+2+10), 1000х600х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/so-10-6-stol-otkrytyj-s-ohl-poverhn-2-10-1000h600h850mm-hico/</t>
+  </si>
+  <si>
+    <t>112161</t>
+  </si>
+  <si>
+    <t>GNE 1/TN стол охл.(-2+10), 1 дверь, 565х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-1-tn-stol-ohl-2-10-1-dver-565h700h850mm-nizh-raspol-agre/</t>
+  </si>
+  <si>
+    <t>86149</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GNE 1/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-1-tn-post3gne-1-tn/</t>
+  </si>
+  <si>
+    <t>113670</t>
+  </si>
+  <si>
+    <t>Стол холодильный Abat ПВВ(Н)-70-СО вся нерж.</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodilnyj-abat-pvv-n-70-so-vsya-nerzh/</t>
+  </si>
+  <si>
+    <t>115148</t>
+  </si>
+  <si>
+    <t>Стол холодильный Polair TM2GN-G (R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodilnyj-polair-tm2gn-g-r290/</t>
+  </si>
+  <si>
+    <t>114505</t>
+  </si>
+  <si>
+    <t>SNE 11/TN стол охл. (-2+10), 2 двери, 1000х600х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sne-11-tn-stol-ohl-2-10-2-dveri-1000h600h850mm-nizh-raspol-a/</t>
+  </si>
+  <si>
+    <t>114523</t>
+  </si>
+  <si>
+    <t>GNE 11/TN O стол охл.(-2+10),островн., 2 двери, 1000х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-11-tn-o-stol-ohl-2-10-ostrovn-2-dveri-1000h700h850mm-niz/</t>
+  </si>
+  <si>
+    <t>115014</t>
+  </si>
+  <si>
+    <t>GNE 11/TN стол охл.(-2+10), 2 двери, 1000х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-11-tn-stol-ohl-2-10-2-dveri-1000h700h850mm-nizh-raspol-a/</t>
+  </si>
+  <si>
+    <t>86118</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SNE 11/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sne-11-tn-post3sne-11-tn/</t>
+  </si>
+  <si>
+    <t>86110</t>
+  </si>
+  <si>
+    <t>Стол охлаждаемый среднетемпературный тип TN модель GNE 11/TN O, без борта</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-ohlazhdaemyy-srednetemperaturnyy-tip-tn-model-gne-11-tn-o-bez-borta-post3gne-11-tn-o-bez-borta/</t>
+  </si>
+  <si>
+    <t>86120</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GNE 11/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-11-tn-post3gne-11-tn/</t>
+  </si>
+  <si>
+    <t>114031</t>
+  </si>
+  <si>
+    <t>GN 11/TN O стол охл.(-2+10),островн., 2 двери, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-11-tn-o-stol-ohl-2-10-ostrovn-2-dveri-1390h700h850mm-hico/</t>
+  </si>
+  <si>
+    <t>115242</t>
+  </si>
+  <si>
+    <t>GN 11/TN стол охл. (-2+10), 2 двери, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-11-tn-stol-ohl-2-10-2-dveri-1390h700h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>113812</t>
+  </si>
+  <si>
+    <t>SNE 11/BT стол охл.(-10-18), 2 двери, 1000х600х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sne-11-bt-stol-ohl-10-18-2-dveri-1000h600h850mm-nizh-raspol-/</t>
+  </si>
+  <si>
+    <t>114667</t>
+  </si>
+  <si>
+    <t>GNE 11/BT стол охл.(-10-18), 2 двери, 1000х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-11-bt-stol-ohl-10-18-2-dveri-1000h700h850mm-nizh-raspol-/</t>
+  </si>
+  <si>
+    <t>114502</t>
+  </si>
+  <si>
+    <t>Стол морозильный Polair TB2GN-G(R290)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-morozilnyj-polair-tb2gn-g-r290/</t>
+  </si>
+  <si>
+    <t>86127</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SN 11/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-11-tn-post3sn-11-tn/</t>
+  </si>
+  <si>
+    <t>86125</t>
+  </si>
+  <si>
+    <t>Стол холодильный TM3GN-G</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-tm3gn-g-post3tm3gn-g/</t>
+  </si>
+  <si>
+    <t>86122</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GN 11/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-11-tn-post3gn-11-tn/</t>
+  </si>
+  <si>
+    <t>86176</t>
+  </si>
+  <si>
+    <t>Стол холодильный ПОЛАИР TMi3-G</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-polair-tmi3-g-post3tmi3-g/</t>
+  </si>
+  <si>
+    <t>86071</t>
+  </si>
+  <si>
+    <t>Стол морозильный HICOLD SNE 11/ВТ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-morozil-nyy-hicold-sne-11-vt-post3sne-11-vt/</t>
+  </si>
+  <si>
+    <t>86075</t>
+  </si>
+  <si>
+    <t>Стол морозильный HICOLD GNE 11/BT</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-morozil-nyy-hicold-gne-11-bt-post3gne-11-bt/</t>
+  </si>
+  <si>
+    <t>114805</t>
+  </si>
+  <si>
+    <t>SNE 111/TN стол охл.(-2+10), 3 двери, 1485х600х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sne-111-tn-stol-ohl-2-10-3-dveri-1485h600h850mm-nizh-raspol-/</t>
+  </si>
+  <si>
+    <t>114722</t>
+  </si>
+  <si>
+    <t>GNE 111/TN стол охл.(-2+10), 3 двери, 1485х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-111-tn-stol-ohl-2-10-3-dveri-1485h700h850mm-nizh-raspol-/</t>
+  </si>
+  <si>
+    <t>113047</t>
+  </si>
+  <si>
+    <t>SN 11/BT стол охл.(-10-18), 2 двери, 1390х600х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sn-11-bt-stol-ohl-10-18-2-dveri-1390h600h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>114576</t>
+  </si>
+  <si>
+    <t>GN 11/BT стол охл. (-10-18), 2 двери, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-11-bt-stol-ohl-10-18-2-dveri-1390h700h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>86115</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SNE 111/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sne-111-tn-post3sne-111-tn/</t>
+  </si>
+  <si>
+    <t>110048</t>
+  </si>
+  <si>
+    <t>GNE 12/TN стол охл.(-2+10), 1 дверь, 2 ящика, 1000х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-12-tn-stol-ohl-2-10-1-dver-2-yashchika-1000h700h850mm-ni/</t>
+  </si>
+  <si>
+    <t>114934</t>
+  </si>
+  <si>
+    <t>SN 111/TN стол охл.(-2+10), 3 двери, 1835х600х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sn-111-tn-stol-ohl-2-10-3-dveri-1835h600h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>115259</t>
+  </si>
+  <si>
+    <t>GN 111/TN стол охл. (-2+10), 3 двери, 1835х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-111-tn-stol-ohl-2-10-3-dveri-1835h700h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>86126</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GNE 12/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-12-tn-post3gne-12-tn/</t>
+  </si>
+  <si>
+    <t>86109</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SN 111/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-111-tn-post3sn-111-tn/</t>
+  </si>
+  <si>
+    <t>86243</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SN 111/TN O</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-111-tn-o-post3sn-111-tn-o/</t>
+  </si>
+  <si>
+    <t>86123</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GN 111/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-111-tn-post3gn-111-tn/</t>
+  </si>
+  <si>
+    <t>86114</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SL2-11GN (1/6)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sl2-11gn-1-6--post3sl2-11gn-1-6/</t>
+  </si>
+  <si>
+    <t>114000</t>
+  </si>
+  <si>
+    <t>GN 12/TN стол охл.(-2+10), 1 дверь, 2 выдвиж.ящика, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-12-tn-stol-ohl-2-10-1-dver-2-vydvizh-yashchika-1390h700h8/</t>
+  </si>
+  <si>
+    <t>86130</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SLE2-111GN (1/6)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sle2-111gn-1-6--post3sle2-111gn-1-6/</t>
+  </si>
+  <si>
+    <t>86131</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD SLE1-111GN (1/3)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-sle1-111gn-1-3--post3sle1-111gn-1-3/</t>
+  </si>
+  <si>
+    <t>112807</t>
+  </si>
+  <si>
+    <t>GNE 111/BT стол охл.(-10-18), 3 двери, 1485х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-111-bt-stol-ohl-10-18-3-dveri-1485h700h850mm-nizh-raspol/</t>
+  </si>
+  <si>
+    <t>112050</t>
+  </si>
+  <si>
+    <t>GNE 112/TN стол охл.(-2+10), 2 двери, 2 ящика, 1485х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-112-tn-stol-ohl-2-10-2-dveri-2-yashchika-1485h700h850mm-/</t>
+  </si>
+  <si>
+    <t>111711</t>
+  </si>
+  <si>
+    <t>Стол морозильный GN2200BT</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-morozilnyj-gn2200bt/</t>
+  </si>
+  <si>
+    <t>112601</t>
+  </si>
+  <si>
+    <t>GNE 22/TN стол охл.(-2+10), 4 ящика, 1000х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-22-tn-stol-ohl-2-10-4-yashchika-1000h700h850mm-nizh-rasp/</t>
+  </si>
+  <si>
+    <t>86113</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GNE 22/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-22-tn-post3gne-22-tn/</t>
+  </si>
+  <si>
+    <t>113292</t>
+  </si>
+  <si>
+    <t>GN 111/BT стол охл. (-10-18), 3 двери, 1835х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-111-bt-stol-ohl-10-18-3-dveri-1835h700h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>114033</t>
+  </si>
+  <si>
+    <t>GN 22/TN стол охл.(-2+10), 4 ящика, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-22-tn-stol-ohl-2-10-4-yashchika-1390h700h850mm-hicold-rus/</t>
+  </si>
+  <si>
+    <t>114995</t>
+  </si>
+  <si>
+    <t>GNE 22/BT стол охл.(-10-18), 4 ящика, 1000х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-22-bt-stol-ohl-10-18-4-yashchika-1000h700h850mm-nizh-ras/</t>
+  </si>
+  <si>
+    <t>112536</t>
+  </si>
+  <si>
+    <t>Стол морозильный GN3200BT</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-morozilnyj-gn3200bt/</t>
+  </si>
+  <si>
+    <t>86106</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD GN 22/TN</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-22-tn-post3gn-22-tn/</t>
+  </si>
+  <si>
+    <t>108867</t>
+  </si>
+  <si>
+    <t>GNE 122/TN стол охл.(-2+10), 1 дверь, 4 ящика, 1485х700х850мм, ниж.распол.агрегата, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gne-122-tn-stol-ohl-2-10-1-dver-4-yashchika-1485h700h850mm-n/</t>
+  </si>
+  <si>
+    <t>112254</t>
+  </si>
+  <si>
+    <t>GN 22/BT стол охл.(-10-18), 4 выдвиж.ящика, 1390х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-22-bt-stol-ohl-10-18-4-vydvizh-yashchika-1390h700h850mm-h/</t>
+  </si>
+  <si>
+    <t>112496</t>
+  </si>
+  <si>
+    <t>Стол морозильный GN3100BT</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-morozilnyj-gn3100bt/</t>
+  </si>
+  <si>
+    <t>113962</t>
+  </si>
+  <si>
+    <t>Прилавок-витрина холодильный Abat ПВВ(Н)-70 КМ-С-01-НШ, нерж, плоский стол</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/prilavok-vitrina-holodilnyj-abat-pvv-n-70-km-s-01-nsh-nerzh-/</t>
+  </si>
+  <si>
+    <t>86133</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD PZE2-1111/GN (1/6H)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-pze2-1111-gn-1-6h--post3pze2-1111-gn-1-6h/</t>
+  </si>
+  <si>
+    <t>114989</t>
+  </si>
+  <si>
+    <t>GN 222/TN стол охл.(-2+10), 3секц.,6 ящиков, 1835х700х850мм, HICOLD RUS</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/gn-222-tn-stol-ohl-2-10-3sekc-6-yashchikov-1835h700h850mm-hi/</t>
+  </si>
+  <si>
+    <t>86228</t>
+  </si>
+  <si>
+    <t>Стол холодильный HICOLD PZE3-111/GN камень</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/stol-holodil-nyy-hicold-pze3-111-gn-kamen--post3pze3-111-gn-kamen/</t>
+  </si>
+  <si>
+    <t>Сокоохладители и граниторы</t>
+  </si>
+  <si>
+    <t>114537</t>
+  </si>
+  <si>
+    <t>Сокоохладитель UGOLINI ARCTIC COMPACT 8/1</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sokoohladitel-ugolini-arctic-compact-8-1/</t>
+  </si>
+  <si>
+    <t>115496</t>
+  </si>
+  <si>
+    <t>Сокоохладитель UGOLINI ARCTIC COMPACT 8/2</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/sokoohladitel-ugolini-arctic-compact-8-2/</t>
+  </si>
+  <si>
+    <t>Камеры холодильные</t>
+  </si>
+  <si>
+    <t>113932</t>
+  </si>
+  <si>
+    <t>Камера холодильная Polair КХН-2,94 (1360х1360х2200)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodilnaya-polair-khn-2-94-1360h1360h2200/</t>
+  </si>
+  <si>
+    <t>114663</t>
+  </si>
+  <si>
+    <t>Камера холодильная Polair КХН-4,41 (1360х1960х2200)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodilnaya-polair-khn-4-41-1360h1960h2200/</t>
+  </si>
+  <si>
+    <t>85569</t>
+  </si>
+  <si>
+    <t>Камера холодильная ПОЛАИР 4.41 1360х1960х2200</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodil-naya-polair-4-41-1360h1960h2200-post34-41-1360h1960h2200/</t>
+  </si>
+  <si>
+    <t>85568</t>
+  </si>
+  <si>
+    <t>Камера холодильная ПОЛАИР 6.61 1960х1960х2200</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodil-naya-polair-6-61-1960h1960h2200-post36-61-1960h1960h2200/</t>
+  </si>
+  <si>
+    <t>114234</t>
+  </si>
+  <si>
+    <t>Камера холодильная Polair КХН-11,02 (1960х3160х2200)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodilnaya-polair-khn-11-02-1960h3160h2200/</t>
+  </si>
+  <si>
+    <t>113548</t>
+  </si>
+  <si>
+    <t>Камера холодильная Polair КХН-11,75 (2560х2560х2200)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodilnaya-polair-khn-11-75-2560h2560h2200/</t>
+  </si>
+  <si>
+    <t>85567</t>
+  </si>
+  <si>
+    <t>Камера холодильная ПОЛАИР 8.81 1960х2560х2200</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kamera-holodil-naya-polair-8-81-1960h2560h2200-post38-81-1960h2560h2200/</t>
+  </si>
+  <si>
+    <t>Фризеры мороженого</t>
+  </si>
+  <si>
+    <t>117965</t>
+  </si>
+  <si>
+    <t>Ice cream machine s930t</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ice-cream-machine-s930t-post8s930t/</t>
+  </si>
+  <si>
+    <t>117936</t>
+  </si>
+  <si>
+    <t>Ice cream machine s230f</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/ice-cream-machine-s230f-post8s230f/</t>
+  </si>
+  <si>
+    <t>Шкафы винные и барные</t>
+  </si>
+  <si>
+    <t>104843</t>
+  </si>
+  <si>
+    <t>Винный шкаф Ecotronic WCM-12TE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-12te-post57002/</t>
+  </si>
+  <si>
+    <t>104841</t>
+  </si>
+  <si>
+    <t>Винный шкаф Ecotronic WCM2-21DE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm2-21de-post57135/</t>
+  </si>
+  <si>
+    <t>104842</t>
+  </si>
+  <si>
+    <t>Винный шкаф Ecotronic WCM-32DE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-32de-post57136/</t>
+  </si>
+  <si>
+    <t>104840</t>
+  </si>
+  <si>
+    <t>Винный шкаф Ecotronic WCM-38</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-38-post57143/</t>
+  </si>
+  <si>
+    <t>85853</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный БИРЮСА Бирюса 152</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-biryusa-biryusa-152-post3biryusa-152/</t>
+  </si>
+  <si>
+    <t>113007</t>
+  </si>
+  <si>
+    <t>Шкаф барный Polair TD102-Bar</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-barnyj-polair-td102-bar/</t>
+  </si>
+  <si>
+    <t>85849</t>
+  </si>
+  <si>
+    <t>Шкаф винный ПОЛАИР DW104-Bravo (ШХ-04)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-vinnyy-polair-dw104-bravo-shh-04--post3dw104-bravo-shh-04/</t>
+  </si>
+  <si>
+    <t>64824</t>
+  </si>
+  <si>
+    <t>Шкаф винный Bacchus prestige 60</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-vinnyy-bacchus-prestige-60-post1114675/</t>
   </si>
   <si>
     <t>Шкафы холодильные/морозильные</t>
   </si>
   <si>
-    <t>127977</t>
-[...5132 lines deleted...]
-    <t>https://kofemart.ru/product/holodilnyj-shkaf-va-sc70em/</t>
+    <t>115720</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный комбинированный Бирюса Б-50</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodilnyj-kombinirovannyj-biryusa-b-50/</t>
   </si>
   <si>
     <t>110642</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-102</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-102/</t>
   </si>
   <si>
     <t>114355</t>
   </si>
   <si>
     <t>Шкаф фармацевтический Бирюса Б-150K-G (4G)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-150k-g-4g/</t>
   </si>
   <si>
+    <t>115958</t>
+  </si>
+  <si>
+    <t>Холодильный шкаф VA-JC62W</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/holodilnyj-shkaf-va-jc62w/</t>
+  </si>
+  <si>
     <t>110576</t>
   </si>
   <si>
     <t>Холодильный шкаф VA-SC52</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/holodilnyj-shkaf-va-sc52/</t>
   </si>
   <si>
+    <t>114845</t>
+  </si>
+  <si>
+    <t>Холодильный шкаф VA-SC130</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/holodilnyj-shkaf-va-sc130/</t>
+  </si>
+  <si>
     <t>114349</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-M152</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m152/</t>
   </si>
   <si>
     <t>116329</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-152</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-152/</t>
   </si>
   <si>
     <t>112667</t>
   </si>
   <si>
     <t>Шкаф фармацевтический Бирюса Б-250K-G</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-250k-g/</t>
   </si>
   <si>
-    <t>115958</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/holodilnyj-shkaf-va-jc62wd/</t>
+    <t>115966</t>
+  </si>
+  <si>
+    <t>Холодильный шкаф VA-JC88W</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/holodilnyj-shkaf-va-jc88w/</t>
+  </si>
+  <si>
+    <t>114196</t>
+  </si>
+  <si>
+    <t>Шкаф фармацевтический Бирюса Б-250S-G</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-250s-g/</t>
   </si>
   <si>
     <t>115198</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-290</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-290/</t>
   </si>
   <si>
-    <t>115966</t>
-[...7 lines deleted...]
-  <si>
     <t>114225</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-В154DNZ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-v154dnz/</t>
   </si>
   <si>
-    <t>85867</t>
-[...34 lines deleted...]
-  <si>
     <t>112025</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-M310</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m310/</t>
   </si>
   <si>
-    <t>115780</t>
-[...16 lines deleted...]
-  <si>
     <t>115495</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-310Р</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-310r/</t>
   </si>
   <si>
-    <t>111469</t>
-[...16 lines deleted...]
-  <si>
     <t>112026</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-M461RN</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m461rn/</t>
   </si>
   <si>
     <t>115448</t>
   </si>
   <si>
     <t>Шкаф холодильный Бирюса Б-461RN</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-461rn/</t>
   </si>
   <si>
-    <t>65003</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm105-s-1103407d-post1377200/</t>
+    <t>114976</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Аркто R0,5-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r0-5-s/</t>
   </si>
   <si>
     <t>116196</t>
   </si>
   <si>
     <t>Шкаф среднетемпературный Polair CM105-S</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm105-s/</t>
   </si>
   <si>
-    <t>65618</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/lar-mor-so-stekl-krysh-tefcold-ic200sc-post1378621/</t>
+    <t>116189</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Polair DM105-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm105-s/</t>
   </si>
   <si>
     <t>85877</t>
   </si>
   <si>
     <t>Шкаф холодильный ПОЛАИР CM105-S (ШХ-0,5)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm105-s-shh-0-5--post3cm105-s-shh-0-5/</t>
   </si>
   <si>
-    <t>65008</t>
-[...59 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm107-s/</t>
+    <t>85871</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПОЛАИР DM105-S (ШХ-0,5 ДС)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm105-s-shh-0-5-ds--post3dm105-s-shh-0-5-ds/</t>
+  </si>
+  <si>
+    <t>114208</t>
+  </si>
+  <si>
+    <t>Фармацевтический шкаф Polair ШХФ-0,5</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/farmacevticheskij-shkaf-polair-shkhf-0-5/</t>
+  </si>
+  <si>
+    <t>115550</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Аркто R0,7-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r0-7-s/</t>
+  </si>
+  <si>
+    <t>116278</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Polair CM107-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm107-s/</t>
+  </si>
+  <si>
+    <t>115492</t>
+  </si>
+  <si>
+    <t>Шкаф мультитемпературный Polair CV105-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-multitemperaturnyj-polair-cv105-s/</t>
+  </si>
+  <si>
+    <t>115025</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Аркто F0,5 -S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-5-s/</t>
   </si>
   <si>
     <t>85870</t>
   </si>
   <si>
     <t>Шкаф холодильный ПОЛАИР DM107-S (ШХ-0,7 ДС)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm107-s-shh-0-7-ds--post3dm107-s-shh-0-7-ds/</t>
   </si>
   <si>
-    <t>64986</t>
-[...140 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-fkuv-1613-post1167902/</t>
+    <t>85904</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Марихолодмаш Капри 0,5Н</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozil-nyy-mariholodmash-kapri-0-5n-post3kapri-0-5n/</t>
+  </si>
+  <si>
+    <t>85908</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПРЕМЬЕР ШВУП1ТУ-0,7С (В/Prm)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-7s-v-prm--post3shvup1tu-0-7s-v-prm/</t>
+  </si>
+  <si>
+    <t>86021</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПРЕМЬЕР ШВУП1ТУ-0,7М 0…+8</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-7m-0-8-post3shvup1tu-0-7m-0-8/</t>
+  </si>
+  <si>
+    <t>112551</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Аркто R0,7-G</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r0-7-g/</t>
+  </si>
+  <si>
+    <t>115308</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Аркто F0,7-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-7-s/</t>
+  </si>
+  <si>
+    <t>115906</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Polair CM110-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm110-s/</t>
+  </si>
+  <si>
+    <t>114659</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Polair DM114Sd-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm114sd-s/</t>
+  </si>
+  <si>
+    <t>116097</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Polair CB107-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-s/</t>
+  </si>
+  <si>
+    <t>85912</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПРЕМЬЕР ШВУП1ТУ-0,8К+1…+10</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-8k-1-10-post3shvup1tu-0-8k-1-10/</t>
+  </si>
+  <si>
+    <t>85918</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПРЕМЬЕР ШСУП1ТУ-0,75С-6...+6</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shsup1tu-0-75s-6-6-post3shsup1tu-0-75s-6-6/</t>
   </si>
   <si>
     <t>114347</t>
   </si>
   <si>
     <t>Шкаф среднетемпературный Аркто R1,4 -S</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r1-4-s/</t>
   </si>
   <si>
-    <t>65042</t>
-[...41 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-holodil-nyy-mhm-kapri-1-5sk-kupe-propan-4-300-143-07-post1384008/</t>
+    <t>113140</t>
+  </si>
+  <si>
+    <t>Шкаф среднетемпературный Polair CM114-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm114-s/</t>
   </si>
   <si>
     <t>112553</t>
   </si>
   <si>
     <t>Шкаф морозильный Аркто F0,7-G</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-7-g/</t>
   </si>
   <si>
-    <t>65048</t>
-[...16 lines deleted...]
-  <si>
     <t>114104</t>
   </si>
   <si>
     <t>Шкаф среднетемпературный Polair CM107-G</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm107-g/</t>
   </si>
   <si>
-    <t>65285</t>
-[...95 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-s/</t>
+    <t>85915</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПРЕМЬЕР ШВУП1ТУ-1,12К+1…+10</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-12k-1-10-post3shvup1tu-1-12k-1-10/</t>
+  </si>
+  <si>
+    <t>85875</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПОЛАИР CM107-G (ШХ-0,7) н</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm107-g-shh-0-7-n-post3cm107-g-shh-0-7-n/</t>
+  </si>
+  <si>
+    <t>85873</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПОЛАИР CM110-S (ШХ-1,0)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm110-s-shh-1-0--post3cm110-s-shh-1-0/</t>
+  </si>
+  <si>
+    <t>114231</t>
+  </si>
+  <si>
+    <t>Шкаф мультитемпературный Polair CV110-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-multitemperaturnyj-polair-cv110-s/</t>
   </si>
   <si>
     <t>85921</t>
   </si>
   <si>
     <t>Шкаф холодильный ПРЕМЬЕР ШВУП1ТУ-1,4 М(В/Prm)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-4-m-v-prm--post3shvup1tu-1-4-m-v-prm/</t>
   </si>
   <si>
     <t>85868</t>
   </si>
   <si>
     <t>Шкаф холодильный ПОЛАИР DM114Sd-S(ШХ-1,4 ДС)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm114sd-s-shh-1-4-ds--post3dm114sd-s-shh-1-4-ds/</t>
   </si>
   <si>
     <t>85880</t>
   </si>
   <si>
     <t>Шкаф морозильный ПОЛАИР CB107-S (ШН-0,7)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb107-s-shn-0-7--post3cb107-s-shn-0-7/</t>
   </si>
   <si>
     <t>85854</t>
   </si>
   <si>
     <t>Шкаф холодильный ПРЕМЬЕР ШВУП1ТУ-1,4К+1…+10</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-4k-1-10-post3shvup1tu-1-4k-1-10/</t>
   </si>
   <si>
-    <t>65101</t>
-[...34 lines deleted...]
-  <si>
     <t>65117</t>
   </si>
   <si>
     <t>Шкаф холод.с глух.дверью Polair cm107-gm</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm107-gm-post1210936/</t>
   </si>
   <si>
     <t>85872</t>
   </si>
   <si>
     <t>Шкаф холодильный ПОЛАИР CM114-S (ШХ-1,4)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm114-s-shh-1-4--post3cm114-s-shh-1-4/</t>
   </si>
   <si>
-    <t>65142</t>
-[...34 lines deleted...]
-  <si>
     <t>114134</t>
   </si>
   <si>
     <t>Шкаф морозильный Polair CB107-G</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-g/</t>
   </si>
   <si>
     <t>85926</t>
   </si>
   <si>
     <t>Шкаф морозильный ПОЛАИР CB107-G (ШН-0,7) н</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb107-g-shn-0-7-n-post3cb107-g-shn-0-7-n/</t>
   </si>
   <si>
-    <t>65385</t>
-[...50 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-morozil-nyy-mariholodmash-kapri-1-5n-post3kapri-1-5n/</t>
+    <t>86024</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПОЛАИР DM107-G (ШХ-0,7 ДС) н</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm107-g-shh-0-7-ds-n-post3dm107-g-shh-0-7-ds-n/</t>
+  </si>
+  <si>
+    <t>85899</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПРЕМЬЕР ШСУП1ТУ-1,4М-6...+6</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shsup1tu-1-4m-6-6-post3shsup1tu-1-4m-6-6/</t>
+  </si>
+  <si>
+    <t>114346</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Аркто F1,4-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozilnyj-arkto-f1-4-s/</t>
+  </si>
+  <si>
+    <t>85848</t>
+  </si>
+  <si>
+    <t>Шкаф универсальный ПОЛАИР CV114-S (ШХн-1,4)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-universal-nyy-polair-cv114-s-shhn-1-4--post3cv114-s-shhn-1-4/</t>
+  </si>
+  <si>
+    <t>113139</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный Polair CB114-S</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozilnyj-polair-cb114-s/</t>
+  </si>
+  <si>
+    <t>85920</t>
+  </si>
+  <si>
+    <t>Шкаф холодильный ПОЛАИР CM114-G (ШХ-1,4) н</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm114-g-shh-1-4-n-post3cm114-g-shh-1-4-n/</t>
   </si>
   <si>
     <t>85910</t>
   </si>
   <si>
     <t>Шкаф холодильный ПРЕМЬЕР ШНУП1ТУ-1,4 М</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shnup1tu-1-4-m-post3shnup1tu-1-4-m/</t>
   </si>
   <si>
-    <t>65317</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-morozilnyj-polair-cb114-s/</t>
+    <t>85879</t>
+  </si>
+  <si>
+    <t>Шкаф морозильный ПОЛАИР CB114-S (ШН-1,4)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb114-s-shn-1-4--post3cb114-s-shn-1-4/</t>
   </si>
   <si>
     <t>85925</t>
   </si>
   <si>
     <t>Шкаф морозильный ПОЛАИР CB114-G (ШН-1,4) н</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb114-g-shn-1-4-n-post3cb114-g-shn-1-4-n/</t>
   </si>
   <si>
-    <t>85878</t>
-[...16 lines deleted...]
-  <si>
     <t>65145</t>
   </si>
   <si>
     <t>Шкаф морозильный 700 литров Apach chef line lcFm70m/выст</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-morozil-nyy-700-litrov-apach-chef-line-lcfm70m-vyst-post1187327/</t>
   </si>
   <si>
-    <t>65451</t>
-[...7 lines deleted...]
-  <si>
     <t>Шкафы шоковой заморозки</t>
   </si>
   <si>
-    <t>65867</t>
-[...34 lines deleted...]
-  <si>
     <t>114578</t>
   </si>
   <si>
     <t>Аппарат шоковой заморозки Polair CR5-G</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-shokovoj-zamorozki-polair-cr5-g/</t>
   </si>
   <si>
-    <t>65692</t>
-[...7 lines deleted...]
-  <si>
     <t>85851</t>
   </si>
   <si>
     <t>Шкаф шоковой заморозки ПОЛАИР CR5-G</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/shkaf-shokovoy-zamorozki-polair-cr5-g-post3cr5-g/</t>
   </si>
   <si>
-    <t>65680</t>
-[...25 lines deleted...]
-  <si>
     <t>114038</t>
   </si>
   <si>
     <t>Аппарат шоковой заморозки Polair CR10-G (220В)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-shokovoj-zamorozki-polair-cr10-g-220v/</t>
   </si>
   <si>
-    <t>114209</t>
-[...52 lines deleted...]
-  <si>
     <t>117789</t>
   </si>
   <si>
     <t>Blast chiller abco-061</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/blast-chiller-abco-061-post819091409/</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-ash10k-df-post1207742/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -7365,23352 +2544,7572 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132958.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132945.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132948.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104184.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132959.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132960.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132971.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132973.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132972.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104182.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132952.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132946.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132956.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132950.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132987.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133026.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132997.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133006.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132962.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132974.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132966.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133166.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133163.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133164.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133170.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133185.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133193.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133196.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133182.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133195.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133183.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133197.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133194.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133188.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133184.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133199.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133186.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133179.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133277.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133466.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133579.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133472.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133590.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133542.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133480.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133476.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133475.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133474.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133481.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133483.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133499.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133473.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133477.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133503.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133491.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133478.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133479.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133501.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133484.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133505.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133482.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133502.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133640.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133630.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133599.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133593.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133594.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133597.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133602.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133600.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133673.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133661.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133657.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133656.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133662.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133659.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133655.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133658.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133664.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133665.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133676.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133675.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133678.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133681.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133682.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133691.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133688.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133756.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133714.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133722.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133746.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133730.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133733.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133732.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133718.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133726.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133717.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133744.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133715.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133711.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133712.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133720.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133716.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133734.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133713.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133738.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133719.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133743.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133736.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133750.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133757.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133762.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133764.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72144.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72156.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118567.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72801.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121723.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119428.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72813.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72804.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123216.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124118.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72717.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72824.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118325.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72532.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124119.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119875.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72790.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128346.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72794.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72142.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122170.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122171.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122173.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123842.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121026.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104808.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121609.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72368.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121612.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119985.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122686.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124514.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78969.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121481.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104809.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120163.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121610.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122111.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124002.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119910.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120663.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72925.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121149.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121613.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125338.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104846.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124382.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73184.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73222.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74126.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104328.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74150.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104290.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104274.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104264.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104266.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121543.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120714.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119062.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104267.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119535.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119011.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104254.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119093.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120856.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104248.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119063.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120571.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104249.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104262.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121795.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121883.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123657.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104250.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124742.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28531.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119552.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28584.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130252.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130249.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28689.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123825.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119127.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118289.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124845.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130258.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120798.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130278.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74462.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130259.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28613.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119827.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74286.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130255.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74450.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123595.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121475.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130267.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122648.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130256.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121102.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130293.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130288.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130272.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130275.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104410.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104372.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121982.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130260.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28666.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28631.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104405.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130274.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130262.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74373.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130273.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104367.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122315.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104371.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130276.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130261.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130265.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28706.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130292.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130283.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130270.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130253.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130257.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104365.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130266.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104376.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28670.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104369.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104375.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28571.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74298.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130264.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130269.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130277.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104407.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104377.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130268.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104406.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130100.96x96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74306.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104374.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104368.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104362.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130285.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130282.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74326.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74433.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104412.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104420.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104411.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104409.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73260.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106589.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121864.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104209.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121866.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122708.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104206.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121867.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104222.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104198.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74554.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121868.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104205.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104226.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122069.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104203.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121350.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74555.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122713.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104238.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104199.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121869.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104200.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74498.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121352.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104220.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122068.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122716.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104213.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122563.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74503.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121353.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122718.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74476.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121354.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122720.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104218.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104225.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104219.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74484.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122567.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104208.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74496.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104231.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407.96x96367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58433.96x96368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58408.96x96369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58410.96x96370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59120.96x96371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58467.96x96372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x96373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58435.96x96374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131607.96x96375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131608.96x96376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131645.96x96377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131646.96x96378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74616.96x96379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74605.96x96380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74600.96x96381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74687.96x96382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122016.96x96383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74613.96x96384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124940.96x96385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124937.96x96386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124944.96x96387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74643.96x96388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124941.96x96389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74624.96x96390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74666.96x96391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74578.96x96392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124931.96x96393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585.96x96394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124932.96x96395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122018.96x96396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74576.96x96397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580.96x96398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106155.96x96399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74887.96x96400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124781.96x96401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74579.96x96402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598.96x96403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124779.96x96404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74586.96x96405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602.96x96406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78846.96x96407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765.96x96408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76184.96x96409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75262.96x96410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168.96x96411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125123.96x96412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75461.96x96413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75200.96x96414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233.96x96415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75227.96x96416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425.96x96417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75649.96x96418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75194.96x96419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75182.96x96420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104726.96x96421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75219.96x96422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252.96x96423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75399.96x96424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120972.96x96425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104746.96x96426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75230.96x96427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75204.96x96428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427.96x96429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150.96x96430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75163.96x96431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317.96x96432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75297.96x96433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104732.96x96434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75529.96x96435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460.96x96436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75193.96x96437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145.96x96438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151.96x96439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75214.96x96440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326.96x96441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75947.96x96442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104685.96x96443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75300.96x96444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125114.96x96445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104684.96x96446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75108.96x96447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138.96x96448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123220.96x96449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124769.96x96450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123419.96x96451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75188.96x96452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104695.96x96453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104687.96x96454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104697.96x96455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249.96x96456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75172.96x96457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75235.96x96458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75218.96x96459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75340.96x96460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75211.96x96461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75551.96x96462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242.96x96463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306.96x96464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75111.96x96465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173.96x96466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75456.96x96467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75121.96x96468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123423.96x96469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124409.96x96470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960.96x96471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125113.96x96472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104718.96x96473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124578.96x96474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75464.96x96475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386.96x96476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104663.96x96477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75576.96x96478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75407.96x96479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247.96x96480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75725.96x96481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713.96x96482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118619.96x96483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104657.96x96484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104753.96x96485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232.96x96486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76452.96x96487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75278.96x96488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120.96x96489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125116.96x96490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75110.96x96491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124772.96x96492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107538.96x96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222.96x96494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75355.96x96495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78534.96x96496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159.96x96497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75153.96x96498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75129.96x96499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124951.96x96500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124406.96x96501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134.96x96502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676.96x96503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124954.96x96504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123424.96x96505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124554.96x96506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370.96x96507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307.96x96508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833.96x96509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104703.96x96510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411.96x96511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104686.96x96512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104700.96x96513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600.96x96514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122169.96x96515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75457.96x96516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77098.96x96517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477.96x96518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104691.96x96519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75161.96x96520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124566.96x96521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75125.96x96522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338.96x96523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104670.96x96524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267.96x96525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165.96x96526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75126.96x96527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700.96x96528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124770.96x96529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192.96x96530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75856.96x96531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128495.96x96532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75530.96x96533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75186.96x96534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75949.96x96535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78415.96x96536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124761.96x96537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104655.96x96538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75536.96x96539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78517.96x96540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348.96x96541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75179.96x96542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118623.96x96543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158.96x96544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167.96x96545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75296.96x96546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75117.96x96547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122.96x96548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224.96x96549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75143.96x96550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75251.96x96551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215.96x96552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75212.96x96553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104690.96x96554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75123.96x96555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107537.96x96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75119.96x96557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75213.96x96558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124572.96x96559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608.96x96560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627.96x96561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118621.96x96562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104683.96x96563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526.96x96564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75866.96x96565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118620.96x96566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104705.96x96567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122771.96x96568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75454.96x96569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519.96x96570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598.96x96571.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107536.96x96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75148.96x96573.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75807.96x96574.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75383.96x96575.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75854.96x96576.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104710.96x96577.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75455.96x96578.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123226.96x96579.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75568.96x96580.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254.96x96581.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75468.96x96582.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75361.96x96583.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483.96x96584.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107540.96x96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28971.96x96586.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981.96x96587.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973.96x96588.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121931.96x96589.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28464.96x96590.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120746.96x96591.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308.96x96592.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120747.96x96593.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73303.96x96594.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73305.96x96595.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118915.96x96596.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299.96x96597.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120745.96x96598.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104210.96x96599.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73302.96x96600.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866.96x96601.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301.96x96602.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73300.96x96603.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842.96x96604.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78829.96x96605.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78816.96x96606.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78826.96x96607.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822.96x96608.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820.96x96609.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78818.96x96610.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121049.96x96611.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128539.96x96612.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128510.96x96613.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230.96x96614.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514.96x96615.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115407.96x96616.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875.96x96617.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78896.96x96618.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872.96x96619.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79038.96x96620.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031.96x96621.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115397.96x96622.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79026.96x96623.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78886.96x96624.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115402.96x96625.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115392.96x96626.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013.96x96627.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78901.96x96628.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79020.96x96629.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79017.96x96630.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008.96x96631.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034.96x96632.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011.96x96633.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78891.96x96634.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125865.96x96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79015.96x96636.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104476.96x96637.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79036.96x96638.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79028.96x96639.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78961.96x96640.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104511.96x96641.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023.96x96642.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948.96x96643.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78942.96x96644.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944.96x96645.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847.96x96646.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085.96x96647.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124371.96x96648.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125853.96x96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124899.96x96650.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123121.96x96651.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120263.96x96652.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123119.96x96653.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119955.96x96654.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122959.96x96655.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123105.96x96656.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124278.96x96657.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118271.96x96658.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123164.96x96659.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118820.96x96660.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121334.96x96661.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104494.96x96662.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119622.96x96663.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125153.96x96664.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055.96x96665.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122254.96x96666.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123165.96x96667.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104493.96x96668.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123177.96x96669.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122002.96x96670.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124534.96x96671.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120059.96x96672.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122905.96x96673.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067.96x96674.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79048.96x96675.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123159.96x96676.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814.96x96677.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104504.96x96678.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79073.96x96679.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123162.96x96680.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79649.96x96681.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409.96x96682.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79077.96x96683.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79062.96x96684.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123163.96x96685.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104497.96x96686.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79044.96x96687.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123160.96x96688.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125850.96x96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104501.96x96690.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280.96x96691.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043.96x96692.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79569.96x96693.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120672.96x96694.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104508.96x96695.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121776.96x96696.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104577.96x96697.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098.96x96698.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79181.96x96699.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79548.96x96700.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868.96x96701.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79093.96x96702.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118680.96x96703.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113.96x96704.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79131.96x96705.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299.96x96706.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79547.96x96707.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79739.96x96708.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125848.96x96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79121.96x96710.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600.96x96711.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123161.96x96712.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79453.96x96713.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120835.96x96714.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79242.96x96715.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122.96x96716.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437.96x96717.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79060.96x96718.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79654.96x96719.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79743.96x96720.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79614.96x96721.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121792.96x96722.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118692.96x96723.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104545.96x96724.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104495.96x96725.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104507.96x96726.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104481.96x96727.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187.96x96728.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556.96x96729.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118569.96x96730.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79289.96x96731.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205.96x96732.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104499.96x96733.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79236.96x96734.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79233.96x96735.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499.96x96736.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79116.96x96737.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122582.96x96738.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104550.96x96739.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571.96x96740.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726.96x96741.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217.96x96742.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79666.96x96743.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79268.96x96744.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104531.96x96745.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104535.96x96746.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79501.96x96747.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121771.96x96748.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104549.96x96749.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104505.96x96750.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624.96x96751.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239.96x96752.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642.96x96753.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80089.96x96754.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80101.96x96755.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79882.96x96756.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992.96x96757.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120986.96x96758.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79903.96x96759.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104478.96x96760.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79880.96x96761.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79905.96x96762.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79896.96x96763.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119828.96x96764.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120300.96x96765.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048.96x96766.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79901.96x96767.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923.96x96768.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104477.96x96769.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104523.96x96770.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128363.96x96771.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119628.96x96772.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894.96x96773.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920.96x96774.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79876.96x96775.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948.96x96776.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79959.96x96777.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118567.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121723.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119428.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123216.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124118.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121611.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118325.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120838.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124119.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119875.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128346.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122170.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122171.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122173.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124269.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123842.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121026.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121614.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124514.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121481.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104809.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124002.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120663.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121149.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124137.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125338.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118357.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104846.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124382.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104290.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104274.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104264.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119062.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120714.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104266.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121964.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104267.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119535.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104254.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119093.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104248.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120571.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104249.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118914.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121795.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123657.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124742.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104250.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118707.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124845.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119827.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121475.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121102.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104410.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104372.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104405.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104367.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104364.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104371.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104418.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104358.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104366.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104408.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104365.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104376.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104369.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104375.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104413.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104407.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104377.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104363.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104406.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130100.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104412.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104411.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106589.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104209.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121866.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122708.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104206.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121867.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104228.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121868.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121865.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104226.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104205.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121350.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104238.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122713.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122069.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104202.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122716.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104213.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122563.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121353.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122718.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121354.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122068.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122720.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104219.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104208.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104230.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124945.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124940.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124937.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124944.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124931.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124933.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106155.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124779.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124782.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125123.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124577.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104726.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123026.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120972.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125114.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123220.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124769.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104695.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104687.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104697.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123423.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124409.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125113.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124578.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123419.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104704.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104702.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104699.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104753.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104653.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104657.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125116.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124772.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124951.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124406.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104692.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124763.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124954.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124554.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104703.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104686.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104700.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104691.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124566.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104707.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104708.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124770.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124761.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118623.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124768.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104690.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124552.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124572.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124767.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118621.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104683.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124765.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118924.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118620.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122771.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104710.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123226.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121931.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121932.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120746.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120747.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104212.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104211.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120745.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119536.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104210.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128539.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128510.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115407.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115397.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115402.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115392.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104480.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125865.96x96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104476.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125008.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123121.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120263.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124278.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123119.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125153.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119955.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122959.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123105.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118820.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121707.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123164.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121334.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122254.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123177.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120059.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122905.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125849.96x96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123159.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123162.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104504.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104498.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124104.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125225.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123160.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121776.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124281.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104497.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104529.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104533.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104605.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125019.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125094.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120835.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121792.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118692.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104537.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104542.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118680.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118569.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125848.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123161.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104540.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104502.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104500.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121781.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104545.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104495.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104507.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104481.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104499.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122582.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104550.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104608.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104524.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121452.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104475.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121771.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104544.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104535.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104506.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104549.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120986.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104478.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119828.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128363.96x96251.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <xdr:cNvPr id="5" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <xdr:cNvPr id="6" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <xdr:cNvPr id="7" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="8" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="9" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="10" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="11" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="17" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="26" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="27" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="28" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="29" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="30" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="31" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="32" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="33" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="34" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="36" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="37" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="38" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="39" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="40" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="42" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="43" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="47" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="53" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="54" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="56" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="57" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="58" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="59" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="60" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="61" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="62" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="63" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="64" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="65" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="66" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="67" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="68" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="69" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="70" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="71" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="72" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="76" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="77" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="78" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="83" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="84" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="85" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="86" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="87" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="88" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="89" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="90" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="91" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="96" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="97" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="98" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="105" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="106" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="110" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="111" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="112" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="113" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="115" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="116" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="117" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="118" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1752600" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="120" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <xdr:cNvPr id="121" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <xdr:cNvPr id="122" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <xdr:cNvPr id="123" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <xdr:cNvPr id="124" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <xdr:cNvPr id="125" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="126" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <xdr:cNvPr id="127" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <xdr:cNvPr id="128" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <xdr:cNvPr id="129" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <xdr:cNvPr id="130" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="134" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="135" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="136" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="140" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="144" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="145" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="146" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="147" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="148" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="149" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="150" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="151" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="152" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="153" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <xdr:cNvPr id="154" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="155" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="156" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="157" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="158" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="159" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="160" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <xdr:cNvPr id="161" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <xdr:cNvPr id="162" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="163" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_" descr=""/>
-[...125 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <xdr:cNvPr id="164" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <xdr:cNvPr id="165" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <xdr:cNvPr id="166" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <xdr:cNvPr id="167" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <xdr:cNvPr id="168" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <xdr:cNvPr id="169" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <xdr:cNvPr id="170" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <xdr:cNvPr id="171" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="172" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <xdr:cNvPr id="173" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <xdr:cNvPr id="174" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <xdr:cNvPr id="175" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <xdr:cNvPr id="176" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <xdr:cNvPr id="177" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <xdr:cNvPr id="178" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <xdr:cNvPr id="179" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <xdr:cNvPr id="180" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <xdr:cNvPr id="181" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <xdr:cNvPr id="182" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <xdr:cNvPr id="183" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <xdr:cNvPr id="184" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <xdr:cNvPr id="185" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <xdr:cNvPr id="186" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <xdr:cNvPr id="187" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <xdr:cNvPr id="188" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <xdr:cNvPr id="189" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <xdr:cNvPr id="193" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <xdr:cNvPr id="194" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <xdr:cNvPr id="198" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <xdr:cNvPr id="199" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <xdr:cNvPr id="200" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <xdr:cNvPr id="201" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <xdr:cNvPr id="202" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <xdr:cNvPr id="203" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <xdr:cNvPr id="204" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <xdr:cNvPr id="205" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <xdr:cNvPr id="206" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <xdr:cNvPr id="207" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <xdr:cNvPr id="208" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <xdr:cNvPr id="209" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <xdr:cNvPr id="210" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <xdr:cNvPr id="211" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <xdr:cNvPr id="212" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <xdr:cNvPr id="213" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <xdr:cNvPr id="214" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <xdr:cNvPr id="215" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <xdr:cNvPr id="216" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <xdr:cNvPr id="217" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <xdr:cNvPr id="218" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <xdr:cNvPr id="219" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <xdr:cNvPr id="220" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <xdr:cNvPr id="221" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <xdr:cNvPr id="222" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <xdr:cNvPr id="226" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <xdr:cNvPr id="227" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <xdr:cNvPr id="228" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <xdr:cNvPr id="229" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <xdr:cNvPr id="230" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <xdr:cNvPr id="231" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <xdr:cNvPr id="232" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <xdr:cNvPr id="233" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <xdr:cNvPr id="234" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <xdr:cNvPr id="235" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <xdr:cNvPr id="236" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <xdr:cNvPr id="237" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <xdr:cNvPr id="238" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <xdr:cNvPr id="239" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <xdr:cNvPr id="240" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <xdr:cNvPr id="241" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <xdr:cNvPr id="242" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <xdr:cNvPr id="243" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <xdr:cNvPr id="244" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <xdr:cNvPr id="245" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <xdr:cNvPr id="246" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_" descr=""/>
-[...95 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <xdr:cNvPr id="247" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <xdr:cNvPr id="248" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <xdr:cNvPr id="249" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <xdr:cNvPr id="250" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_" descr=""/>
-[...538 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="251" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
-        <a:stretch>
-[...15778 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -30969,59 +10368,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/delitel-dlya-larey-vitrin-italfrost-429-45-00-00-post3429-45-00-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/peremychka-hicold-176-24-post1181216/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/peremychka-d-gastroemkostei-hicold-325-24-297--post1180108/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/peremychka-d-gastroemkostei-hicold-530-24-post1183205/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-dlya-morozil-nyh-larey-italfrost-td-4-2-post3td-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/napravliaiushchaia-polki-600x400-dlia-stola-tatra-levaia-post1408163/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/napravliaiushchaia-polki-600x400-dlia-stola-tatra-pravaia-post1408164/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/napravliaiushchaia-polki-gn-1-1-dlia-stola-tatra-levaia-post1408160/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/napravliaiushchaia-polki-gn-1-1-dlia-stola-tatra-pravaia-post1408161/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/polka-dlia-stola-tatra-gn-1-1-post1408159/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-dlya-morozil-nyh-larey-frostor-korzina-600mm-post3korzina-600mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-napravliaiushchikh-hicold-nn-02-post1181133/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-napravliaiushchikh-hicold-nn-01-post1181132/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-klapan-i-pen-dv-univ-80-2961001d-post1143966/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zavesa-dlia-kamery-polair-pvkhm-800kh1850-1510801-post1379946/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/zavesa-dlia-kamery-polair-pvkhm-900kh1930-1510802d-post1390195/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/polka-sagi-gp21-d-sagi-gs-as-post17570/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/poruchen-stola-shved-isola-4-temn-orekh-post12090/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/komplekt-panelei-scotsman-kitpannmar1050-post1140387/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/adapter-scotsman-cbt-30-efsd-post1139665/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/bunker-dlia-lda-scotsman-sb-193-post1131108/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/bunker-dlia-lda-scotsman-sb-322-post1138228/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-hurakan-hkn-upd58b-post1395903/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-hurakan-hkn-upd68b-post1395904/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-hurakan-hkn-upd78b-post1395905/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-hurakan-hkn-upd105r-post1395899/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1200-5gn1-4-post1407668/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1200-4gn1-3-post1407673/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1400-6gn1-4-post1407669/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1500-7gn1-4-post1407670/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1400-6gn1-3-post1407674/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-hurakan-hkn-vrx1400-330-post1399609/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1500-6gn1-3-post1407675/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1800-8gn1-4-post1407671/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr1800-8gn1-3-post1407676/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr2000-10gn1-4-post1407672/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-tatra-tvr2000-9gn1-3-post1407677/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-vrtu-1835-1-4-post1395984/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-nastolnaia-kayman-vsa-m1-post1396573/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-nastolnaia-kayman-vba-0-7-post1396213/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-kholodilnaia-nastolnaia-tefcold-lct750f-chernaia-post1391178/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kegerator-hicold-br-11-gnk-o-post1385667/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-hurakan-hkn-bd1400d-post1399878/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/korzina-dlia-laria-kayman-s-glukhoi-kryshkoi-post1390319/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-hurakan-hkn-bd140-post1410063/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-hurakan-hkn-bdg100-post1399598/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyi-lar-kayman-s-glukhoi-kryshkoi-kf200s-post1378367/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyi-lar-kayman-s-glukhoi-kryshkoi-kf300s-post1378368/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyi-lar-kayman-s-glukhoi-kryshkoi-kf400s-post1378369/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyi-lar-kayman-s-glukhoi-kryshkoi-kf500s-post1378370/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyi-lar-kayman-s-priamym-steklom-kf400gf-4-post1378364/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-350-s-belyi-seraia-ramka-standart-propan--post1389371/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-350-s-priamoe-steklo-seryi-propan--post1398568/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyi-lar-kayman-s-glukhoi-kryshkoi-kf600s-post1378371/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-400-s-belyi-seraia-ramka-standart-propan--post1389372/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-400-s-priamoe-steklo-seryi-propan--post1398569/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-gellar-fg-400-s-priamoe-steklo-seryi-propan--post1389351/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-500-s-belyi-seraia-ramka-standart-propan--post1389373/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-600-s-belyi-seraia-ramka-standart-propan--post1389374/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-gellar-fg-600-s-priamoe-steklo-seryi-propan--post1389357/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-700-s-belyi-seraia-ramka-standart-propan--post1389375/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-700-s-priamoe-steklo-seryi-propan--post1398572/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-800-s-belyi-seraia-ramka-standart-propan--post1389376/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyi-frostor-f-800-s-priamoe-steklo-seryi-propan--post1398573/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-gb200-granuly--post1409849/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-gb35-granuly--post1400183/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-gb150-granuly--post1409845/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-granuly-gb-601w-hc-post1390826/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-granuly-gb-902a-hc-post1390827/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-granuly-gb-902w-hc-post1390828/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-granuly-gb-1540a-hc-post1390821/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-granuly-gb-1540w-hc-post1390822/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-cheshuia-muster-250a-post1390860/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-sendvichei-hurakan-hkn-snc37-gp-post1413542/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-salatov-tatra-tslgnl2-nc-post1407660/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzgnl2-vc-post1407662/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzgnl2-v-st-kamennaia-stoleshnitsa-post1407664/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzgnl2-vg-st-kamennaia-stoleshnitsa-post1407665/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-salatov-tatra-tslgnl3-nc-post1407661/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzgnl3-vc-post1407663/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzgnl3-vg-st-kamennaia-stoleshnitsa-post1407667/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzen3-stb-kamennaia-stoleshnitsa-post1407653/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-tatra-tpzen2d7-stb-kamennaia-stoleshnitsa-post1407654/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlia-pitstsy-hurakan-hkn-pzlg3f-kamen-post1401348/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-kholodilnyi-skhs-2-70-bilg-4-330-035-art-105000004-post1401352/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-kholodilnyi-skhs-3-60-bilg-4-330-035-art-105000002-post1398177/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-kholodilnyi-skhs-3-70-bilg-4-330-035-art-105000005-post1401353/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-kholodilnyi-kayman-kskh-222-70-post1408602/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyi-polair-dw104-bravo-post1356642/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyi-polair-dw104u-bravo-post1216795/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-dlia-sozrevaniia-miasa-hurakan-hkn-ma100-post1391127/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-dlia-sozrevaniia-miasa-hurakan-hkn-ma350-post1391130/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyi-kholodilnyi-hurakan-hkn-dbx315-sa-post1406654/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-hurakan-hkn-bch48d-post1388608/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyi-kholodilnyi-hurakan-hkn-dbb130h-post1391174/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-hurakan-hkn-rcs130-post1406299/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-hurakan-hkn-rfs120-post1406301/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-hurakan-hkn-rcs130g-post1406300/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-hurakan-hkn-rfs120g-post1406302/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-s-glukhoi-dveriu-arkto-r0-5-s-r290-krash-101000073-post1409781/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyi-kholodilnyi-hurakan-hkn-dbb230s-post1391175/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-hurakan-hkn-rfs400-post1399604/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-hurakan-hkn-bcs160-post1388351/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-hurakan-hkn-rcs400-post1406303/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholod-so-steklom-polair-dm104-bravo-1108111d-post1390783/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-s-glukhoi-dveriu-arkto-r0-7-s-r290-krash-101000049-post1409769/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-s-glukhoi-dveriu-arkto-f0-5-s-r290-krash-101000075-post1409783/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-hurakan-hkn-bcs120f-post1388353/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyi-kholodilnyi-hurakan-hkn-dbb350s-post1391176/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-mkhm-kapri-0-7m-post1171068/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-s-glukhoi-dveriu-arkto-f0-7-s-r290-krash-101000051-post1409771/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-mkhm-shkh-0-80-s-kupe-post1171064/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-s-glukhoi-dveriu-arkto-r1-4-s-r290-krash-101000053-post1409773/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kholodilnyi-s-glukhoi-dveriu-arkto-v0-7-g-r290-nerzh-101000066-post1409778/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-s-glukhoi-dveriu-arkto-f0-7-g-r290-nerzh-101000052-post1409772/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyi-s-glukhoi-dveriu-arkto-f1-0-s-r290-krash-101000079-post1409787/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoi-zamorozki-cr-10-l-ral-5003-1143016d-post1388205/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoi-zamorozki-cr-7-l-ral-5003-1144005d-post1388209/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoi-zamorozki-crt20-g-380-w--post1399199/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/boneta-wight-150-post196105/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-upd58-post1207071/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-upd68-post1208163/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-upd78-post1207072/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-58w/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-vrx1200-330-post1210719/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-78w/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-vrx1200-380-post1210721/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-78b/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-vrx1500-330-post1210720/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-vrx1500-380-post1210722/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-98w/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a87-sm-1-0-1-vhs-1-0-arg/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-vrto-1000-post1190349/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-nastol-naya-mvo-120-post1180974/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-vrx2000-380-post1210723/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-lpd100-post1207080/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a37-sm-1-0-11-vhsv-1-0-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-vrtu-1485-d-stola-hicold-pze3-post1190364/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-upd100-post1207074/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a57-vm-1-2-1-vhs-1-2-arg/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a57-vm-1-2-1-vhs-1-2-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-lpd120-post1207077/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/refrigerated-display-case-for-pizza-ingredients-vr4190vd-post8vr4190vd/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-lpd160-post1207079/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-upd72-post1207073/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-vrtg-1835-post1190342/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-vrx-1200-330-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-vrx-1500-330-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-hurakan-hkn-lpd130-post1207078/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-vrx1500-380/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-htr120-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-dlya-ingredientov-polyus-ac59-vv-0-9-1-0430/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-k70-vm-0-9-1-vhsv-0-9d-carboma--post3k70-vm-0-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vm-0-9-1-9006-9005-vhsv-0-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-kayman-kvk-950m-lyuks-kvadro-chernyy-post1376671/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-kayman-k-vk-900-kvadro-serebro-post1159016/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-k70-vm-1-3-1-0011-9005-vhsv-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vm-1-3-1-0102-0109-vhsv-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vm-1-3-1-9006-9005-vhsv-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-abr160-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-kayman-k-vk-1300-kvadro-serebro-post1159022/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vitrina-konditerskij-kayman-k-shv-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-kayman-kvk-1305m-lyuks-kvadro-chernyy-post1376673/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-d4-vm-400-2-r400svr-1015-0102-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskie-carboma-k70-vv-0-9-1-9006-9005-post3k70-vv-0-9-1-9006-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-110-vv-0-6-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-k70-vv-0-9-1-0102-0109-vhsv-0-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-0-9-1-0102-0109-vhsv-0-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-0-9-1-9006-9005-vhsv-0-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-kayman-k-vk-900-lyuks-kvadro-serebro-post1159028/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-0-6-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-110-vv-0-9-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-vete-kub-lux-130-seryy-matovyy-shlifovannaya-nerzhaveyka-post1214013/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-kc71-110-vv-0-9-1-9005-p0000008104-2002-post1350430/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-0-9-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-kc71-130-vv-0-9-1-9005-p0000007989-2003-post1376844/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-k70-vv-1-3-1-0102-0109-vhsv-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-1-3-1-9006-9005-vhsv-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskie-carboma-ks71-130-vv-1-2-1-9005-post3ks71-130-vv-1-2-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-1-2-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-kc71-130-vv-1-2-1-9005-p0000008142-2011-post1384815/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-berg-100-ral7016-post1214067/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodil-naya-berg-125-ral7016-post1214068/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kegerator-hicold-br-1-snk-post1385676/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kegerator-hicold-br-11-gnk-post1385665/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-biryusa-155-kh-post3biryusa-155-kh/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-hurakan-hkn-bd105-post1161551/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-180-s-post3f-180-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-215-s-post3f-215-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-snezh-mlk-250-seryy-post3mlk-250-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-250-s-post3f-250-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-250-s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-fg-250-s-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-biryusa-b-455kh/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-350-s-post3f-350-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-400s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-fg-350-s-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-400-s-post3f-400-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-500s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-derby-ek-36-93100260/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-500-s-post3f-500-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-biryusa-b-680kxq/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-600s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-600-s-post3f-600-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-700-s-post3f-700-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-700s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-fg-700-s-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-700sd-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-800-s-post3f-800-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-800s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf12m-pal-chiki--150542/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf15-kubiki--140648/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf17-pal-chiki--376956/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-1550/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-ims18-pal-chiki-s-izmel-chitelem-353610/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imc25-kubiki--374268/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-imf20c-palchiki--post1385514/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imc30-kubiki--374271/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-imf26c-palchiki--post1385515/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf25-pal-chiki--374466/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imc40-kubiki--374272/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf30-pal-chiki--374467/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-25as/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-25a/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf50-pal-chiki--140653/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-imc60m-kubiki--post1399070/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-hurakan-hkn-imc70m-kubiki--post1399071/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb30-granuly--post1374464/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb20c-granuly--post1385509/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-img40-gurme--213871/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-2104c-post1397557/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb50c-granuly--post1385510/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-imf80-pal-chiki--213869/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb50-granuly--post1140651/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-2608c-post1397558/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb60c-granuly--post1380849/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb85c-granuly--post1385512/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-img50-gurme--213872/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-3316c-post1397559/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-3716c-post1397560/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-3316cf-post1397566/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-3716cf-post1397567/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-184a-inox-hc-post1390839/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-184w-inox-hc-post1390841/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-184a-hc-abs-r290--post3cb-184a-hc-abs-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-184w-hc-abs-r290--post3cb-184w-hc-abs-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-85/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-4728c-post1397561/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-scotsman-acm-47-as-374488/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-img80-gurme--213873/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-184a-hc-inox-r290--post3cb-184a-hc-inox-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-246a-hc-post1390873/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-5728c-post1397562/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-img100-gurme--213874/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-lg-37-15k-02-71000019437-post1352056/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-lg-37-15k-01-710000019403-post1352048/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-246w-hc-post1390843/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-gb100c-granuly--post1380850/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-246a-hc-r290--post3cb-246a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-lg-46-25k-02-71000019491-post1215627/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-246w-hc-r290--post3cb-246w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-6640c-post1397563/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-316a-hc-post1390846/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-316w-hc-post1390847/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-scotsman-acm-57-as-374489/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-6640cf-post1397570/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-416w-hc-post1390849/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-8540c-post1397564/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-scotsman-acm-87-as-374492/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-425a-hc-post1390850/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-425w-hc-post1390851/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-416a-hc-r290--post3cb-416a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-tatra-kubik-gurme-tim-9640c-post1397565/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-416w-hc-r290--post3cb-416w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-scotsman-acm-107-as-374493/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-425a-hc-r290--post3cb-425a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-425w-hc-r290--post3cb-425w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-bar-line-b-7540-ws-164154/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-lg-80-40k-01-71000019576-post1385086/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-mar100-cheshuya--post1213778/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-640a-hc-post1390852/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-840a-hc-post1390854/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-840w-hc-post1390855/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-640a-hc-r290--post3cb-640a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-640w-hc-r290--post3cb-640w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-955a-hc-post1390833/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-840w-hc-r290--post3cb-840w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-955a-hc-r290--post3cb-955a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-955w-hc-r290--post3cb-955w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-mar200-cheshuya--post1213780/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-tb-852a-hc-r290--post3tb-852a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-902a-hc-r290--post3gb-902a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-902w-hc-r290--post3gb-902w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-1265a-hc-post1390835/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-brema-kubik-cb-1565a-hc-post1390837/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-lg-250ch-02-71000019499-post1211123/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-mar300-cheshuya--post1213781/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-scotsman-mf-37-as-ox-post1380014/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-1540a-hc-r290--post3gb-1540a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-1540w-hc-r290--post3gb-1540w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-1555a-hc-r290--post3gb-1555a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-1555w-hc-r290--post3gb-1555w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-hurakan-hkn-mar500-cheshuya--post1380819/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-smesitel-vody-apach-bakery-line-dox-25m-post1206785/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-vody-wlbake-wdm-25-eco-post3wdm-25-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm111s-green-1111040d-post1381141/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm109-s-post3mm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm-111-s-post1213946/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm111-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm113s-green-1115029d-post1381142/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sm-109-s-post1210981/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm109-s-post3sm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm113-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm113-s-post3mm113-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sm-111-s-post1213866/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm111-s-post3sm111-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb109s-green-1114021d-post1381146/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm115-s-post3mm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm109-st-post3mm109-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm-115-st-post1170439/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm115-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sm-113-s-post1210504/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm113-s-post3sm113-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb211s-green-1117048d-post1381148/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sm-115-s-post1211109/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb109-st-post3mb109-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm115-s-post3sm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm218-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm-222-s-post1213349/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm218-s-post3mm218-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sb-109-s-post1213867/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb-211-s-post1210212/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb211-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm226-s-post3mm226-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb214-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm218-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm218-s-post3sm218-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sb-211-s-post1213350/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-nizkotemperaturnaya-polair-sb211-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb-109-t-post1201745/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb214-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm222-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb-216-s-post1203190/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb216-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sm-226-s-post1218054/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm226-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb216-s-post3mb216-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb214-st-post3mb214-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sb214-s-post3sb214-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm-222-t-post1204094/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sb-216-s-post1211113/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-nizkotemperaturnaya-polair-sb216-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sb216-s-post3sb216-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb-220-s-post1210578/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sb-216-sdu-zimniy-komplekt-pul-t-post1214086/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/splitsistema-polair-sb-328-s-post1214932/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm342-s-post3sm342-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-dlya-ohlazhdeniya-bokalov-hurakan-hkn-gf1000-211155/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vanna-s-ohlazhd-vstraiv-viola-ov-705ba-post1166956/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vanna-s-ohlazhd-vstraiv-viola-ov-1025ba-post1164254/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stoleshnica-morozil-naya-viola-ms-1025ba-post1153169/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vanna-s-ohlazhd-vstraiv-viola-ov-1355ba-post1162309/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stoleshnica-morozil-naya-viola-ms-1025bd-post1166954/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stoleshnica-morozil-naya-viola-ms-1685ba-post1170089/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stoleshnica-morozil-naya-viola-ms-1355bd-post1166955/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vanna-s-ohlazhd-vstraiv-viola-ov-1685ba-post1166957/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stoleshnica-morozil-naya-viola-ms-1685bd-post1164968/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-dlia-chaffing-dish-hurakan-hkn-ehe01s-post1388258/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/podogrevatel-dlia-chaffing-dish-hurakan-hkn-ehe02c-post1388575/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-infrakrasnaia-starfood-sf185-serebr-post1373125/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lampa-infrakrasnaia-starfood-sf185-chern-post1373126/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzl2-post1210715/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzlg2-post1210717/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzl3-post1210716/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzlgv3-post1211269/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodilnyj-dlya-piccy-ps900sec/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzg2-kamen--post1210710/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sle1-11gn-1-3-stol-dlya-salatov-ohl-2-10-2-dveri-1000h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sl2-11gn-1-6-stol-dlya-salatov-ohl-2-10-2-dveri-1390h700h850/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sle2-111gn-1-6-stol-dlya-salatov-ohl-2-10-3-dveri-1485h700h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzg3-kamen--post1210713/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sle1-111gn-1-3-stol-dlya-salatov-ohl-2-10-3-dveri-1485h700h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzg2-16-kamen--post1210712/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hurakan-hkn-pzg3-116-kamen--post1351874/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pze2-11gn-1-6--post1126921/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pze2-11-gn-1-6h-stol-dlya-piccy-ohl-2-10-2-dveri-1000h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-salatov-hicold-sl2-111gn-s-kryshk-post1135084/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pze2-11-gn-1-6h-kamen-stol-dlya-piccy-ohl-2-10-2-dveri-1000h/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodilnyj-dlya-piccy-pz2600tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pz2-11gn-1-6--post1121732/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pze1-111gn-1-3--post1127434/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-ohlazhdaemyy-hicold-pz2-11-gn-1-6h--post3pz2-11-gn-1-6h/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-salatov-hicold-sl1-1111gn-s-kryshk-post1160074/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pz2-11-gn-1-6h-kamen-stol-dlya-piccy-ohl-2-10-2-dveri-1390h7/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pze2-111gn-1-6-kamen--post1132282/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pz1-111gn-1-3--post1109993/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pz1-111-gn-1-3h-stol-dlya-piccy-ohl-2-10-3-dveri-1835h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pz1-1111gn-1-3--post1131891/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-piccy-hicold-pz2-1111gn-1-6--post1131892/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/resivernaya-stanciya-tsst-140-70-70-gorizont-post1124456/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-nastol-naya-holod-otkrytaya-mvo-210-post1185520/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-nastol-naya-holod-s-kryshkoy-mvo-320-post1185524/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-salatov-hurakan-hkn-sl2-post1210707/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hurakan-hkn-gnl2tn-post1203151/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/so-10-6-stol-otkrytyj-s-ohl-poverhn-2-10-1000h600h850mm-hico/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm2gn-gc-1050696d-post1377512/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-kayman-ksh-11-60-post1199672/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-kayman-ksh-11-70-post1199673/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-otkrytyy-s-ohlazhd-stoleshnicey-hicold-so-12-6-post1135941/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-1-tn-o-post1354740/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm2-gs-1050698d-post1377514/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hurakan-hkn-gn2tn-post1203149/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne1-tn-post1143142/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-1-tn-post3gne-1-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-dlya-salatov-hurakan-hkn-sl3-post1210708/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-kayman-ksh-111-60-post1199675/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tmi2-g-1051073d-post1377468/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodilnyj-polair-tm2gn-g-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-tmi2-g-post3tmi2-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hurakan-hkn-gnl3tn-post1210709/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-kayman-ksm-11-70-post1199676/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn-1-tn-post1152242/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn-1-tn-post1144915/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-kayman-ksh-111-70-post1199677/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tvi2-g-1051064d-post1377446/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tmi2gn-g-1051072d-post1377469/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-tmi2gn-g-post3tmi2gn-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm3-gc-1050701d-post1377516/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hurakan-hkn-gnl2tn-22-post1211266/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spn-o-221-20-1007-post1152222/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm2-g-1050421d-post1377454/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn11-tn-w-post1137984/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm3gn-gc-1050700d-post1377515/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tb2gn-gc-1050693d-post1377496/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn-1-br2-tn-post1169606/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-tm2-g-post3tm2-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm2gn-g-1050419d-post1377456/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sne-11-tn-stol-ohl-2-10-2-dveri-1000h600h850mm-nizh-raspol-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-tm2gn-g-post3tm2gn-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne11-tn-post1127137/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne11-tn-o-post1142431/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-11-tn-o-stol-ohl-2-10-ostrovn-2-dveri-1000h700h850mm-niz/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-11-tn-stol-ohl-2-10-2-dveri-1000h700h850mm-nizh-raspol-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-polair-tb2gn-g-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gn-1-bt-post1142611/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sne-11-tn-post3sne-11-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-ohlazhdaemyy-srednetemperaturnyy-tip-tn-model-gne-11-tn-o-bez-borta-post3gne-11-tn-o-bez-borta/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-11-tn-post3gne-11-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tbi2gn-g-1051062d-post1377448/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn11-tn-lt-post1142720/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-kayman-ksh-1111-60-post1199679/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spb-o-221-20-1306-post1152180/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-kayman-ksh-1111-70-post1199680/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-pristen-spn-m-221-20-1007-post1184552/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-2-tn-o-post1170022/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-kayman-ksm-111-70-post1199681/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-d-salatov-spn-s-227-20-1007-post1185309/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn11-tn-post1105465/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn11-tn-o-post1111559/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm3-g-1050422d-post1377462/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn11-tn-o-post1110945/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-11-tn-o-stol-ohl-2-10-ostrovn-2-dveri-1390h700h850mm-hico/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-11-tn-stol-ohl-2-10-2-dveri-1390h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn1-tn-kamen--post1178636/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sne-11-bt-stol-ohl-10-18-2-dveri-1000h600h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-polair-tm3-g-post3tm3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-11-bt-stol-ohl-10-18-2-dveri-1000h700h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tb2gn-g-1050423d-post1377440/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm3gn-g-1050420d-post1377464/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-polair-tb2gn-g-post3tb2gn-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spn-o-221-30-1406-post1152228/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn2-tn-post1146051/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spn-o-221-30-1407-post1152229/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tb3gn-gc-1050694d-post1377497/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm4gn-gs-1050702d-post1377517/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodilnyj-gn2200tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-hicold-gne-11-bt-post3gne-11-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-polair-tmi3-g-post3tmi3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sne-2-bt-post1170860/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sne-2-bt-o-post1190519/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-pristen-spb-m-221-20-1307-post1184462/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-111-tn-post1153265/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sne-111-tn-stol-ohl-2-10-3-dveri-1485h600h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne111-tn-post1127079/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-111-tn-stol-ohl-2-10-3-dveri-1485h700h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tmi3gn-g-1051041d-post1377486/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spb-o-221-30-1807-post1152187/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spb-o-221-30-1806-post1152186/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tmi2gn-22-g-1051328d-post1383147/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-c-ohl-shkafom-so-stekl-dver-hicold-sng-11-ht-post1132302/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tb4gn-gc-1050695d-post1377508/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sn11-bt-post1105459/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sn-11-bt-stol-ohl-10-18-2-dveri-1390h600h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-11-bt-stol-ohl-10-18-2-dveri-1390h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne12-tn-post1144011/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-d-salatov-spb-s-226-20-1307-post1185065/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sn-111-tn-stol-ohl-2-10-3-dveri-1835h600h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-111-tn-o-stol-ohl-2-10-ostrovn-3-dveri-1835h700h850mm-hic/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-111-tn-stol-ohl-2-10-3-dveri-1835h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hurakan-hkn-gnl3tn-222-post1211267/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-d-salatov-spn-s-227-30-1407-post1185312/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-d-salatov-spn-s-226-30-1407-post1185264/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-12-tn-post3gne-12-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hurakan-hkn-gn3tn-222-post1211264/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-111-tn-post3sn-111-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-111-tn-post3gn-111-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm4-g-1050449d-post1377466/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-ss45bt-ecx/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm4gn-g-1050448d-post1377467/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-pristen-spn-m-221-30-1407-post1184557/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tb3gn-g-1050446d-post1377441/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sl2-11gn-1-6--post3sl2-11gn-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn12-tn-post1116277/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-12-tn-stol-ohl-2-10-1-dver-2-vydvizh-yashchika-1390h700h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn12-tn-post1116003/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gn-11-br2-bt-post1149985/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-polair-tb3gn-g-post3tb3gn-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn-111-br2-tn-post1150651/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sne-111-bt-post1159436/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gne111-bt-post1127047/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gne111-bt-o-post1145762/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-111-bt-stol-ohl-10-18-3-dveri-1485h700h850mm-nizh-raspol/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn11-tn-kamen--post1121935/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-1111-tn-o-post1170401/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pizza-saladette-slv02c6-post8slv02c6/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-d-salatov-spb-s-226-30-1807-post1185068/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-c-ohl-shkafom-so-stekl-dver-hicold-sng-111-ht-post1130845/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-112-tn-o-post1171602/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm2-22-g-1050468d-post1382749/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-112-tn-stol-ohl-2-10-2-dveri-2-yashchika-1485h700h850mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-hicold-gne-111-bt-post3gne-111-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-c-ohl-shkafom-so-stekl-dver-hicold-gng-11-ht-v-post1136294/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-universal-nyy-1-yaschik-tefcold-ud1-2-post1375004/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm2gn-22-g-1050476d-post1377976/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn13-tn-post1128970/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-gn2200bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-22-tn-post1153451/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn1111-tn-post1105467/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sne-22-tn-o-post1153448/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne22-tn-post1143049/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn1111-tn-post1105464/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn112-tn-post1129418/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn112-tn-post1109995/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-pristennyy-spb-o-223-04-1307-post1152185/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn22-tn-lt-post1146017/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sn111-bt-post1105460/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-22-tn-post3gne-22-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gn111-bt-post1105457/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gn111-bt-o-post1128442/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn22-tn-post1131947/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn22-tn-o-post1129085/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-22-tn-stol-ohl-2-10-4-yashchika-1390h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-moroz-polair-tb4gn-g-1050447d-post1377443/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn113-tn-post1149140/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-gn3200bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-22-tn-post3gn-22-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-gn22-bt-lt-post1159733/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn-22-br2-tn-post1162477/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-gn3100bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-122-tn-post3gn-122-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/prilavok-vitrina-holodilnyj-abat-pvv-n-70-km-s-01-nsh-nerzh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn33-tn-o-post1143374/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holod-polair-tm3gn-222-g-1052215d-post1379912/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-universal-nyy-2-yaschika-tefcold-ud2-2-post1383863/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne222-tn-post1146581/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne222-tn-o-post1146582/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn-33-br2-tn-post1170073/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sn33-bt-post1130800/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn1122-tn-post1114037/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-pze2-1111-gn-1-6h--post3pze2-1111-gn-1-6h/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-sn222-tn-post1146080/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-222-tn-stol-ohl-2-10-3sekc-6-yashchikov-1835h700h850mm-hi/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-moroz-shkafom-hicold-sn122-bt-post1141924/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne2222-tn-post1153604/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gne-2222-tn-o-post1185588/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-s-ohlazhd-shkafom-hicold-gn2222-tn-post1117451/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-universal-nyy-2-yaschika-tefcold-ud2-3-post1161913/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-hurakan-hkn-lsj18lx1-164128/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-hurakan-hkn-lsj18lx2-164129/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-hurakan-hkn-lsj50-164131/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-hurakan-hkn-lsj18lx3-164130/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-ugolini-arctic-compact-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/granitor-hurakan-hkn-mt1-164132/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-2-94-1360h1360h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-2-94-1360h1360h2200-post1128869/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-4-41-1360h1960h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-4-41-1360h1960h2200-post1159321/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-7-71-1960h2260h2200-post1138026/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-8-81-1960h2560h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-6-61-1960h1960h2200-post1121961/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-11-02-1960h3160h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodil-naya-polair-8-81-1960h2560h2200-post38-81-1960h2560h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-8-81-1960h2560h2200-post1142089/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-9-55-1360h4060h2200-post1218561/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-11-02-1960h3160h2200-post1136347/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-80mm-polair-khn-11-75-2560h2560h2200-post1141989/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-morozhenogo-waring-wcic20e-post1374576/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-zharenogo-morozhenogo-hurakan-hkn-fic50-post1163124/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-morozhenogo-hurakan-hkn-bq58p-post1148252/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-morozhenogo-hurakan-hkn-bq6tp-post1206418/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-morozhenogo-hurakan-hkn-bq66fp-post1159479/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-morozhenogo-hurakan-hkn-bq66tps-post1159480/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/frizer-dlya-morozhenogo-hurakan-hkn-bq66fps-post1170802/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/mashina-dlya-prigotovleniya-morozhenogo-ugolini-minigel-pl-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ice-cream-machine-s930t-post8s930t/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ice-cream-machine-s230f-post8s230f/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/prilavok-d-holod-blyud-asta-pvv-n--70km-02-nsh-21000802822-post1109739/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/prilavok-d-holod-blyud-patsha-pvv-n--70m-01-post1106298/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-12te-post57002/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-hurakan-hkn-wnc25t-post1353490/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-hurakan-hkn-wnc35t-post1353491/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-hurakan-hkn-wnc50t-post1353492/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-hurakan-hkn-bch40-post1171516/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-hurakan-hkn-bcl50-post1171538/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm2-21de-post57135/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-hurakan-hkn-bc46-post1158652/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-hurakan-hkn-wnc69td-post1353493/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-32de-post57136/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-38-post57143/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-hurakan-hkn-bc145-post1158658/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-hurakan-hkn-wnc128cw-post1378335/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-hurakan-hkn-uf50g-post1161565/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyy-holodil-nyy-hurakan-hkn-db125h-post1158660/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-hurakan-hkn-uf100g-post1161567/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k500-hsv-post1199667/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyy-holodil-nyy-hurakan-hkn-db205s-post1158661/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-hurakan-hkn-wnc160cdw-post1353494/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyj-polair-td102-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyy-holodil-nyy-hurakan-hkn-db335s-post1158662/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-polair-dw104-bravo-shh-04--post3dw104-bravo-shh-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k800-hs-kupe-post1200932/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-polair-dm105-g-1103445d-post1377229/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-tefcold-cpv1380e-post1385459/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-liebherr-fkuv-1663-24-001-post3fkuv-1663-24-001/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb107-s-1005089d-post1377203/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-tefcold-tfw300-2f-post1378976/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-tefcold-tfw400-s-post1378984/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-tefcold-tfw400-2s-post1378981/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-bacchus-prestige-60-post1114675/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-hurakan-hkn-bcg40-post1354061/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-sc52em/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-va-bc65b/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-sc70em/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-150k-g-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-sc52/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m152/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-152/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-250k-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-jc62w/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-jc62wd/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-290/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-jc88w/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-v154dnz/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-biryusa-biryusa-290-post3biryusa-290/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-jc88wd/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-sc130/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k60-ks-post1199660/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m310/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-biryusa-biryusa-310-post3biryusa-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-310r/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyj-shkaf-va-sd55em/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/morozilnyj-shkaf-va-sd55/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m461rn/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-461rn/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k500-h-post1199671/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm105-s-1103407d-post1377200/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-mor-so-stekl-krysh-tefcold-ic200sc-post1378621/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm105-s-shh-0-5--post3cm105-s-shh-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-polair-dm105-s-1103408d-post1377244/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-tefcold-ur200sg-post1371281/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k500-k-post1213698/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k700-h-post1213701/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-polair-dm107-s-1002102d-post1377245/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm107-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm107-s-shh-0-7-ds--post3dm107-s-shh-0-7-ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm107-s-1001170d-post1377201/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm107-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-multitemperaturnyj-arkto-v0-7-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm107-s-shh-0-7--post3cm107-s-shh-0-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-kayman-k700-k-post1213700/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb105-s-1102026d-post1377202/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm105-sm-1103444d-post1377209/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb105-s-shn-0-5--post3cb105-s-shn-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-multitemperaturnyj-polair-cv105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-75-m-post3shvup1tu-0-75-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-liebherr-fkvesf-1805-post1142088/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-so-steklom-tefcold-cev425-post1156874/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-tefcold-uf200g-post1373711/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-so-steklom-tefcold-cev425cp-2-led-post1385865/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-fkuv-1613-post1167902/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r1-4-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-kayman-k700-m-post1211619/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cv107-s-1007059d-post1377205/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-tatra-trc700-tn-post1373822/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-polair-dm110sd-s-1104194d-post1379855/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-mhm-kapri-1-5sk-kupe-propan-4-300-143-07-post1384008/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-7-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm107-g-1001071d-post1377218/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-so-steklom-polair-db105-s-1103466d-post1380295/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm107-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm110-s-1104197d-post1379079/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm110-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm105-gm-1103412d-post1377234/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-fkvesf-1803-sereb-post1152511/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-fkuv-1613-chernyy-post1127902/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-fkuv-1663-nerzh-post1148302/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-polair-dm114-s-1004080d-post1379717/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-tefcold-ur400sg-post1380023/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-polair-dm114sd-s-1004082d-post1380126/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm114sd-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-4-m-v-prm--post3shvup1tu-1-4-m-v-prm/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm114sd-s-shh-1-4-ds--post3dm114sd-s-shh-1-4-ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb107-s-shn-0-7--post3cb107-s-shn-0-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-4k-1-10-post3shvup1tu-1-4k-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb105-sm-1102029d-post1377214/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-co-steklom-polair-db107-s-1002513d-post1379861/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm114-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm114-s-1003125d-post1378142/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm107-gm-post1210936/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm114-s-shh-1-4--post3cm114-s-shh-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm107-gm-1001174d-post1377238/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-tatra-trc700-bt-post1373824/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-kayman-k1120-m-post1353019/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb107-g-1005082d-post1377219/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb107-g-shn-0-7-n-post3cb107-g-shn-0-7-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb107-sm-1005102d-post1377215/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-mrfvd-4011-chernyy-post1376244/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-so-steklom-liebherr-fkdv-4513-post1169944/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm114-g-1003128d-post1378521/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb107-gm-1005093d-post1377239/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-mariholodmash-kapri-1-5n-post3kapri-1-5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shnup1tu-1-4-m-post3shnup1tu-1-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-moroz-s-gluh-dver-yu-polair-cb114-s-1006078d-post1379081/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb114-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb114-g-shn-1-4-n-post3cb114-g-shn-1-4-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-kombinirovannyy-polair-cc-214-s-shhk-1-4--post3cc-214-s-shhk-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-tatra-trc1400-tn-post1373823/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-700-litrov-apach-chef-line-lcfm70m-vyst-post1187327/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-tatra-trc1400-bt-post1373825/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr3-l-ral-5003-1141005d-post1385335/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr5-l-1142010d-post1385642/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-hurakan-hkn-bcf5m-post1201846/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr3-g-post1350677/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-shokovoj-zamorozki-polair-cr5-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr5-g-post1213864/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-polair-cr5-g-post3cr5-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-hurakan-hkn-bcf10m-post1201847/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-ash05k-df-post1207740/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-hurakan-hkn-bcf14m-post1201848/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-shokovoj-zamorozki-polair-cr10-g-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-shokovoj-zamorozki-abat-shok-10-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr7-g-post1371235/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr10-g-post1210367/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-cr10-g-380-w--post1213997/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-polair-cr10-g-post3cr10-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-polair-cr10-g-380-w--post3cr10-g-380-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blast-chiller-abco-061-post819091409/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-shokovoj-zamorozki-d10-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-ash10k-lp-post1199026/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-ash10k-lpdf-post1207743/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-sh10-post1124227/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-ash10k-post1199027/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-apach-ash10k-df-post1207742/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-58w/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-78w/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-78b/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-va-rt-98w/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a87-sm-1-0-1-vhs-1-0-arg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a37-sm-1-0-1-vhsv-1-0-ca/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a37-sm-1-0-11-vhsv-1-0-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-morozilnaya-polyus-a87-sv-1-5-1-vhsn-1-5-argo-vhsn-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a57-vm-1-2-1-vhs-1-2-arg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-srednetemperaturnaya-polyus-a57-vm-1-2-1-vhs-1-2-a-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/refrigerated-display-case-for-pizza-ingredients-vr4190vd-post8vr4190vd/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-vrx-1200-330-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-vrx-1500-330-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-vrx1500-380/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-multitemperaturnaya-polyus-g85-sv-1-2-1-vhsr-1-2-pol/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-htr120-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-dlya-ingredientov-polyus-ac59-vv-0-9-1-0430/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-k70-vm-1-3-1-0012-0109-vhsv-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-holodilnaya-abr160-viatto/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-d4-vm-400-2-r400svr-1015-0102-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskie-carboma-k70-vv-0-9-1-9006-9005-post3k70-vv-0-9-1-9006-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-0-9-1-9006-9005-vhsv-0-/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-110-vv-0-9-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-0-9-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-1-3-1-0102-0109-vhsv-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc70-vv-1-3-1-9006-9005-vhsv-1-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-150-vv-0-9-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskie-carboma-ks71-130-vv-1-2-1-9005-post3ks71-130-vv-1-2-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vitrina-konditerskaya-polyus-kc71-130-vv-1-2-1-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-180-s-post3f-180-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-215-s-post3f-215-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-snezh-mlk-250-seryy-post3mlk-250-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-biryusa-b-455kh/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-fg-250-s-seryj/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-250-s-post3f-250-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-350-s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-350-s-post3f-350-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-400s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-400-s-post3f-400-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-500s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-500-s-post3f-500-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-600s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-600-s-post3f-600-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-derby-ek-56-95100260/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-700s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-700sd-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-800s-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozil-nyy-frostor-f-800-s-post3f-800-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/lar-morozilnyj-frostor-f-800sd-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-im-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ldogenerator-va-ims-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-184a-hc-abs-r290--post3cb-184a-hc-abs-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-184w-hc-abs-r290--post3cb-184w-hc-abs-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-184a-hc-inox-r290--post3cb-184a-hc-inox-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-246a-hc-r290--post3cb-246a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-249a-hc-r290--post3cb-249a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-246w-hc-r290--post3cb-246w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-249w-hc-r290--post3cb-249w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-249a-hc-b-qube-post3cb-249a-hc-b-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-316a-hc-r290--post3cb-316a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-316w-hc-r290--post3cb-316w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-416a-hc-r290--post3cb-416a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-416w-hc-r290--post3cb-416w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-425a-hc-r290--post3cb-425a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-425w-hc-r290--post3cb-425w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-425a-hc-b-qube-post3cb-425a-hc-b-qube/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-640a-hc-r290--post3cb-640a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-640w-hc-r290--post3cb-640w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-840a-hc-r290--post3cb-840a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-840w-hc-r290--post3cb-840w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-955a-hc-r290--post3cb-955a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-cb-955w-hc-r290--post3cb-955w-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-1540a-hc-r290--post3gb-1540a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/l-dogenerator-brema-gb-1555a-hc-r290--post3gb-1555a-hc-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/dozator-vody-wlbake-wdm-25-eco-post3wdm-25-eco/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm109-s-post3mm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm111-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm109-s-post3sm109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm113-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb108-s-post3mb108-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm109-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm109-st-post3mm109-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm115-s-post3mm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb109-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb109-st-post3mb109-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm115-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mm115-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb211-s-post3mb211-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm218-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sm218-s-post3sm218-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-nizkotemperaturnaya-polair-sb211-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb214-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm222-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb216-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/monoblok-polair-mb214-st/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-srednetemperaturnaya-polair-sm226-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sb214-s-post3sb214-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sb216-s-post3sb216-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/split-sistema-polair-sb328-s-post3sb328-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sle2-11gn-1-6-stol-dlya-salatov-ohl-2-10-2-dveri-1000h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sle1-11gn-1-3-stol-dlya-salatov-ohl-2-10-2-dveri-1000h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sl2-11gn-1-6-stol-dlya-salatov-ohl-2-10-2-dveri-1390h700h850/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sle2-111gn-1-6-stol-dlya-salatov-ohl-2-10-3-dveri-1485h700h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pze2-11-gn-1-6h-stol-dlya-piccy-ohl-2-10-2-dveri-1000h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pze2-111-gn-1-6h-stol-dlya-piccy-ohl-2-10-3-dveri-1485h700h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-ohlazhdaemyy-hicold-pz2-11-gn-1-6h--post3pz2-11-gn-1-6h/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pz1-111-gn-1-3h-stol-dlya-piccy-ohl-2-10-3-dveri-1835h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/pz2-111-gn-1-6h-stol-dlya-piccy-ohl-2-10-3-dveri-1835h700h85/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/so-10-6-stol-otkrytyj-s-ohl-poverhn-2-10-1000h600h850mm-hico/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-1-tn-stol-ohl-2-10-1-dver-565h700h850mm-nizh-raspol-agre/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-1-tn-post3gne-1-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodilnyj-abat-pvv-n-70-so-vsya-nerzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodilnyj-polair-tm2gn-g-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sne-11-tn-stol-ohl-2-10-2-dveri-1000h600h850mm-nizh-raspol-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-11-tn-o-stol-ohl-2-10-ostrovn-2-dveri-1000h700h850mm-niz/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-11-tn-stol-ohl-2-10-2-dveri-1000h700h850mm-nizh-raspol-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sne-11-tn-post3sne-11-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-ohlazhdaemyy-srednetemperaturnyy-tip-tn-model-gne-11-tn-o-bez-borta-post3gne-11-tn-o-bez-borta/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-11-tn-post3gne-11-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-11-tn-o-stol-ohl-2-10-ostrovn-2-dveri-1390h700h850mm-hico/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-11-tn-stol-ohl-2-10-2-dveri-1390h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sne-11-bt-stol-ohl-10-18-2-dveri-1000h600h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-11-bt-stol-ohl-10-18-2-dveri-1000h700h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-polair-tb2gn-g-r290/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-11-tn-post3sn-11-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-tm3gn-g-post3tm3gn-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-11-tn-post3gn-11-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-polair-tmi3-g-post3tmi3-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-hicold-sne-11-vt-post3sne-11-vt/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozil-nyy-hicold-gne-11-bt-post3gne-11-bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sne-111-tn-stol-ohl-2-10-3-dveri-1485h600h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-111-tn-stol-ohl-2-10-3-dveri-1485h700h850mm-nizh-raspol-/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sn-11-bt-stol-ohl-10-18-2-dveri-1390h600h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-11-bt-stol-ohl-10-18-2-dveri-1390h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sne-111-tn-post3sne-111-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-12-tn-stol-ohl-2-10-1-dver-2-yashchika-1000h700h850mm-ni/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sn-111-tn-stol-ohl-2-10-3-dveri-1835h600h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-111-tn-stol-ohl-2-10-3-dveri-1835h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-12-tn-post3gne-12-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-111-tn-post3sn-111-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sn-111-tn-o-post3sn-111-tn-o/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-111-tn-post3gn-111-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sl2-11gn-1-6--post3sl2-11gn-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-12-tn-stol-ohl-2-10-1-dver-2-vydvizh-yashchika-1390h700h8/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sle2-111gn-1-6--post3sle2-111gn-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-sle1-111gn-1-3--post3sle1-111gn-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-111-bt-stol-ohl-10-18-3-dveri-1485h700h850mm-nizh-raspol/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-112-tn-stol-ohl-2-10-2-dveri-2-yashchika-1485h700h850mm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-gn2200bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-22-tn-stol-ohl-2-10-4-yashchika-1000h700h850mm-nizh-rasp/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gne-22-tn-post3gne-22-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-111-bt-stol-ohl-10-18-3-dveri-1835h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-22-tn-stol-ohl-2-10-4-yashchika-1390h700h850mm-hicold-rus/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-22-bt-stol-ohl-10-18-4-yashchika-1000h700h850mm-nizh-ras/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-gn3200bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-gn-22-tn-post3gn-22-tn/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gne-122-tn-stol-ohl-2-10-1-dver-4-yashchika-1485h700h850mm-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-22-bt-stol-ohl-10-18-4-vydvizh-yashchika-1390h700h850mm-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-morozilnyj-gn3100bt/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/prilavok-vitrina-holodilnyj-abat-pvv-n-70-km-s-01-nsh-nerzh-/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-pze2-1111-gn-1-6h--post3pze2-1111-gn-1-6h/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/gn-222-tn-stol-ohl-2-10-3sekc-6-yashchikov-1835h700h850mm-hi/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/stol-holodil-nyy-hicold-pze3-111-gn-kamen--post3pze3-111-gn-kamen/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-ugolini-arctic-compact-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sokoohladitel-ugolini-arctic-compact-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-2-94-1360h1360h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-4-41-1360h1960h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodil-naya-polair-4-41-1360h1960h2200-post34-41-1360h1960h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodil-naya-polair-6-61-1960h1960h2200-post36-61-1960h1960h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-11-02-1960h3160h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodilnaya-polair-khn-11-75-2560h2560h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kamera-holodil-naya-polair-8-81-1960h2560h2200-post38-81-1960h2560h2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ice-cream-machine-s930t-post8s930t/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/ice-cream-machine-s230f-post8s230f/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-12te-post57002/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm2-21de-post57135/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-32de-post57136/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vinnyy-shkaf-ecotronic-wcm-38-post57143/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-biryusa-biryusa-152-post3biryusa-152/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-barnyj-polair-td102-bar/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-polair-dw104-bravo-shh-04--post3dw104-bravo-shh-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-vinnyy-bacchus-prestige-60-post1114675/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-kombinirovannyj-biryusa-b-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-150k-g-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-jc62w/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-sc52/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-sc130/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m152/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-152/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-250k-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-va-jc88w/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-farmacevticheskij-biryusa-b-250s-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-290/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-v154dnz/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m310/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-310r/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-m461rn/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodilnyj-biryusa-b-461rn/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r0-5-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm105-s-shh-0-5--post3cm105-s-shh-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm105-s-shh-0-5-ds--post3dm105-s-shh-0-5-ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/farmacevticheskij-shkaf-polair-shkhf-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r0-7-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm107-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-multitemperaturnyj-polair-cv105-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-5-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm107-s-shh-0-7-ds--post3dm107-s-shh-0-7-ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-mariholodmash-kapri-0-5n-post3kapri-0-5n/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-7s-v-prm--post3shvup1tu-0-7s-v-prm/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-7m-0-8-post3shvup1tu-0-7m-0-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r0-7-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-7-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm110-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-dm114sd-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-0-8k-1-10-post3shvup1tu-0-8k-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shsup1tu-0-75s-6-6-post3shsup1tu-0-75s-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-arkto-r1-4-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm114-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-arkto-f0-7-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-srednetemperaturnyj-polair-cm107-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-12k-1-10-post3shvup1tu-1-12k-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm107-g-shh-0-7-n-post3cm107-g-shh-0-7-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm110-s-shh-1-0--post3cm110-s-shh-1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-multitemperaturnyj-polair-cv110-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-4-m-v-prm--post3shvup1tu-1-4-m-v-prm/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm114sd-s-shh-1-4-ds--post3dm114sd-s-shh-1-4-ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb107-s-shn-0-7--post3cb107-s-shn-0-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shvup1tu-1-4k-1-10-post3shvup1tu-1-4k-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holod-s-gluh-dver-yu-polair-cm107-gm-post1210936/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm114-s-shh-1-4--post3cm114-s-shh-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb107-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb107-g-shn-0-7-n-post3cb107-g-shn-0-7-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-dm107-g-shh-0-7-ds-n-post3dm107-g-shh-0-7-ds-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shsup1tu-1-4m-6-6-post3shsup1tu-1-4m-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-arkto-f1-4-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-universal-nyy-polair-cv114-s-shhn-1-4--post3cv114-s-shhn-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozilnyj-polair-cb114-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-polair-cm114-g-shh-1-4-n-post3cm114-g-shh-1-4-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-holodil-nyy-prem-er-shnup1tu-1-4-m-post3shnup1tu-1-4-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb114-s-shn-1-4--post3cb114-s-shn-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-polair-cb114-g-shn-1-4-n-post3cb114-g-shn-1-4-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-morozil-nyy-700-litrov-apach-chef-line-lcfm70m-vyst-post1187327/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-shokovoj-zamorozki-polair-cr5-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/shkaf-shokovoy-zamorozki-polair-cr5-g-post3cr5-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-shokovoj-zamorozki-polair-cr10-g-220v/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/blast-chiller-abco-061-post819091409/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G890"/>
+  <dimension ref="A1:G306"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -31086,17713 +10485,5881 @@
       <c r="B14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12"/>
       <c r="C15" s="14"/>
       <c r="E15" s="7"/>
       <c r="G15" s="7"/>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:7" customHeight="1" ht="80">
       <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
-        <v>2003.0</v>
+        <v>34161.0</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>2108.0</v>
+        <v>35296.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>2162.0</v>
+        <v>36998.0</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>2270.0</v>
+        <v>41654.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80">
       <c r="A20" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
-        <v>2415.0</v>
+        <v>42879.0</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
-        <v>2514.0</v>
+        <v>46248.0</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="9">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
-        <v>2514.0</v>
+        <v>53914.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9">
-        <v>2514.0</v>
+        <v>55852.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9">
-        <v>2514.0</v>
+        <v>66240.0</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9">
-        <v>2858.0</v>
+        <v>66240.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" customHeight="1" ht="80">
       <c r="A26" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="16" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9">
-        <v>2995.0</v>
+        <v>67784.0</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="9">
         <f>E26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
         <v>52</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="9">
-        <v>3015.0</v>
+        <v>70989.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" customHeight="1" ht="80">
       <c r="A28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="16" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="9">
-        <v>3096.0</v>
+        <v>74510.0</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="9">
         <f>E28*F28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7" customHeight="1" ht="80">
       <c r="A29" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="16" t="s">
         <v>58</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9">
-        <v>4758.0</v>
+        <v>78998.0</v>
       </c>
       <c r="F29" s="6"/>
       <c r="G29" s="9">
         <f>E29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" customHeight="1" ht="80">
       <c r="A30" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="16" t="s">
         <v>61</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="9">
-        <v>5596.0</v>
+        <v>81144.0</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="9">
         <f>E30*F30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7" customHeight="1" ht="80">
       <c r="A31" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="16" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="9">
-        <v>6695.0</v>
+        <v>90047.0</v>
       </c>
       <c r="F31" s="6"/>
       <c r="G31" s="9">
         <f>E31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" customHeight="1" ht="80">
       <c r="A32" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="16" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="9">
-        <v>6854.0</v>
+        <v>91743.0</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="9">
         <f>E32*F32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7" customHeight="1" ht="80">
       <c r="A33" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E33" s="9">
-        <v>22523.0</v>
+        <v>109214.0</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="9">
         <f>E33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" customHeight="1" ht="80">
       <c r="A34" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="16" t="s">
         <v>73</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E34" s="9">
-        <v>44914.0</v>
+        <v>109516.0</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="9">
         <f>E34*F34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="9">
-        <v>67358.0</v>
+        <v>122053.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="9">
-        <v>122194.0</v>
+        <v>127569.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="9">
-        <v>142337.0</v>
+        <v>132067.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:7">
-      <c r="A38" s="11" t="s">
+    <row r="38" spans="1:7" customHeight="1" ht="80">
+      <c r="A38" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="14"/>
-[...30 lines deleted...]
-      <c r="G40" s="7"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" s="9">
+        <v>138552.0</v>
+      </c>
+      <c r="F38" s="6"/>
+      <c r="G38" s="9">
+        <f>E38*F38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" customHeight="1" ht="80">
+      <c r="A39" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" s="9">
+        <v>149386.0</v>
+      </c>
+      <c r="F39" s="6"/>
+      <c r="G39" s="9">
+        <f>E39*F39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" customHeight="1" ht="80">
+      <c r="A40" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="6"/>
+      <c r="C40" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" s="9">
+        <v>156281.0</v>
+      </c>
+      <c r="F40" s="6"/>
+      <c r="G40" s="9">
+        <f>E40*F40</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="E41" s="9">
-        <v>30947.0</v>
+        <v>156281.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E42" s="9">
-        <v>31350.0</v>
+        <v>160385.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="E43" s="9">
-        <v>33293.0</v>
+        <v>169828.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="E44" s="9">
-        <v>64871.0</v>
+        <v>175816.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="C45" s="14"/>
       <c r="E45" s="7"/>
       <c r="G45" s="7"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="12"/>
       <c r="C47" s="14"/>
       <c r="E47" s="7"/>
       <c r="G47" s="7"/>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E48" s="9">
-        <v>34484.0</v>
+        <v>34042.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="E49" s="9">
-        <v>35770.0</v>
+        <v>36099.0</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="E50" s="9">
-        <v>36482.0</v>
+        <v>36229.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E51" s="9">
-        <v>37575.0</v>
+        <v>38948.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E52" s="9">
-        <v>38254.0</v>
+        <v>39676.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="E53" s="9">
-        <v>39461.0</v>
+        <v>39729.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="E54" s="9">
-        <v>39488.0</v>
+        <v>40855.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="E55" s="9">
-        <v>41132.0</v>
+        <v>41295.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="80">
       <c r="A56" s="13" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B56" s="6"/>
       <c r="C56" s="16" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E56" s="9">
-        <v>44604.0</v>
+        <v>42381.0</v>
       </c>
       <c r="F56" s="6"/>
       <c r="G56" s="9">
         <f>E56*F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="80">
       <c r="A57" s="13" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B57" s="6"/>
       <c r="C57" s="16" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E57" s="9">
-        <v>44864.0</v>
+        <v>42838.0</v>
       </c>
       <c r="F57" s="6"/>
       <c r="G57" s="9">
         <f>E57*F57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="80">
       <c r="A58" s="13" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="16" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E58" s="9">
-        <v>46632.0</v>
+        <v>46490.0</v>
       </c>
       <c r="F58" s="6"/>
       <c r="G58" s="9">
         <f>E58*F58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="E59" s="9">
-        <v>55343.0</v>
+        <v>46991.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E60" s="9">
-        <v>73939.0</v>
+        <v>54118.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="E61" s="9">
-        <v>86707.0</v>
+        <v>54701.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:7">
-[...34 lines deleted...]
-      <c r="G64" s="7"/>
+    <row r="62" spans="1:7" customHeight="1" ht="80">
+      <c r="A62" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="B62" s="6"/>
+      <c r="C62" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E62" s="9">
+        <v>58905.0</v>
+      </c>
+      <c r="F62" s="6"/>
+      <c r="G62" s="9">
+        <f>E62*F62</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" customHeight="1" ht="80">
+      <c r="A63" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="6"/>
+      <c r="C63" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E63" s="9">
+        <v>62784.0</v>
+      </c>
+      <c r="F63" s="6"/>
+      <c r="G63" s="9">
+        <f>E63*F63</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" customHeight="1" ht="80">
+      <c r="A64" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E64" s="9">
+        <v>65584.0</v>
+      </c>
+      <c r="F64" s="6"/>
+      <c r="G64" s="9">
+        <f>E64*F64</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="E65" s="9">
-        <v>85907.0</v>
+        <v>70929.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:7">
-[...27 lines deleted...]
-        <v>17</v>
+    <row r="66" spans="1:7" customHeight="1" ht="80">
+      <c r="A66" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="E66" s="9">
+        <v>71744.0</v>
+      </c>
+      <c r="F66" s="6"/>
+      <c r="G66" s="9">
+        <f>E66*F66</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" customHeight="1" ht="80">
+      <c r="A67" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="16" t="s">
+        <v>164</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E67" s="9">
+        <v>73730.0</v>
+      </c>
+      <c r="F67" s="6"/>
+      <c r="G67" s="9">
+        <f>E67*F67</f>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7">
-      <c r="A68" s="12"/>
+      <c r="A68" s="11" t="s">
+        <v>166</v>
+      </c>
       <c r="C68" s="14"/>
       <c r="E68" s="7"/>
       <c r="G68" s="7"/>
     </row>
-    <row r="69" spans="1:7" customHeight="1" ht="80">
-[...16 lines deleted...]
-        <v>0</v>
+    <row r="69" spans="1:7">
+      <c r="A69" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:7">
-      <c r="A70" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A70" s="12"/>
       <c r="C70" s="14"/>
       <c r="E70" s="7"/>
       <c r="G70" s="7"/>
     </row>
-    <row r="71" spans="1:7">
-[...26 lines deleted...]
-      <c r="G72" s="7"/>
+    <row r="71" spans="1:7" customHeight="1" ht="80">
+      <c r="A71" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E71" s="9">
+        <v>43921.0</v>
+      </c>
+      <c r="F71" s="6"/>
+      <c r="G71" s="9">
+        <f>E71*F71</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" customHeight="1" ht="80">
+      <c r="A72" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E72" s="9">
+        <v>84377.0</v>
+      </c>
+      <c r="F72" s="6"/>
+      <c r="G72" s="9">
+        <f>E72*F72</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="E73" s="9">
-        <v>0.0</v>
+        <v>93223.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>154</v>
+        <v>178</v>
       </c>
       <c r="E74" s="9">
-        <v>2495.0</v>
+        <v>101729.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="E75" s="9">
-        <v>18753.0</v>
+        <v>113247.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E76" s="9">
-        <v>27948.0</v>
+        <v>114912.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80">
       <c r="A77" s="13" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="E77" s="9">
-        <v>29698.0</v>
+        <v>120275.0</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="9">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
-        <v>164</v>
+        <v>188</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>166</v>
+        <v>190</v>
       </c>
       <c r="E78" s="9">
-        <v>32468.0</v>
+        <v>136084.0</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>169</v>
+        <v>193</v>
       </c>
       <c r="E79" s="9">
-        <v>38653.0</v>
+        <v>141386.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
-        <v>170</v>
+        <v>194</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="E80" s="9">
-        <v>39288.0</v>
+        <v>144823.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="E81" s="9">
-        <v>40472.0</v>
+        <v>147670.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
-        <v>176</v>
+        <v>200</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
-        <v>177</v>
+        <v>201</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="E82" s="9">
-        <v>40510.0</v>
+        <v>158863.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
-        <v>179</v>
+        <v>203</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="E83" s="9">
-        <v>40510.0</v>
+        <v>167642.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
-        <v>182</v>
+        <v>206</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>184</v>
+        <v>208</v>
       </c>
       <c r="E84" s="9">
-        <v>42851.0</v>
+        <v>168634.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>187</v>
+        <v>211</v>
       </c>
       <c r="E85" s="9">
-        <v>44357.0</v>
+        <v>174285.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
-        <v>188</v>
+        <v>212</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>189</v>
+        <v>213</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="E86" s="9">
-        <v>44357.0</v>
+        <v>181720.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
-        <v>191</v>
+        <v>215</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
-        <v>192</v>
+        <v>216</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>193</v>
+        <v>217</v>
       </c>
       <c r="E87" s="9">
-        <v>44788.0</v>
+        <v>187172.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
-        <v>195</v>
+        <v>219</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>196</v>
+        <v>220</v>
       </c>
       <c r="E88" s="9">
-        <v>48658.0</v>
+        <v>190840.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
-        <v>198</v>
+        <v>222</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="E89" s="9">
-        <v>53659.0</v>
+        <v>203629.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="E90" s="9">
-        <v>54164.0</v>
+        <v>251429.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
-        <v>203</v>
+        <v>227</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="E91" s="9">
-        <v>59139.0</v>
+        <v>255532.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
-        <v>206</v>
+        <v>230</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="E92" s="9">
-        <v>59139.0</v>
+        <v>272148.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>210</v>
+        <v>234</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
       <c r="E93" s="9">
-        <v>66813.0</v>
+        <v>278353.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:7" customHeight="1" ht="80">
+    <row r="94" spans="1:7">
       <c r="A94" s="13" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="E94" s="9">
-        <v>66813.0</v>
+        <v>286861.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:7">
-[...8 lines deleted...]
-      <c r="A96" s="2" t="s">
+    <row r="95" spans="1:7" customHeight="1" ht="80">
+      <c r="A95" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="B95" s="6"/>
+      <c r="C95" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E95" s="9">
+        <v>296770.0</v>
+      </c>
+      <c r="F95" s="6"/>
+      <c r="G95" s="9">
+        <f>E95*F95</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" customHeight="1" ht="80">
+      <c r="A96" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="B96" s="6"/>
+      <c r="C96" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E96" s="9">
+        <v>387238.0</v>
+      </c>
+      <c r="F96" s="6"/>
+      <c r="G96" s="9">
+        <f>E96*F96</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" customHeight="1" ht="80">
+      <c r="A97" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="B97" s="6"/>
+      <c r="C97" s="16" t="s">
+        <v>246</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="E97" s="9">
+        <v>396391.0</v>
+      </c>
+      <c r="F97" s="6"/>
+      <c r="G97" s="9">
+        <f>E97*F97</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="C98" s="14"/>
+      <c r="E98" s="7"/>
+      <c r="G98" s="7"/>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B96" s="3" t="s">
+      <c r="B99" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C96" s="15" t="s">
+      <c r="C99" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D96" s="4" t="s">
+      <c r="D99" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E96" s="10" t="s">
+      <c r="E99" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F96" s="4" t="s">
+      <c r="F99" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G96" s="8" t="s">
+      <c r="G99" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="97" spans="1:7">
-[...63 lines deleted...]
-      </c>
+    <row r="100" spans="1:7">
+      <c r="A100" s="12"/>
+      <c r="C100" s="14"/>
+      <c r="E100" s="7"/>
+      <c r="G100" s="7"/>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="E101" s="9">
-        <v>281003.0</v>
+        <v>203207.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="102" spans="1:7">
+      <c r="A102" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="C102" s="14"/>
+      <c r="E102" s="7"/>
+      <c r="G102" s="7"/>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G103" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="12"/>
+      <c r="C104" s="14"/>
+      <c r="E104" s="7"/>
+      <c r="G104" s="7"/>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="E105" s="9">
-        <v>348616.0</v>
+        <v>76425.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
-        <v>240</v>
+        <v>256</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>241</v>
+        <v>257</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="E106" s="9">
-        <v>767345.0</v>
+        <v>77038.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:7">
-[...34 lines deleted...]
-      <c r="G109" s="7"/>
+    <row r="107" spans="1:7" customHeight="1" ht="80">
+      <c r="A107" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="B107" s="6"/>
+      <c r="C107" s="16" t="s">
+        <v>260</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="E107" s="9">
+        <v>81247.0</v>
+      </c>
+      <c r="F107" s="6"/>
+      <c r="G107" s="9">
+        <f>E107*F107</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" customHeight="1" ht="80">
+      <c r="A108" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B108" s="6"/>
+      <c r="C108" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E108" s="9">
+        <v>82434.0</v>
+      </c>
+      <c r="F108" s="6"/>
+      <c r="G108" s="9">
+        <f>E108*F108</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" customHeight="1" ht="80">
+      <c r="A109" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B109" s="6"/>
+      <c r="C109" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E109" s="9">
+        <v>83878.0</v>
+      </c>
+      <c r="F109" s="6"/>
+      <c r="G109" s="9">
+        <f>E109*F109</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80">
       <c r="A110" s="13" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="E110" s="9">
-        <v>0.0</v>
+        <v>88497.0</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="9">
         <f>E110*F110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80">
       <c r="A111" s="13" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="E111" s="9">
-        <v>61824.0</v>
+        <v>89108.0</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="9">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80">
       <c r="A112" s="13" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>252</v>
+        <v>276</v>
       </c>
       <c r="E112" s="9">
-        <v>67624.0</v>
+        <v>89161.0</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="9">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80">
       <c r="A113" s="13" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
-        <v>254</v>
+        <v>278</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="E113" s="9">
-        <v>68974.0</v>
+        <v>90014.0</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="9">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" customHeight="1" ht="80">
       <c r="A114" s="13" t="s">
-        <v>256</v>
+        <v>280</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="E114" s="9">
-        <v>69939.0</v>
+        <v>90410.0</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="9">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80">
       <c r="A115" s="13" t="s">
-        <v>259</v>
+        <v>283</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>261</v>
+        <v>285</v>
       </c>
       <c r="E115" s="9">
-        <v>88873.0</v>
+        <v>93912.0</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="9">
         <f>E115*F115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:7" customHeight="1" ht="80">
       <c r="A116" s="13" t="s">
-        <v>262</v>
+        <v>286</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="16" t="s">
-        <v>263</v>
+        <v>287</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>264</v>
+        <v>288</v>
       </c>
       <c r="E116" s="9">
-        <v>94669.0</v>
+        <v>104710.0</v>
       </c>
       <c r="F116" s="6"/>
       <c r="G116" s="9">
         <f>E116*F116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:7" customHeight="1" ht="80">
       <c r="A117" s="13" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="16" t="s">
-        <v>266</v>
+        <v>290</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>267</v>
+        <v>291</v>
       </c>
       <c r="E117" s="9">
-        <v>96605.0</v>
+        <v>104845.0</v>
       </c>
       <c r="F117" s="6"/>
       <c r="G117" s="9">
         <f>E117*F117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:7" customHeight="1" ht="80">
       <c r="A118" s="13" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="B118" s="6"/>
       <c r="C118" s="16" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>270</v>
+        <v>294</v>
       </c>
       <c r="E118" s="9">
-        <v>142685.0</v>
+        <v>106784.0</v>
       </c>
       <c r="F118" s="6"/>
       <c r="G118" s="9">
         <f>E118*F118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80">
       <c r="A119" s="13" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
       <c r="E119" s="9">
-        <v>152259.0</v>
+        <v>116146.0</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="9">
         <f>E119*F119</f>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:7">
+    <row r="120" spans="1:7" customHeight="1" ht="80">
       <c r="A120" s="13" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="16" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="E120" s="9">
-        <v>155644.0</v>
+        <v>120502.0</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="9">
         <f>E120*F120</f>
         <v>0</v>
       </c>
     </row>
-    <row r="121" spans="1:7">
-[...34 lines deleted...]
-      <c r="G123" s="7"/>
+    <row r="121" spans="1:7" customHeight="1" ht="80">
+      <c r="A121" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="E121" s="9">
+        <v>122308.0</v>
+      </c>
+      <c r="F121" s="6"/>
+      <c r="G121" s="9">
+        <f>E121*F121</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" customHeight="1" ht="80">
+      <c r="A122" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="16" t="s">
+        <v>305</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="E122" s="9">
+        <v>124463.0</v>
+      </c>
+      <c r="F122" s="6"/>
+      <c r="G122" s="9">
+        <f>E122*F122</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" customHeight="1" ht="80">
+      <c r="A123" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="B123" s="6"/>
+      <c r="C123" s="16" t="s">
+        <v>308</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="E123" s="9">
+        <v>125650.0</v>
+      </c>
+      <c r="F123" s="6"/>
+      <c r="G123" s="9">
+        <f>E123*F123</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
-        <v>278</v>
+        <v>310</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>279</v>
+        <v>311</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>280</v>
+        <v>312</v>
       </c>
       <c r="E124" s="9">
-        <v>82799.0</v>
+        <v>130272.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
-        <v>281</v>
+        <v>313</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
-        <v>282</v>
+        <v>314</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>283</v>
+        <v>315</v>
       </c>
       <c r="E125" s="9">
-        <v>90415.0</v>
+        <v>139176.0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80">
       <c r="A126" s="13" t="s">
-        <v>284</v>
+        <v>316</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
-        <v>285</v>
+        <v>317</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>286</v>
+        <v>318</v>
       </c>
       <c r="E126" s="9">
-        <v>98011.0</v>
+        <v>140329.0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="9">
         <f>E126*F126</f>
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:7">
+    <row r="127" spans="1:7" customHeight="1" ht="80">
       <c r="A127" s="13" t="s">
-        <v>287</v>
+        <v>319</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>289</v>
+        <v>321</v>
       </c>
       <c r="E127" s="9">
-        <v>164862.0</v>
+        <v>140487.0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="9">
         <f>E127*F127</f>
         <v>0</v>
       </c>
     </row>
-    <row r="128" spans="1:7">
-[...8 lines deleted...]
-      <c r="A129" s="2" t="s">
+    <row r="128" spans="1:7" customHeight="1" ht="80">
+      <c r="A128" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="B128" s="6"/>
+      <c r="C128" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="E128" s="9">
+        <v>143846.0</v>
+      </c>
+      <c r="F128" s="6"/>
+      <c r="G128" s="9">
+        <f>E128*F128</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" customHeight="1" ht="80">
+      <c r="A129" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="B129" s="6"/>
+      <c r="C129" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="E129" s="9">
+        <v>155507.0</v>
+      </c>
+      <c r="F129" s="6"/>
+      <c r="G129" s="9">
+        <f>E129*F129</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" customHeight="1" ht="80">
+      <c r="A130" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B130" s="6"/>
+      <c r="C130" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="E130" s="9">
+        <v>201993.0</v>
+      </c>
+      <c r="F130" s="6"/>
+      <c r="G130" s="9">
+        <f>E130*F130</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="C131" s="14"/>
+      <c r="E131" s="7"/>
+      <c r="G131" s="7"/>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="B132" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C129" s="15" t="s">
+      <c r="C132" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D129" s="4" t="s">
+      <c r="D132" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E129" s="10" t="s">
+      <c r="E132" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F129" s="4" t="s">
+      <c r="F132" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G129" s="8" t="s">
+      <c r="G132" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="130" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="133" spans="1:7">
-      <c r="A133" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A133" s="12"/>
       <c r="C133" s="14"/>
       <c r="E133" s="7"/>
       <c r="G133" s="7"/>
     </row>
-    <row r="134" spans="1:7">
-[...26 lines deleted...]
-      <c r="G135" s="7"/>
+    <row r="134" spans="1:7" customHeight="1" ht="80">
+      <c r="A134" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="16" t="s">
+        <v>333</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="E134" s="9">
+        <v>120777.0</v>
+      </c>
+      <c r="F134" s="6"/>
+      <c r="G134" s="9">
+        <f>E134*F134</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" customHeight="1" ht="80">
+      <c r="A135" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="B135" s="6"/>
+      <c r="C135" s="16" t="s">
+        <v>336</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="E135" s="9">
+        <v>121128.0</v>
+      </c>
+      <c r="F135" s="6"/>
+      <c r="G135" s="9">
+        <f>E135*F135</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
-        <v>299</v>
+        <v>339</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>300</v>
+        <v>340</v>
       </c>
       <c r="E136" s="9">
-        <v>115430.0</v>
+        <v>139737.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
-        <v>301</v>
+        <v>341</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
-        <v>302</v>
+        <v>342</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>303</v>
+        <v>343</v>
       </c>
       <c r="E137" s="9">
-        <v>205219.0</v>
+        <v>143600.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
-    <row r="138" spans="1:7">
-[...34 lines deleted...]
-      <c r="G140" s="7"/>
+    <row r="138" spans="1:7" customHeight="1" ht="80">
+      <c r="A138" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="B138" s="6"/>
+      <c r="C138" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="E138" s="9">
+        <v>154485.0</v>
+      </c>
+      <c r="F138" s="6"/>
+      <c r="G138" s="9">
+        <f>E138*F138</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" customHeight="1" ht="80">
+      <c r="A139" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="B139" s="6"/>
+      <c r="C139" s="16" t="s">
+        <v>348</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>349</v>
+      </c>
+      <c r="E139" s="9">
+        <v>181960.0</v>
+      </c>
+      <c r="F139" s="6"/>
+      <c r="G139" s="9">
+        <f>E139*F139</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" customHeight="1" ht="80">
+      <c r="A140" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B140" s="6"/>
+      <c r="C140" s="16" t="s">
+        <v>351</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="E140" s="9">
+        <v>187375.0</v>
+      </c>
+      <c r="F140" s="6"/>
+      <c r="G140" s="9">
+        <f>E140*F140</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="E141" s="9">
-        <v>0.0</v>
+        <v>209084.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="E142" s="9">
-        <v>15029.0</v>
+        <v>209084.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="143" spans="1:7">
+      <c r="A143" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="C143" s="14"/>
+      <c r="E143" s="7"/>
+      <c r="G143" s="7"/>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G144" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" s="12"/>
+      <c r="C145" s="14"/>
+      <c r="E145" s="7"/>
+      <c r="G145" s="7"/>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>321</v>
+        <v>361</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>322</v>
+        <v>362</v>
       </c>
       <c r="E146" s="9">
-        <v>49710.0</v>
+        <v>74267.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80">
       <c r="A147" s="13" t="s">
-        <v>323</v>
+        <v>363</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
-        <v>324</v>
+        <v>364</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>325</v>
+        <v>365</v>
       </c>
       <c r="E147" s="9">
-        <v>54554.0</v>
+        <v>84734.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:7">
+    <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
-        <v>326</v>
+        <v>366</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
-        <v>327</v>
+        <v>367</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>328</v>
+        <v>368</v>
       </c>
       <c r="E148" s="9">
-        <v>59085.0</v>
+        <v>88418.0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
-        <v>329</v>
+        <v>369</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
-        <v>330</v>
+        <v>370</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>331</v>
+        <v>371</v>
       </c>
       <c r="E149" s="9">
-        <v>61389.0</v>
+        <v>88556.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
-        <v>332</v>
+        <v>372</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>333</v>
+        <v>373</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>334</v>
+        <v>374</v>
       </c>
       <c r="E150" s="9">
-        <v>63184.0</v>
+        <v>102812.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
-        <v>335</v>
+        <v>375</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>336</v>
+        <v>376</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>337</v>
+        <v>377</v>
       </c>
       <c r="E151" s="9">
-        <v>65937.0</v>
+        <v>104038.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
-        <v>338</v>
+        <v>378</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>339</v>
+        <v>379</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>340</v>
+        <v>380</v>
       </c>
       <c r="E152" s="9">
-        <v>66567.0</v>
+        <v>104481.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80">
       <c r="A153" s="13" t="s">
-        <v>341</v>
+        <v>381</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>342</v>
+        <v>382</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>343</v>
+        <v>383</v>
       </c>
       <c r="E153" s="9">
-        <v>68270.0</v>
+        <v>104481.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
-        <v>344</v>
+        <v>384</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>345</v>
+        <v>385</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>346</v>
+        <v>386</v>
       </c>
       <c r="E154" s="9">
-        <v>75441.0</v>
+        <v>108561.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
-        <v>347</v>
+        <v>387</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>348</v>
+        <v>388</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
       <c r="E155" s="9">
-        <v>82533.0</v>
+        <v>109023.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
-        <v>350</v>
+        <v>390</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>351</v>
+        <v>391</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>352</v>
+        <v>392</v>
       </c>
       <c r="E156" s="9">
-        <v>82879.0</v>
+        <v>109023.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
-        <v>353</v>
+        <v>393</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>354</v>
+        <v>394</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>355</v>
+        <v>395</v>
       </c>
       <c r="E157" s="9">
-        <v>84960.0</v>
+        <v>116739.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
-        <v>356</v>
+        <v>396</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>357</v>
+        <v>397</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>358</v>
+        <v>398</v>
       </c>
       <c r="E158" s="9">
-        <v>85886.0</v>
+        <v>116739.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
-        <v>359</v>
+        <v>399</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>360</v>
+        <v>400</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>361</v>
+        <v>401</v>
       </c>
       <c r="E159" s="9">
-        <v>97417.0</v>
+        <v>118056.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
-        <v>362</v>
+        <v>402</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>363</v>
+        <v>403</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>364</v>
+        <v>404</v>
       </c>
       <c r="E160" s="9">
-        <v>107838.0</v>
+        <v>118495.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
-        <v>365</v>
+        <v>405</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>366</v>
+        <v>406</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>367</v>
+        <v>407</v>
       </c>
       <c r="E161" s="9">
-        <v>109092.0</v>
+        <v>118885.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
-        <v>368</v>
+        <v>408</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>369</v>
+        <v>409</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>370</v>
+        <v>410</v>
       </c>
       <c r="E162" s="9">
-        <v>110400.0</v>
+        <v>121401.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>371</v>
+        <v>411</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>372</v>
+        <v>412</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>373</v>
+        <v>413</v>
       </c>
       <c r="E163" s="9">
-        <v>115988.0</v>
+        <v>121823.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
-        <v>374</v>
+        <v>414</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>375</v>
+        <v>415</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>376</v>
+        <v>416</v>
       </c>
       <c r="E164" s="9">
-        <v>153067.0</v>
+        <v>121859.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
-    <row r="165" spans="1:7">
-[...34 lines deleted...]
-      <c r="G167" s="7"/>
+    <row r="165" spans="1:7" customHeight="1" ht="80">
+      <c r="A165" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="B165" s="6"/>
+      <c r="C165" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>419</v>
+      </c>
+      <c r="E165" s="9">
+        <v>123140.0</v>
+      </c>
+      <c r="F165" s="6"/>
+      <c r="G165" s="9">
+        <f>E165*F165</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" customHeight="1" ht="80">
+      <c r="A166" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="B166" s="6"/>
+      <c r="C166" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="E166" s="9">
+        <v>123234.0</v>
+      </c>
+      <c r="F166" s="6"/>
+      <c r="G166" s="9">
+        <f>E166*F166</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" customHeight="1" ht="80">
+      <c r="A167" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="E167" s="9">
+        <v>123692.0</v>
+      </c>
+      <c r="F167" s="6"/>
+      <c r="G167" s="9">
+        <f>E167*F167</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80">
       <c r="A168" s="13" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>380</v>
+        <v>428</v>
       </c>
       <c r="E168" s="9">
-        <v>250260.0</v>
+        <v>127712.0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="9">
         <f>E168*F168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80">
       <c r="A169" s="13" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>383</v>
+        <v>431</v>
       </c>
       <c r="E169" s="9">
-        <v>258105.0</v>
+        <v>128151.0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="9">
         <f>E169*F169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>385</v>
+        <v>433</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
       <c r="E170" s="9">
-        <v>626205.0</v>
+        <v>132803.0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
-    <row r="171" spans="1:7">
-[...34 lines deleted...]
-      <c r="G173" s="7"/>
+    <row r="171" spans="1:7" customHeight="1" ht="80">
+      <c r="A171" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="B171" s="6"/>
+      <c r="C171" s="16" t="s">
+        <v>436</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="E171" s="9">
+        <v>133242.0</v>
+      </c>
+      <c r="F171" s="6"/>
+      <c r="G171" s="9">
+        <f>E171*F171</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" customHeight="1" ht="80">
+      <c r="A172" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="B172" s="6"/>
+      <c r="C172" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="E172" s="9">
+        <v>133313.0</v>
+      </c>
+      <c r="F172" s="6"/>
+      <c r="G172" s="9">
+        <f>E172*F172</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" customHeight="1" ht="80">
+      <c r="A173" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="B173" s="6"/>
+      <c r="C173" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="E173" s="9">
+        <v>133417.0</v>
+      </c>
+      <c r="F173" s="6"/>
+      <c r="G173" s="9">
+        <f>E173*F173</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80">
       <c r="A174" s="13" t="s">
-        <v>388</v>
+        <v>444</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
-        <v>389</v>
+        <v>445</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>390</v>
+        <v>446</v>
       </c>
       <c r="E174" s="9">
-        <v>478891.0</v>
+        <v>134734.0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="9">
         <f>E174*F174</f>
         <v>0</v>
       </c>
     </row>
-    <row r="175" spans="1:7">
-[...36 lines deleted...]
-    <row r="178" spans="1:7" customHeight="1" ht="80">
+    <row r="175" spans="1:7" customHeight="1" ht="80">
+      <c r="A175" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="16" t="s">
+        <v>448</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>449</v>
+      </c>
+      <c r="E175" s="9">
+        <v>135173.0</v>
+      </c>
+      <c r="F175" s="6"/>
+      <c r="G175" s="9">
+        <f>E175*F175</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" customHeight="1" ht="80">
+      <c r="A176" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="B176" s="6"/>
+      <c r="C176" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="E176" s="9">
+        <v>139269.0</v>
+      </c>
+      <c r="F176" s="6"/>
+      <c r="G176" s="9">
+        <f>E176*F176</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" customHeight="1" ht="80">
+      <c r="A177" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="B177" s="6"/>
+      <c r="C177" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>455</v>
+      </c>
+      <c r="E177" s="9">
+        <v>140643.0</v>
+      </c>
+      <c r="F177" s="6"/>
+      <c r="G177" s="9">
+        <f>E177*F177</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
       <c r="A178" s="13" t="s">
-        <v>392</v>
+        <v>456</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
-        <v>393</v>
+        <v>457</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>394</v>
+        <v>458</v>
       </c>
       <c r="E178" s="9">
-        <v>30179.0</v>
+        <v>140643.0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="9">
         <f>E178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80">
       <c r="A179" s="13" t="s">
-        <v>395</v>
+        <v>459</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
-        <v>396</v>
+        <v>460</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>397</v>
+        <v>461</v>
       </c>
       <c r="E179" s="9">
-        <v>30369.0</v>
+        <v>141102.0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="9">
         <f>E179*F179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80">
       <c r="A180" s="13" t="s">
-        <v>398</v>
+        <v>462</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="16" t="s">
-        <v>399</v>
+        <v>463</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>400</v>
+        <v>464</v>
       </c>
       <c r="E180" s="9">
-        <v>30979.0</v>
+        <v>145866.0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="9">
         <f>E180*F180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80">
       <c r="A181" s="13" t="s">
-        <v>401</v>
+        <v>465</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
-        <v>402</v>
+        <v>466</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>403</v>
+        <v>467</v>
       </c>
       <c r="E181" s="9">
-        <v>34161.0</v>
+        <v>146584.0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="9">
         <f>E181*F181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80">
       <c r="A182" s="13" t="s">
-        <v>404</v>
+        <v>468</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
-        <v>405</v>
+        <v>469</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>406</v>
+        <v>470</v>
       </c>
       <c r="E182" s="9">
-        <v>34457.0</v>
+        <v>149898.0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="9">
         <f>E182*F182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80">
       <c r="A183" s="13" t="s">
-        <v>407</v>
+        <v>471</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>408</v>
+        <v>472</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>409</v>
+        <v>473</v>
       </c>
       <c r="E183" s="9">
-        <v>35296.0</v>
+        <v>150265.0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="9">
         <f>E183*F183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80">
       <c r="A184" s="13" t="s">
-        <v>410</v>
+        <v>474</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="16" t="s">
-        <v>411</v>
+        <v>475</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>412</v>
+        <v>476</v>
       </c>
       <c r="E184" s="9">
-        <v>35755.0</v>
+        <v>151676.0</v>
       </c>
       <c r="F184" s="6"/>
       <c r="G184" s="9">
         <f>E184*F184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80">
       <c r="A185" s="13" t="s">
-        <v>413</v>
+        <v>477</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="16" t="s">
-        <v>414</v>
+        <v>478</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>415</v>
+        <v>479</v>
       </c>
       <c r="E185" s="9">
-        <v>36998.0</v>
+        <v>157996.0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="9">
         <f>E185*F185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80">
       <c r="A186" s="13" t="s">
-        <v>416</v>
+        <v>480</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
-        <v>417</v>
+        <v>481</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>418</v>
+        <v>482</v>
       </c>
       <c r="E186" s="9">
-        <v>37573.0</v>
+        <v>162451.0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="9">
         <f>E186*F186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80">
       <c r="A187" s="13" t="s">
-        <v>419</v>
+        <v>483</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
-        <v>420</v>
+        <v>484</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>421</v>
+        <v>485</v>
       </c>
       <c r="E187" s="9">
-        <v>39480.0</v>
+        <v>163263.0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="9">
         <f>E187*F187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80">
       <c r="A188" s="13" t="s">
-        <v>422</v>
+        <v>486</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
-        <v>423</v>
+        <v>487</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>424</v>
+        <v>488</v>
       </c>
       <c r="E188" s="9">
-        <v>41654.0</v>
+        <v>170423.0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="9">
         <f>E188*F188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80">
       <c r="A189" s="13" t="s">
-        <v>425</v>
+        <v>489</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
-        <v>426</v>
+        <v>490</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>427</v>
+        <v>491</v>
       </c>
       <c r="E189" s="9">
-        <v>42879.0</v>
+        <v>170636.0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="9">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
-        <v>428</v>
+        <v>492</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>429</v>
+        <v>493</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>430</v>
+        <v>494</v>
       </c>
       <c r="E190" s="9">
-        <v>44964.0</v>
+        <v>176430.0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
-        <v>431</v>
+        <v>495</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>432</v>
+        <v>496</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>433</v>
+        <v>497</v>
       </c>
       <c r="E191" s="9">
-        <v>45789.0</v>
+        <v>178185.0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80">
       <c r="A192" s="13" t="s">
-        <v>434</v>
+        <v>498</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
-        <v>435</v>
+        <v>499</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>436</v>
+        <v>500</v>
       </c>
       <c r="E192" s="9">
-        <v>46624.0</v>
+        <v>183250.0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="9">
         <f>E192*F192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80">
       <c r="A193" s="13" t="s">
-        <v>437</v>
+        <v>501</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
-        <v>438</v>
+        <v>502</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>439</v>
+        <v>503</v>
       </c>
       <c r="E193" s="9">
-        <v>49271.0</v>
+        <v>184168.0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="9">
         <f>E193*F193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:7" customHeight="1" ht="80">
       <c r="A194" s="13" t="s">
-        <v>440</v>
+        <v>504</v>
       </c>
       <c r="B194" s="6"/>
       <c r="C194" s="16" t="s">
-        <v>441</v>
+        <v>505</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>442</v>
+        <v>506</v>
       </c>
       <c r="E194" s="9">
-        <v>53914.0</v>
+        <v>187841.0</v>
       </c>
       <c r="F194" s="6"/>
       <c r="G194" s="9">
         <f>E194*F194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80">
       <c r="A195" s="13" t="s">
-        <v>443</v>
+        <v>507</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
-        <v>444</v>
+        <v>508</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>445</v>
+        <v>509</v>
       </c>
       <c r="E195" s="9">
-        <v>54748.0</v>
+        <v>192932.0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="9">
         <f>E195*F195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80">
       <c r="A196" s="13" t="s">
-        <v>446</v>
+        <v>510</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
-        <v>447</v>
+        <v>511</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>448</v>
+        <v>512</v>
       </c>
       <c r="E196" s="9">
-        <v>64759.0</v>
+        <v>197190.0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="9">
         <f>E196*F196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80">
       <c r="A197" s="13" t="s">
-        <v>449</v>
+        <v>513</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
-        <v>450</v>
+        <v>514</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>451</v>
+        <v>515</v>
       </c>
       <c r="E197" s="9">
-        <v>66240.0</v>
+        <v>205708.0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="9">
         <f>E197*F197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80">
       <c r="A198" s="13" t="s">
-        <v>452</v>
+        <v>516</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>453</v>
+        <v>517</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>454</v>
+        <v>518</v>
       </c>
       <c r="E198" s="9">
-        <v>66240.0</v>
+        <v>224210.0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="9">
         <f>E198*F198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80">
       <c r="A199" s="13" t="s">
-        <v>455</v>
+        <v>519</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>456</v>
+        <v>520</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>457</v>
+        <v>521</v>
       </c>
       <c r="E199" s="9">
-        <v>67619.0</v>
+        <v>224709.0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="9">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:7" customHeight="1" ht="80">
+    <row r="200" spans="1:7">
       <c r="A200" s="13" t="s">
-        <v>458</v>
+        <v>522</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
-        <v>459</v>
+        <v>523</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>460</v>
+        <v>524</v>
       </c>
       <c r="E200" s="9">
-        <v>67784.0</v>
+        <v>256097.0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="9">
         <f>E200*F200</f>
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="201" spans="1:7">
+      <c r="A201" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="C201" s="14"/>
+      <c r="E201" s="7"/>
+      <c r="G201" s="7"/>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C202" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D202" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" s="12"/>
+      <c r="C203" s="14"/>
+      <c r="E203" s="7"/>
+      <c r="G203" s="7"/>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80">
       <c r="A204" s="13" t="s">
-        <v>470</v>
+        <v>526</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
-        <v>471</v>
+        <v>527</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>472</v>
+        <v>528</v>
       </c>
       <c r="E204" s="9">
-        <v>70989.0</v>
+        <v>63959.0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="9">
         <f>E204*F204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80">
       <c r="A205" s="13" t="s">
-        <v>473</v>
+        <v>529</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
-        <v>474</v>
+        <v>530</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>475</v>
+        <v>531</v>
       </c>
       <c r="E205" s="9">
-        <v>74510.0</v>
+        <v>83970.0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="9">
         <f>E205*F205</f>
         <v>0</v>
       </c>
     </row>
-    <row r="206" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="206" spans="1:7">
+      <c r="A206" s="11" t="s">
+        <v>532</v>
+      </c>
+      <c r="C206" s="14"/>
+      <c r="E206" s="7"/>
+      <c r="G206" s="7"/>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C207" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" s="12"/>
+      <c r="C208" s="14"/>
+      <c r="E208" s="7"/>
+      <c r="G208" s="7"/>
     </row>
     <row r="209" spans="1:7" customHeight="1" ht="80">
       <c r="A209" s="13" t="s">
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="B209" s="6"/>
       <c r="C209" s="16" t="s">
-        <v>486</v>
+        <v>534</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>487</v>
+        <v>535</v>
       </c>
       <c r="E209" s="9">
-        <v>91743.0</v>
+        <v>81421.0</v>
       </c>
       <c r="F209" s="6"/>
       <c r="G209" s="9">
         <f>E209*F209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:7" customHeight="1" ht="80">
       <c r="A210" s="13" t="s">
-        <v>488</v>
+        <v>536</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="16" t="s">
-        <v>489</v>
+        <v>537</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>490</v>
+        <v>538</v>
       </c>
       <c r="E210" s="9">
-        <v>97940.0</v>
+        <v>98667.0</v>
       </c>
       <c r="F210" s="6"/>
       <c r="G210" s="9">
         <f>E210*F210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:7" customHeight="1" ht="80">
       <c r="A211" s="13" t="s">
-        <v>491</v>
+        <v>539</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="16" t="s">
-        <v>492</v>
+        <v>540</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>493</v>
+        <v>541</v>
       </c>
       <c r="E211" s="9">
-        <v>101430.0</v>
+        <v>116213.0</v>
       </c>
       <c r="F211" s="6"/>
       <c r="G211" s="9">
         <f>E211*F211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80">
       <c r="A212" s="13" t="s">
-        <v>494</v>
+        <v>542</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="16" t="s">
-        <v>495</v>
+        <v>543</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>496</v>
+        <v>544</v>
       </c>
       <c r="E212" s="9">
-        <v>103722.0</v>
+        <v>139296.0</v>
       </c>
       <c r="F212" s="6"/>
       <c r="G212" s="9">
         <f>E212*F212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80">
       <c r="A213" s="13" t="s">
-        <v>497</v>
+        <v>545</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
-        <v>498</v>
+        <v>546</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>499</v>
+        <v>547</v>
       </c>
       <c r="E213" s="9">
-        <v>105688.0</v>
+        <v>160218.0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="9">
         <f>E213*F213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80">
       <c r="A214" s="13" t="s">
-        <v>500</v>
+        <v>548</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="16" t="s">
-        <v>501</v>
+        <v>549</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>502</v>
+        <v>550</v>
       </c>
       <c r="E214" s="9">
-        <v>109214.0</v>
+        <v>163510.0</v>
       </c>
       <c r="F214" s="6"/>
       <c r="G214" s="9">
         <f>E214*F214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80">
       <c r="A215" s="13" t="s">
-        <v>503</v>
+        <v>551</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="16" t="s">
-        <v>504</v>
+        <v>552</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>505</v>
+        <v>553</v>
       </c>
       <c r="E215" s="9">
-        <v>109214.0</v>
+        <v>164835.0</v>
       </c>
       <c r="F215" s="6"/>
       <c r="G215" s="9">
         <f>E215*F215</f>
         <v>0</v>
       </c>
     </row>
-    <row r="216" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="216" spans="1:7">
+      <c r="A216" s="11" t="s">
+        <v>554</v>
+      </c>
+      <c r="C216" s="14"/>
+      <c r="E216" s="7"/>
+      <c r="G216" s="7"/>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C217" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E217" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G217" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="12"/>
+      <c r="C218" s="14"/>
+      <c r="E218" s="7"/>
+      <c r="G218" s="7"/>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80">
       <c r="A219" s="13" t="s">
-        <v>515</v>
+        <v>555</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
-        <v>516</v>
+        <v>556</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>517</v>
+        <v>557</v>
       </c>
       <c r="E219" s="9">
-        <v>114433.0</v>
+        <v>471486.0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="9">
         <f>E219*F219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80">
       <c r="A220" s="13" t="s">
-        <v>518</v>
+        <v>558</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
-        <v>519</v>
+        <v>559</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>520</v>
+        <v>560</v>
       </c>
       <c r="E220" s="9">
-        <v>121348.0</v>
+        <v>555286.0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="9">
         <f>E220*F220</f>
         <v>0</v>
       </c>
     </row>
-    <row r="221" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="221" spans="1:7">
+      <c r="A221" s="11" t="s">
+        <v>561</v>
+      </c>
+      <c r="C221" s="14"/>
+      <c r="E221" s="7"/>
+      <c r="G221" s="7"/>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C222" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D222" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223" s="12"/>
+      <c r="C223" s="14"/>
+      <c r="E223" s="7"/>
+      <c r="G223" s="7"/>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80">
       <c r="A224" s="13" t="s">
-        <v>530</v>
+        <v>562</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
-        <v>531</v>
+        <v>563</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>532</v>
+        <v>564</v>
       </c>
       <c r="E224" s="9">
-        <v>132067.0</v>
+        <v>11745.0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="9">
         <f>E224*F224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80">
       <c r="A225" s="13" t="s">
-        <v>533</v>
+        <v>565</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
-        <v>534</v>
+        <v>566</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>535</v>
+        <v>567</v>
       </c>
       <c r="E225" s="9">
-        <v>132067.0</v>
+        <v>20790.0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="9">
         <f>E225*F225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80">
       <c r="A226" s="13" t="s">
-        <v>536</v>
+        <v>568</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
-        <v>537</v>
+        <v>569</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>538</v>
+        <v>570</v>
       </c>
       <c r="E226" s="9">
-        <v>132067.0</v>
+        <v>28080.0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="9">
         <f>E226*F226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80">
       <c r="A227" s="13" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
-        <v>540</v>
+        <v>572</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>541</v>
+        <v>573</v>
       </c>
       <c r="E227" s="9">
-        <v>137611.0</v>
+        <v>28600.0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="9">
         <f>E227*F227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80">
       <c r="A228" s="13" t="s">
-        <v>542</v>
+        <v>574</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>544</v>
+        <v>576</v>
       </c>
       <c r="E228" s="9">
-        <v>138552.0</v>
+        <v>32049.0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="9">
         <f>E228*F228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80">
       <c r="A229" s="13" t="s">
-        <v>545</v>
+        <v>577</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="16" t="s">
-        <v>546</v>
+        <v>578</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>547</v>
+        <v>579</v>
       </c>
       <c r="E229" s="9">
-        <v>138552.0</v>
+        <v>77615.0</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="9">
         <f>E229*F229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80">
       <c r="A230" s="13" t="s">
-        <v>548</v>
+        <v>580</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
-        <v>549</v>
+        <v>581</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>550</v>
+        <v>582</v>
       </c>
       <c r="E230" s="9">
-        <v>139295.0</v>
+        <v>96505.0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="9">
         <f>E230*F230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80">
       <c r="A231" s="13" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>553</v>
+        <v>585</v>
       </c>
       <c r="E231" s="9">
-        <v>144501.0</v>
+        <v>381802.86</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="9">
         <f>E231*F231</f>
         <v>0</v>
       </c>
     </row>
-    <row r="232" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="232" spans="1:7">
+      <c r="A232" s="11" t="s">
+        <v>586</v>
+      </c>
+      <c r="C232" s="14"/>
+      <c r="E232" s="7"/>
+      <c r="G232" s="7"/>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C233" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" s="12"/>
+      <c r="C234" s="14"/>
+      <c r="E234" s="7"/>
+      <c r="G234" s="7"/>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80">
       <c r="A235" s="13" t="s">
-        <v>563</v>
+        <v>587</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
-        <v>564</v>
+        <v>588</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>565</v>
+        <v>589</v>
       </c>
       <c r="E235" s="9">
-        <v>156281.0</v>
+        <v>9598.0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="9">
         <f>E235*F235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:7" customHeight="1" ht="80">
       <c r="A236" s="13" t="s">
-        <v>566</v>
+        <v>590</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="16" t="s">
-        <v>567</v>
+        <v>591</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>568</v>
+        <v>592</v>
       </c>
       <c r="E236" s="9">
-        <v>169828.0</v>
+        <v>28204.0</v>
       </c>
       <c r="F236" s="6"/>
       <c r="G236" s="9">
         <f>E236*F236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:7" customHeight="1" ht="80">
       <c r="A237" s="13" t="s">
-        <v>569</v>
+        <v>593</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="16" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="E237" s="9">
-        <v>175816.0</v>
+        <v>28754.0</v>
       </c>
       <c r="F237" s="6"/>
       <c r="G237" s="9">
         <f>E237*F237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:7" customHeight="1" ht="80">
       <c r="A238" s="13" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="16" t="s">
-        <v>573</v>
+        <v>597</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>574</v>
+        <v>598</v>
       </c>
       <c r="E238" s="9">
-        <v>183366.0</v>
+        <v>28940.0</v>
       </c>
       <c r="F238" s="6"/>
       <c r="G238" s="9">
         <f>E238*F238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80">
       <c r="A239" s="13" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="16" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>577</v>
+        <v>601</v>
       </c>
       <c r="E239" s="9">
-        <v>194204.0</v>
+        <v>29192.0</v>
       </c>
       <c r="F239" s="6"/>
       <c r="G239" s="9">
         <f>E239*F239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:7" customHeight="1" ht="80">
       <c r="A240" s="13" t="s">
-        <v>578</v>
+        <v>602</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
-        <v>579</v>
+        <v>603</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="E240" s="9">
-        <v>209698.0</v>
+        <v>31097.0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="9">
         <f>E240*F240</f>
         <v>0</v>
       </c>
     </row>
-    <row r="241" spans="1:7">
-[...34 lines deleted...]
-      <c r="G243" s="7"/>
+    <row r="241" spans="1:7" customHeight="1" ht="80">
+      <c r="A241" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="B241" s="6"/>
+      <c r="C241" s="16" t="s">
+        <v>606</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="E241" s="9">
+        <v>31277.0</v>
+      </c>
+      <c r="F241" s="6"/>
+      <c r="G241" s="9">
+        <f>E241*F241</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" customHeight="1" ht="80">
+      <c r="A242" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="B242" s="6"/>
+      <c r="C242" s="16" t="s">
+        <v>609</v>
+      </c>
+      <c r="D242" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="E242" s="9">
+        <v>31277.0</v>
+      </c>
+      <c r="F242" s="6"/>
+      <c r="G242" s="9">
+        <f>E242*F242</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" customHeight="1" ht="80">
+      <c r="A243" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="B243" s="6"/>
+      <c r="C243" s="16" t="s">
+        <v>612</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="E243" s="9">
+        <v>34286.0</v>
+      </c>
+      <c r="F243" s="6"/>
+      <c r="G243" s="9">
+        <f>E243*F243</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="244" spans="1:7" customHeight="1" ht="80">
       <c r="A244" s="13" t="s">
-        <v>582</v>
+        <v>614</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="16" t="s">
-        <v>583</v>
+        <v>615</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>584</v>
+        <v>616</v>
       </c>
       <c r="E244" s="9">
-        <v>166686.0</v>
+        <v>34728.0</v>
       </c>
       <c r="F244" s="6"/>
       <c r="G244" s="9">
         <f>E244*F244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:7" customHeight="1" ht="80">
       <c r="A245" s="13" t="s">
-        <v>585</v>
+        <v>617</v>
       </c>
       <c r="B245" s="6"/>
       <c r="C245" s="16" t="s">
-        <v>586</v>
+        <v>618</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>587</v>
+        <v>619</v>
       </c>
       <c r="E245" s="9">
-        <v>195302.0</v>
+        <v>35078.0</v>
       </c>
       <c r="F245" s="6"/>
       <c r="G245" s="9">
         <f>E245*F245</f>
         <v>0</v>
       </c>
     </row>
-    <row r="246" spans="1:7">
-[...34 lines deleted...]
-      <c r="G248" s="7"/>
+    <row r="246" spans="1:7" customHeight="1" ht="80">
+      <c r="A246" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="B246" s="6"/>
+      <c r="C246" s="16" t="s">
+        <v>621</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="E246" s="9">
+        <v>39439.0</v>
+      </c>
+      <c r="F246" s="6"/>
+      <c r="G246" s="9">
+        <f>E246*F246</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" customHeight="1" ht="80">
+      <c r="A247" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="B247" s="6"/>
+      <c r="C247" s="16" t="s">
+        <v>624</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="E247" s="9">
+        <v>40333.0</v>
+      </c>
+      <c r="F247" s="6"/>
+      <c r="G247" s="9">
+        <f>E247*F247</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" customHeight="1" ht="80">
+      <c r="A248" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="B248" s="6"/>
+      <c r="C248" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="D248" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="E248" s="9">
+        <v>45279.0</v>
+      </c>
+      <c r="F248" s="6"/>
+      <c r="G248" s="9">
+        <f>E248*F248</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="249" spans="1:7" customHeight="1" ht="80">
       <c r="A249" s="13" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
       <c r="B249" s="6"/>
       <c r="C249" s="16" t="s">
-        <v>590</v>
+        <v>630</v>
       </c>
       <c r="D249" s="6" t="s">
-        <v>591</v>
+        <v>631</v>
       </c>
       <c r="E249" s="9">
-        <v>21921.0</v>
+        <v>46966.0</v>
       </c>
       <c r="F249" s="6"/>
       <c r="G249" s="9">
         <f>E249*F249</f>
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:7" customHeight="1" ht="80">
       <c r="A250" s="13" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="B250" s="6"/>
       <c r="C250" s="16" t="s">
-        <v>593</v>
+        <v>633</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>594</v>
+        <v>634</v>
       </c>
       <c r="E250" s="9">
-        <v>25360.0</v>
+        <v>55012.0</v>
       </c>
       <c r="F250" s="6"/>
       <c r="G250" s="9">
         <f>E250*F250</f>
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:7" customHeight="1" ht="80">
       <c r="A251" s="13" t="s">
-        <v>595</v>
+        <v>635</v>
       </c>
       <c r="B251" s="6"/>
       <c r="C251" s="16" t="s">
-        <v>596</v>
+        <v>636</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>597</v>
+        <v>637</v>
       </c>
       <c r="E251" s="9">
-        <v>31817.0</v>
+        <v>55012.0</v>
       </c>
       <c r="F251" s="6"/>
       <c r="G251" s="9">
         <f>E251*F251</f>
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:7" customHeight="1" ht="80">
       <c r="A252" s="13" t="s">
-        <v>598</v>
+        <v>638</v>
       </c>
       <c r="B252" s="6"/>
       <c r="C252" s="16" t="s">
-        <v>599</v>
+        <v>639</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>600</v>
+        <v>640</v>
       </c>
       <c r="E252" s="9">
-        <v>33739.0</v>
+        <v>58510.0</v>
       </c>
       <c r="F252" s="6"/>
       <c r="G252" s="9">
         <f>E252*F252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:7" customHeight="1" ht="80">
       <c r="A253" s="13" t="s">
-        <v>601</v>
+        <v>641</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="16" t="s">
-        <v>602</v>
+        <v>642</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="E253" s="9">
-        <v>36229.0</v>
+        <v>60098.0</v>
       </c>
       <c r="F253" s="6"/>
       <c r="G253" s="9">
         <f>E253*F253</f>
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:7" customHeight="1" ht="80">
       <c r="A254" s="13" t="s">
-        <v>604</v>
+        <v>644</v>
       </c>
       <c r="B254" s="6"/>
       <c r="C254" s="16" t="s">
-        <v>605</v>
+        <v>645</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>606</v>
+        <v>646</v>
       </c>
       <c r="E254" s="9">
-        <v>37133.0</v>
+        <v>61178.0</v>
       </c>
       <c r="F254" s="6"/>
       <c r="G254" s="9">
         <f>E254*F254</f>
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:7" customHeight="1" ht="80">
       <c r="A255" s="13" t="s">
-        <v>607</v>
+        <v>647</v>
       </c>
       <c r="B255" s="6"/>
       <c r="C255" s="16" t="s">
-        <v>608</v>
+        <v>648</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>609</v>
+        <v>649</v>
       </c>
       <c r="E255" s="9">
-        <v>37794.0</v>
+        <v>71737.0</v>
       </c>
       <c r="F255" s="6"/>
       <c r="G255" s="9">
         <f>E255*F255</f>
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:7" customHeight="1" ht="80">
       <c r="A256" s="13" t="s">
-        <v>610</v>
+        <v>650</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="16" t="s">
-        <v>611</v>
+        <v>651</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>612</v>
+        <v>652</v>
       </c>
       <c r="E256" s="9">
-        <v>38150.0</v>
+        <v>73026.0</v>
       </c>
       <c r="F256" s="6"/>
       <c r="G256" s="9">
         <f>E256*F256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:7" customHeight="1" ht="80">
       <c r="A257" s="13" t="s">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="16" t="s">
-        <v>614</v>
+        <v>654</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>615</v>
+        <v>655</v>
       </c>
       <c r="E257" s="9">
-        <v>38948.0</v>
+        <v>74355.0</v>
       </c>
       <c r="F257" s="6"/>
       <c r="G257" s="9">
         <f>E257*F257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:7" customHeight="1" ht="80">
       <c r="A258" s="13" t="s">
-        <v>616</v>
+        <v>656</v>
       </c>
       <c r="B258" s="6"/>
       <c r="C258" s="16" t="s">
-        <v>617</v>
+        <v>657</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>618</v>
+        <v>658</v>
       </c>
       <c r="E258" s="9">
-        <v>40628.0</v>
+        <v>74704.0</v>
       </c>
       <c r="F258" s="6"/>
       <c r="G258" s="9">
         <f>E258*F258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:7" customHeight="1" ht="80">
       <c r="A259" s="13" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="16" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="E259" s="9">
-        <v>40751.0</v>
+        <v>75489.0</v>
       </c>
       <c r="F259" s="6"/>
       <c r="G259" s="9">
         <f>E259*F259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:7" customHeight="1" ht="80">
       <c r="A260" s="13" t="s">
-        <v>622</v>
+        <v>662</v>
       </c>
       <c r="B260" s="6"/>
       <c r="C260" s="16" t="s">
-        <v>623</v>
+        <v>663</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>624</v>
+        <v>664</v>
       </c>
       <c r="E260" s="9">
-        <v>41734.0</v>
+        <v>80132.0</v>
       </c>
       <c r="F260" s="6"/>
       <c r="G260" s="9">
         <f>E260*F260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:7" customHeight="1" ht="80">
       <c r="A261" s="13" t="s">
-        <v>625</v>
+        <v>665</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="16" t="s">
-        <v>626</v>
+        <v>666</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>627</v>
+        <v>667</v>
       </c>
       <c r="E261" s="9">
-        <v>44486.0</v>
+        <v>81731.0</v>
       </c>
       <c r="F261" s="6"/>
       <c r="G261" s="9">
         <f>E261*F261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:7" customHeight="1" ht="80">
       <c r="A262" s="13" t="s">
-        <v>628</v>
+        <v>668</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="16" t="s">
-        <v>629</v>
+        <v>669</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>630</v>
+        <v>670</v>
       </c>
       <c r="E262" s="9">
-        <v>44702.0</v>
+        <v>84557.0</v>
       </c>
       <c r="F262" s="6"/>
       <c r="G262" s="9">
         <f>E262*F262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80">
       <c r="A263" s="13" t="s">
-        <v>631</v>
+        <v>671</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="16" t="s">
-        <v>632</v>
+        <v>672</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>633</v>
+        <v>673</v>
       </c>
       <c r="E263" s="9">
-        <v>47509.0</v>
+        <v>89030.0</v>
       </c>
       <c r="F263" s="6"/>
       <c r="G263" s="9">
         <f>E263*F263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80">
       <c r="A264" s="13" t="s">
-        <v>634</v>
+        <v>674</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="16" t="s">
-        <v>635</v>
+        <v>675</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>636</v>
+        <v>676</v>
       </c>
       <c r="E264" s="9">
-        <v>48800.0</v>
+        <v>91289.0</v>
       </c>
       <c r="F264" s="6"/>
       <c r="G264" s="9">
         <f>E264*F264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80">
       <c r="A265" s="13" t="s">
-        <v>637</v>
+        <v>677</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="16" t="s">
-        <v>638</v>
+        <v>678</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>639</v>
+        <v>679</v>
       </c>
       <c r="E265" s="9">
-        <v>52024.0</v>
+        <v>92807.0</v>
       </c>
       <c r="F265" s="6"/>
       <c r="G265" s="9">
         <f>E265*F265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80">
       <c r="A266" s="13" t="s">
-        <v>640</v>
+        <v>680</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="16" t="s">
-        <v>641</v>
+        <v>681</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>642</v>
+        <v>682</v>
       </c>
       <c r="E266" s="9">
-        <v>52036.0</v>
+        <v>96075.0</v>
       </c>
       <c r="F266" s="6"/>
       <c r="G266" s="9">
         <f>E266*F266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80">
       <c r="A267" s="13" t="s">
-        <v>643</v>
+        <v>683</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="16" t="s">
-        <v>644</v>
+        <v>684</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>645</v>
+        <v>685</v>
       </c>
       <c r="E267" s="9">
-        <v>53816.0</v>
+        <v>96468.0</v>
       </c>
       <c r="F267" s="6"/>
       <c r="G267" s="9">
         <f>E267*F267</f>
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:7" customHeight="1" ht="80">
       <c r="A268" s="13" t="s">
-        <v>646</v>
+        <v>686</v>
       </c>
       <c r="B268" s="6"/>
       <c r="C268" s="16" t="s">
-        <v>647</v>
+        <v>687</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>648</v>
+        <v>688</v>
       </c>
       <c r="E268" s="9">
-        <v>59354.0</v>
+        <v>98958.0</v>
       </c>
       <c r="F268" s="6"/>
       <c r="G268" s="9">
         <f>E268*F268</f>
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:7" customHeight="1" ht="80">
       <c r="A269" s="13" t="s">
-        <v>649</v>
+        <v>689</v>
       </c>
       <c r="B269" s="6"/>
       <c r="C269" s="16" t="s">
-        <v>650</v>
+        <v>690</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>651</v>
+        <v>691</v>
       </c>
       <c r="E269" s="9">
-        <v>60369.0</v>
+        <v>107258.0</v>
       </c>
       <c r="F269" s="6"/>
       <c r="G269" s="9">
         <f>E269*F269</f>
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:7" customHeight="1" ht="80">
       <c r="A270" s="13" t="s">
-        <v>652</v>
+        <v>692</v>
       </c>
       <c r="B270" s="6"/>
       <c r="C270" s="16" t="s">
-        <v>653</v>
+        <v>693</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>654</v>
+        <v>694</v>
       </c>
       <c r="E270" s="9">
-        <v>60932.0</v>
+        <v>107258.0</v>
       </c>
       <c r="F270" s="6"/>
       <c r="G270" s="9">
         <f>E270*F270</f>
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:7" customHeight="1" ht="80">
       <c r="A271" s="13" t="s">
-        <v>655</v>
+        <v>695</v>
       </c>
       <c r="B271" s="6"/>
       <c r="C271" s="16" t="s">
-        <v>656</v>
+        <v>696</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>657</v>
+        <v>697</v>
       </c>
       <c r="E271" s="9">
-        <v>63061.0</v>
+        <v>107674.0</v>
       </c>
       <c r="F271" s="6"/>
       <c r="G271" s="9">
         <f>E271*F271</f>
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:7" customHeight="1" ht="80">
       <c r="A272" s="13" t="s">
-        <v>658</v>
+        <v>698</v>
       </c>
       <c r="B272" s="6"/>
       <c r="C272" s="16" t="s">
-        <v>659</v>
+        <v>699</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>660</v>
+        <v>700</v>
       </c>
       <c r="E272" s="9">
-        <v>67055.0</v>
+        <v>107968.0</v>
       </c>
       <c r="F272" s="6"/>
       <c r="G272" s="9">
         <f>E272*F272</f>
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:7" customHeight="1" ht="80">
       <c r="A273" s="13" t="s">
-        <v>661</v>
+        <v>701</v>
       </c>
       <c r="B273" s="6"/>
       <c r="C273" s="16" t="s">
-        <v>662</v>
+        <v>702</v>
       </c>
       <c r="D273" s="6" t="s">
-        <v>663</v>
+        <v>703</v>
       </c>
       <c r="E273" s="9">
-        <v>68201.0</v>
+        <v>108029.0</v>
       </c>
       <c r="F273" s="6"/>
       <c r="G273" s="9">
         <f>E273*F273</f>
         <v>0</v>
       </c>
     </row>
-    <row r="274" spans="1:7">
-[...34 lines deleted...]
-      <c r="G276" s="7"/>
+    <row r="274" spans="1:7" customHeight="1" ht="80">
+      <c r="A274" s="13" t="s">
+        <v>704</v>
+      </c>
+      <c r="B274" s="6"/>
+      <c r="C274" s="16" t="s">
+        <v>705</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>706</v>
+      </c>
+      <c r="E274" s="9">
+        <v>111007.0</v>
+      </c>
+      <c r="F274" s="6"/>
+      <c r="G274" s="9">
+        <f>E274*F274</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" customHeight="1" ht="80">
+      <c r="A275" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="B275" s="6"/>
+      <c r="C275" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="E275" s="9">
+        <v>114857.0</v>
+      </c>
+      <c r="F275" s="6"/>
+      <c r="G275" s="9">
+        <f>E275*F275</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" customHeight="1" ht="80">
+      <c r="A276" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="B276" s="6"/>
+      <c r="C276" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="E276" s="9">
+        <v>114908.0</v>
+      </c>
+      <c r="F276" s="6"/>
+      <c r="G276" s="9">
+        <f>E276*F276</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="277" spans="1:7" customHeight="1" ht="80">
       <c r="A277" s="13" t="s">
-        <v>665</v>
+        <v>713</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="16" t="s">
-        <v>666</v>
+        <v>714</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="E277" s="9">
-        <v>11624.0</v>
+        <v>115825.0</v>
       </c>
       <c r="F277" s="6"/>
       <c r="G277" s="9">
         <f>E277*F277</f>
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:7" customHeight="1" ht="80">
       <c r="A278" s="13" t="s">
-        <v>668</v>
+        <v>716</v>
       </c>
       <c r="B278" s="6"/>
       <c r="C278" s="16" t="s">
-        <v>669</v>
+        <v>717</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>670</v>
+        <v>718</v>
       </c>
       <c r="E278" s="9">
-        <v>17154.0</v>
+        <v>116630.0</v>
       </c>
       <c r="F278" s="6"/>
       <c r="G278" s="9">
         <f>E278*F278</f>
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:7" customHeight="1" ht="80">
       <c r="A279" s="13" t="s">
-        <v>671</v>
+        <v>719</v>
       </c>
       <c r="B279" s="6"/>
       <c r="C279" s="16" t="s">
-        <v>672</v>
+        <v>720</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>673</v>
+        <v>721</v>
       </c>
       <c r="E279" s="9">
-        <v>18625.0</v>
+        <v>117138.0</v>
       </c>
       <c r="F279" s="6"/>
       <c r="G279" s="9">
         <f>E279*F279</f>
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:7" customHeight="1" ht="80">
       <c r="A280" s="13" t="s">
-        <v>674</v>
+        <v>722</v>
       </c>
       <c r="B280" s="6"/>
       <c r="C280" s="16" t="s">
-        <v>675</v>
+        <v>723</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>676</v>
+        <v>724</v>
       </c>
       <c r="E280" s="9">
-        <v>21573.0</v>
+        <v>117391.0</v>
       </c>
       <c r="F280" s="6"/>
       <c r="G280" s="9">
         <f>E280*F280</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:7" customHeight="1" ht="80">
       <c r="A281" s="13" t="s">
-        <v>677</v>
+        <v>725</v>
       </c>
       <c r="B281" s="6"/>
       <c r="C281" s="16" t="s">
-        <v>678</v>
+        <v>726</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>679</v>
+        <v>727</v>
       </c>
       <c r="E281" s="9">
-        <v>27007.0</v>
+        <v>126549.0</v>
       </c>
       <c r="F281" s="6"/>
       <c r="G281" s="9">
         <f>E281*F281</f>
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:7" customHeight="1" ht="80">
       <c r="A282" s="13" t="s">
-        <v>680</v>
+        <v>728</v>
       </c>
       <c r="B282" s="6"/>
       <c r="C282" s="16" t="s">
-        <v>681</v>
+        <v>729</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>682</v>
+        <v>730</v>
       </c>
       <c r="E282" s="9">
-        <v>35918.0</v>
+        <v>126963.0</v>
       </c>
       <c r="F282" s="6"/>
       <c r="G282" s="9">
         <f>E282*F282</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:7" customHeight="1" ht="80">
       <c r="A283" s="13" t="s">
-        <v>683</v>
+        <v>731</v>
       </c>
       <c r="B283" s="6"/>
       <c r="C283" s="16" t="s">
-        <v>684</v>
+        <v>732</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>685</v>
+        <v>733</v>
       </c>
       <c r="E283" s="9">
-        <v>37428.0</v>
+        <v>126963.0</v>
       </c>
       <c r="F283" s="6"/>
       <c r="G283" s="9">
         <f>E283*F283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:7" customHeight="1" ht="80">
       <c r="A284" s="13" t="s">
-        <v>686</v>
+        <v>734</v>
       </c>
       <c r="B284" s="6"/>
       <c r="C284" s="16" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="E284" s="9">
-        <v>39428.0</v>
+        <v>127028.0</v>
       </c>
       <c r="F284" s="6"/>
       <c r="G284" s="9">
         <f>E284*F284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:7" customHeight="1" ht="80">
       <c r="A285" s="13" t="s">
-        <v>689</v>
+        <v>737</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="16" t="s">
-        <v>690</v>
+        <v>738</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>691</v>
+        <v>739</v>
       </c>
       <c r="E285" s="9">
-        <v>40069.0</v>
+        <v>130893.0</v>
       </c>
       <c r="F285" s="6"/>
       <c r="G285" s="9">
         <f>E285*F285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:7" customHeight="1" ht="80">
       <c r="A286" s="13" t="s">
-        <v>692</v>
+        <v>740</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="16" t="s">
-        <v>693</v>
+        <v>741</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>694</v>
+        <v>742</v>
       </c>
       <c r="E286" s="9">
-        <v>40339.0</v>
+        <v>132553.0</v>
       </c>
       <c r="F286" s="6"/>
       <c r="G286" s="9">
         <f>E286*F286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80">
       <c r="A287" s="13" t="s">
-        <v>695</v>
+        <v>743</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="16" t="s">
-        <v>696</v>
+        <v>744</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>697</v>
+        <v>745</v>
       </c>
       <c r="E287" s="9">
-        <v>40350.0</v>
+        <v>140185.0</v>
       </c>
       <c r="F287" s="6"/>
       <c r="G287" s="9">
         <f>E287*F287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:7" customHeight="1" ht="80">
       <c r="A288" s="13" t="s">
-        <v>698</v>
+        <v>746</v>
       </c>
       <c r="B288" s="6"/>
       <c r="C288" s="16" t="s">
-        <v>699</v>
+        <v>747</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>700</v>
+        <v>748</v>
       </c>
       <c r="E288" s="9">
-        <v>40970.0</v>
+        <v>142286.0</v>
       </c>
       <c r="F288" s="6"/>
       <c r="G288" s="9">
         <f>E288*F288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:7" customHeight="1" ht="80">
       <c r="A289" s="13" t="s">
-        <v>701</v>
+        <v>749</v>
       </c>
       <c r="B289" s="6"/>
       <c r="C289" s="16" t="s">
-        <v>702</v>
+        <v>750</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>703</v>
+        <v>751</v>
       </c>
       <c r="E289" s="9">
-        <v>41424.0</v>
+        <v>143725.0</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="9">
         <f>E289*F289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:7" customHeight="1" ht="80">
       <c r="A290" s="13" t="s">
-        <v>704</v>
+        <v>752</v>
       </c>
       <c r="B290" s="6"/>
       <c r="C290" s="16" t="s">
-        <v>705</v>
+        <v>753</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>706</v>
+        <v>754</v>
       </c>
       <c r="E290" s="9">
-        <v>41424.0</v>
+        <v>143971.0</v>
       </c>
       <c r="F290" s="6"/>
       <c r="G290" s="9">
         <f>E290*F290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:7" customHeight="1" ht="80">
       <c r="A291" s="13" t="s">
-        <v>707</v>
+        <v>755</v>
       </c>
       <c r="B291" s="6"/>
       <c r="C291" s="16" t="s">
-        <v>708</v>
+        <v>756</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>709</v>
+        <v>757</v>
       </c>
       <c r="E291" s="9">
-        <v>43921.0</v>
+        <v>147230.0</v>
       </c>
       <c r="F291" s="6"/>
       <c r="G291" s="9">
         <f>E291*F291</f>
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:7" customHeight="1" ht="80">
       <c r="A292" s="13" t="s">
-        <v>710</v>
+        <v>758</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="16" t="s">
-        <v>711</v>
+        <v>759</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>712</v>
+        <v>760</v>
       </c>
       <c r="E292" s="9">
-        <v>43921.0</v>
+        <v>151610.0</v>
       </c>
       <c r="F292" s="6"/>
       <c r="G292" s="9">
         <f>E292*F292</f>
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:7" customHeight="1" ht="80">
       <c r="A293" s="13" t="s">
-        <v>713</v>
+        <v>761</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="16" t="s">
-        <v>714</v>
+        <v>762</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>715</v>
+        <v>763</v>
       </c>
       <c r="E293" s="9">
-        <v>54766.0</v>
+        <v>158342.0</v>
       </c>
       <c r="F293" s="6"/>
       <c r="G293" s="9">
         <f>E293*F293</f>
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:7" customHeight="1" ht="80">
       <c r="A294" s="13" t="s">
-        <v>716</v>
+        <v>764</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="16" t="s">
-        <v>717</v>
+        <v>765</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>718</v>
+        <v>766</v>
       </c>
       <c r="E294" s="9">
-        <v>58459.0</v>
+        <v>160834.0</v>
       </c>
       <c r="F294" s="6"/>
       <c r="G294" s="9">
         <f>E294*F294</f>
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:7" customHeight="1" ht="80">
       <c r="A295" s="13" t="s">
-        <v>719</v>
+        <v>767</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="16" t="s">
-        <v>720</v>
+        <v>768</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>721</v>
+        <v>769</v>
       </c>
       <c r="E295" s="9">
-        <v>59010.0</v>
+        <v>177718.0</v>
       </c>
       <c r="F295" s="6"/>
       <c r="G295" s="9">
         <f>E295*F295</f>
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:7" customHeight="1" ht="80">
       <c r="A296" s="13" t="s">
-        <v>722</v>
+        <v>770</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="16" t="s">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>724</v>
+        <v>772</v>
       </c>
       <c r="E296" s="9">
-        <v>63759.0</v>
+        <v>189076.0</v>
       </c>
       <c r="F296" s="6"/>
       <c r="G296" s="9">
         <f>E296*F296</f>
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:7" customHeight="1" ht="80">
       <c r="A297" s="13" t="s">
-        <v>725</v>
+        <v>773</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="16" t="s">
-        <v>726</v>
+        <v>774</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>727</v>
+        <v>775</v>
       </c>
       <c r="E297" s="9">
-        <v>73003.0</v>
+        <v>202345.0</v>
       </c>
       <c r="F297" s="6"/>
       <c r="G297" s="9">
         <f>E297*F297</f>
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:7" customHeight="1" ht="80">
       <c r="A298" s="13" t="s">
-        <v>728</v>
+        <v>776</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="16" t="s">
-        <v>729</v>
+        <v>777</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>730</v>
+        <v>778</v>
       </c>
       <c r="E298" s="9">
-        <v>73049.0</v>
+        <v>223207.98</v>
       </c>
       <c r="F298" s="6"/>
       <c r="G298" s="9">
         <f>E298*F298</f>
         <v>0</v>
       </c>
     </row>
-    <row r="299" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="299" spans="1:7">
+      <c r="A299" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="C299" s="14"/>
+      <c r="E299" s="7"/>
+      <c r="G299" s="7"/>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D300" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F300" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G300" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="12"/>
+      <c r="C301" s="14"/>
+      <c r="E301" s="7"/>
+      <c r="G301" s="7"/>
     </row>
     <row r="302" spans="1:7" customHeight="1" ht="80">
       <c r="A302" s="13" t="s">
-        <v>740</v>
+        <v>780</v>
       </c>
       <c r="B302" s="6"/>
       <c r="C302" s="16" t="s">
-        <v>741</v>
+        <v>781</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>742</v>
+        <v>782</v>
       </c>
       <c r="E302" s="9">
-        <v>81770.0</v>
+        <v>261443.0</v>
       </c>
       <c r="F302" s="6"/>
       <c r="G302" s="9">
         <f>E302*F302</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:7" customHeight="1" ht="80">
       <c r="A303" s="13" t="s">
-        <v>743</v>
+        <v>783</v>
       </c>
       <c r="B303" s="6"/>
       <c r="C303" s="16" t="s">
-        <v>744</v>
+        <v>784</v>
       </c>
       <c r="D303" s="6" t="s">
-        <v>745</v>
+        <v>785</v>
       </c>
       <c r="E303" s="9">
-        <v>84377.0</v>
+        <v>264041.0</v>
       </c>
       <c r="F303" s="6"/>
       <c r="G303" s="9">
         <f>E303*F303</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:7" customHeight="1" ht="80">
       <c r="A304" s="13" t="s">
-        <v>746</v>
+        <v>786</v>
       </c>
       <c r="B304" s="6"/>
       <c r="C304" s="16" t="s">
-        <v>747</v>
+        <v>787</v>
       </c>
       <c r="D304" s="6" t="s">
-        <v>748</v>
+        <v>788</v>
       </c>
       <c r="E304" s="9">
-        <v>84698.0</v>
+        <v>360648.0</v>
       </c>
       <c r="F304" s="6"/>
       <c r="G304" s="9">
         <f>E304*F304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:7" customHeight="1" ht="80">
       <c r="A305" s="13" t="s">
-        <v>749</v>
+        <v>789</v>
       </c>
       <c r="B305" s="6"/>
       <c r="C305" s="16" t="s">
-        <v>750</v>
+        <v>790</v>
       </c>
       <c r="D305" s="6" t="s">
-        <v>751</v>
+        <v>791</v>
       </c>
       <c r="E305" s="9">
-        <v>85694.0</v>
+        <v>400117.0</v>
       </c>
       <c r="F305" s="6"/>
       <c r="G305" s="9">
         <f>E305*F305</f>
         <v>0</v>
       </c>
     </row>
-    <row r="306" spans="1:7" customHeight="1" ht="80">
-[...264 lines deleted...]
-      <c r="C319" s="16" t="s">
+    <row r="306" spans="1:7">
+      <c r="E306" t="s">
         <v>792</v>
       </c>
-      <c r="D319" s="6" t="s">
-[...11121 lines deleted...]
-        <f>SUM(G12:G889)</f>
+      <c r="F306">
+        <f>SUM(F12:F305)</f>
+        <v>0</v>
+      </c>
+      <c r="G306">
+        <f>SUM(G12:G305)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
-    <mergeCell ref="A38:G38"/>
-    <mergeCell ref="A40:G40"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="A47:G47"/>
-    <mergeCell ref="A62:G62"/>
-[...1 lines deleted...]
-    <mergeCell ref="A66:G66"/>
     <mergeCell ref="A68:G68"/>
     <mergeCell ref="A70:G70"/>
-    <mergeCell ref="A72:G72"/>
-[...7 lines deleted...]
-    <mergeCell ref="A130:G130"/>
+    <mergeCell ref="A98:G98"/>
+    <mergeCell ref="A100:G100"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A131:G131"/>
     <mergeCell ref="A133:G133"/>
-    <mergeCell ref="A135:G135"/>
-[...39 lines deleted...]
-    <mergeCell ref="A865:G865"/>
+    <mergeCell ref="A143:G143"/>
+    <mergeCell ref="A145:G145"/>
+    <mergeCell ref="A201:G201"/>
+    <mergeCell ref="A203:G203"/>
+    <mergeCell ref="A206:G206"/>
+    <mergeCell ref="A208:G208"/>
+    <mergeCell ref="A216:G216"/>
+    <mergeCell ref="A218:G218"/>
+    <mergeCell ref="A221:G221"/>
+    <mergeCell ref="A223:G223"/>
+    <mergeCell ref="A232:G232"/>
+    <mergeCell ref="A234:G234"/>
+    <mergeCell ref="A299:G299"/>
+    <mergeCell ref="A301:G301"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="D41" r:id="rId_hyperlink_24"/>
-[...760 lines deleted...]
-    <hyperlink ref="D889" r:id="rId_hyperlink_785"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_255"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>