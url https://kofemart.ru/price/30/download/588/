--- v0 (2026-06-13)
+++ v1 (2026-06-18)
@@ -16,77 +16,77 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 23:05:17</t>
+    <t>Актуальность прайса на: 2026-06-19 00:13:26</t>
   </si>
   <si>
     <t>Кофейное оборудование</t>
   </si>
   <si>
     <t>Аппарат кофе на песке</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -231,68 +231,68 @@
   <si>
     <t>Кофеварка Hurakan hkn-me709</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-hurakan-hkn-me709-post1150451/</t>
   </si>
   <si>
     <t>118697</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica CUBE 4106</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4106/</t>
   </si>
   <si>
     <t>118698</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica CUBE 4102</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4102/</t>
   </si>
   <si>
+    <t>22674</t>
+  </si>
+  <si>
+    <t>Кофеварка Hurakan hkn-me717</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofevarka-hurakan-hkn-me717-post1170888/</t>
+  </si>
+  <si>
     <t>118670</t>
   </si>
   <si>
     <t>Кофемашина KAFFIT COM Roma A5 Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-kaffit-com-roma-a5-black/</t>
   </si>
   <si>
-    <t>22674</t>
-[...7 lines deleted...]
-  <si>
     <t>118682</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 530</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-530/</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>Автоматическая кофемашина Kaffit Nizza Digital</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-nizza-digital/</t>
   </si>
   <si>
     <t>118696</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 690</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-690/</t>
@@ -573,77 +573,86 @@
   <si>
     <t>Кофемашина полуавтомат Robustezza sth2m/ черная+высокая группа мультифазная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-sth2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380552/</t>
   </si>
   <si>
     <t>22683</t>
   </si>
   <si>
     <t>Кофемашина appia life 1gr s/ черный+высокая группа 1ф 167514</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-appia-life-1gr-s-chernyy-vysokaya-gruppa-1f-167514-post1211049/</t>
   </si>
   <si>
     <t>22708</t>
   </si>
   <si>
     <t>Кофемашина appia life 1gr s/ белый+высокая группа 1ф 167513</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-appia-life-1gr-s-belyy-vysokaya-gruppa-1f-167513-post1211048/</t>
   </si>
   <si>
+    <t>81353</t>
+  </si>
+  <si>
+    <t>Кофемашина автоматическая Fiamma Caravel 1 CV TC RESTYLE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-fiamma-caravel-1-cv-tc-restyle-post3caravel-1-cv-tc-restyle/</t>
+  </si>
+  <si>
     <t>22756</t>
   </si>
   <si>
     <t>Кофемашина полуавтомат Robustezza st2m/ черная+высокая группа мультифазная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-st2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380556/</t>
   </si>
   <si>
+    <t>22760</t>
+  </si>
+  <si>
+    <t>Кофемашина автомат Robustezza sth2e/ черная+высокая группа мультифазная</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-avtomat-robustezza-sth2e-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380555/</t>
+  </si>
+  <si>
     <t>118409</t>
   </si>
   <si>
     <t>Кофемашина CIME CO-03 NEO А 1GR</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-cime-co-03-neo-a-1gr/</t>
   </si>
   <si>
-    <t>22760</t>
-[...7 lines deleted...]
-  <si>
     <t>118621</t>
   </si>
   <si>
     <t>Кофемашина Manifesta UNO 1 Gr, черная+высокая группа</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-manifesta-uno-1-gr-chernaya-vysokaya-gruppa/</t>
   </si>
   <si>
     <t>81358</t>
   </si>
   <si>
     <t>Кофемашина профессиональная Fiamma Caravel 2 TC RESTYLE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-tc-restyle-post3caravel-2-tc-restyle/</t>
   </si>
   <si>
     <t>22789</t>
   </si>
   <si>
     <t>Кофемашина автомат Robustezza st2e/ черная+высокая группа+экономайзер мультифазная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-ekonomayzer-mul-tifaznaya-post1385012/</t>
@@ -1056,68 +1065,68 @@
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F2 H</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-h/</t>
   </si>
   <si>
     <t>117188</t>
   </si>
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F2 Plus</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-plus/</t>
   </si>
   <si>
     <t>117186</t>
   </si>
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F3 H</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-h/</t>
   </si>
   <si>
+    <t>117187</t>
+  </si>
+  <si>
+    <t>Кофемашина суперавтоматическая Proxima Dr.coffee F3 Plus</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-plus/</t>
+  </si>
+  <si>
     <t>81354</t>
   </si>
   <si>
     <t>Кофемашина автоматическая La Cimbali S20 CP Milk PS</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-la-cimbali-s20-cp-milk-ps-post3s20-cp-milk-ps/</t>
   </si>
   <si>
-    <t>117187</t>
-[...7 lines deleted...]
-  <si>
     <t>Кофеварки</t>
   </si>
   <si>
     <t>22690</t>
   </si>
   <si>
     <t>Графин для кофеварки Hurakan hkn-cm2-decanter</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/grafin-dlya-kofevarki-hurakan-hkn-cm2-decanter-post1179741/</t>
   </si>
   <si>
     <t>104845</t>
   </si>
   <si>
     <t>Чалдовая кофемашина Gretti NR-700 CHM</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/chaldovaya-kofemashina-gretti-nr-700-chm-post54105/</t>
   </si>
   <si>
     <t>104846</t>
   </si>
   <si>
     <t>Чалдовая кофемашина WS-205 Brown</t>
@@ -1167,68 +1176,68 @@
   <si>
     <t>Кофеварка Bravilor Bonamat ISO</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-bonamat-iso/</t>
   </si>
   <si>
     <t>118341</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR TH</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-th/</t>
   </si>
   <si>
     <t>118340</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR MONDO</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-mondo/</t>
   </si>
   <si>
+    <t>81360</t>
+  </si>
+  <si>
+    <t>Кофемашина автоматическая Bravilor Bonamat TH</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-post3th/</t>
+  </si>
+  <si>
     <t>118347</t>
   </si>
   <si>
     <t>Кофеварка COFFF FLC120 AP PROGRAMMABLE FILTER COFFEE MACHINE WITH THERMOS 2,2 LT</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-cofff-flc120-ap-programmable-filter-coffee-machine-with-thermos-22-lt/</t>
   </si>
   <si>
-    <t>22706</t>
-[...7 lines deleted...]
-  <si>
     <t>118354</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR MATIC 230V (STD)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-matic-230v-std/</t>
   </si>
   <si>
     <t>118337</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR THA 230V (STD)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-tha-230v-std/</t>
   </si>
   <si>
     <t>81359</t>
   </si>
   <si>
     <t>Кофемашина автоматическая Bravilor Bonamat TH-a</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-a-post3th-a/</t>
@@ -1278,167 +1287,149 @@
   <si>
     <t>Кофемолка Hurakan hkn-m6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-hurakan-hkn-m6-post1163824/</t>
   </si>
   <si>
     <t>22798</t>
   </si>
   <si>
     <t>Кофемолка Hurakan hkn-mc6</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-hurakan-hkn-mc6-post1163135/</t>
   </si>
   <si>
     <t>118441</t>
   </si>
   <si>
     <t>Кофемолка Baratza Encore</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-baratza-encore/</t>
   </si>
   <si>
-    <t>22838</t>
-[...7 lines deleted...]
-  <si>
     <t>95508</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 15BL White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-white/</t>
   </si>
   <si>
     <t>95509</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 15BL Ferrari Red</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-ferrari-red/</t>
   </si>
   <si>
     <t>97222</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 15BL Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-matt-black/</t>
   </si>
   <si>
+    <t>22850</t>
+  </si>
+  <si>
+    <t>Кофемолка Macap mc6 (c18) черная</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-macap-mc6-c18-chernaya-post1379221/</t>
+  </si>
+  <si>
     <t>95746</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 16CR White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-white/</t>
   </si>
   <si>
     <t>95906</t>
   </si>
   <si>
     <t>Кофемолка Mignon Brew Pro 55 16CR Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-matt-black/</t>
   </si>
   <si>
     <t>96155</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 16CR Blue</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-blue/</t>
   </si>
   <si>
-    <t>22850</t>
-[...7 lines deleted...]
-  <si>
     <t>118442</t>
   </si>
   <si>
     <t>Кофемолка Baratza Virtuoso+</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-baratza-virtuoso/</t>
   </si>
   <si>
     <t>118296</t>
   </si>
   <si>
     <t>Кофемолка Quamar M80 D</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/m80-d-drogheria-nero-opaco-post8m80-2a0931/</t>
   </si>
   <si>
     <t>118443</t>
   </si>
   <si>
     <t>Кофемолка Baratza Sette 30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-baratza-sette-30/</t>
   </si>
   <si>
     <t>118302</t>
   </si>
   <si>
     <t>La pavoni zedn кофемолка автомат для свежего помола (без бункера), еммкость контейнера зерен: 1 кг; цвет - черный</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/la-pavoni-zedn-kofemolka-avtomat-dlya-svezhego-pomola-bez-bunkera-emmkost-konteynera-zeren-1-kg-cvet---chernyy-post8zedn/</t>
   </si>
   <si>
-    <t>118297</t>
-[...7 lines deleted...]
-  <si>
     <t>97074</t>
   </si>
   <si>
     <t>Кофемолка Helios 65 White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-helios-65-white/</t>
   </si>
   <si>
     <t>97893</t>
   </si>
   <si>
     <t>Кофемолка Helios 65 Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-helios-65-matt-black/</t>
   </si>
   <si>
     <t>98355</t>
   </si>
   <si>
     <t>Кофемолка Zenith Neo 65 E Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-zenith-neo-65-e-matt-black/</t>
@@ -1752,59 +1743,50 @@
   <si>
     <t>https://kofemart.ru/product/filtry-dlya-aeropress-aerobie-350-sht/</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>Фильтр бумажный белый Hario VCF 01-100W</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-01-100w/</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>Фильтр бумажный белый Hario VCF 02-100W</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-100w/</t>
   </si>
   <si>
     <t>Холодильник для молока</t>
   </si>
   <si>
-    <t>20965</t>
-[...7 lines deleted...]
-  <si>
     <t>118384</t>
   </si>
   <si>
     <t>Milk cooler 1 litre</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/milk-cooler-1-litre-post87-270-622-102/</t>
   </si>
   <si>
     <t>107143</t>
   </si>
   <si>
     <t>Холодильный шкаф для молока VA-SC08D</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/holodilnyj-shkaf-dlya-moloka-va-sc08d/</t>
   </si>
   <si>
     <t>118385</t>
   </si>
   <si>
     <t>Холодильник для молока BRAVILOR MILK FRIDGE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kholodilnik-dlya-moloka-bravilor-milk-fridge/</t>
@@ -1872,66 +1854,66 @@
   <si>
     <t>https://kofemart.ru/product/turka-johny-mednaia-ak-8-21-160-ml-post1378839/</t>
   </si>
   <si>
     <t>124559</t>
   </si>
   <si>
     <t>ПЛИТКА ДЛЯ ПОДОГРЕВА BRAVILOR BONAMAT HP2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/plitka-dlia-podogreva-bravilor-bonamat-hp2-post1372340/</t>
   </si>
   <si>
     <t>Кофемашины</t>
   </si>
   <si>
     <t>124614</t>
   </si>
   <si>
     <t>КОФЕМАШИНА ПОЛУАВТОМАТ BEZZERA MODA PM 2GR ЧЕРНАЯ МАТОВАЯ+ЭКОНОМАЙЗ+ПОДСВЕТ МУЛЬТИФАЗНАЯ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-poluavtomat-bezzera-moda-pm-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410333/</t>
   </si>
   <si>
+    <t>124613</t>
+  </si>
+  <si>
+    <t>КОФЕМАШИНА АВТОМАТ BEZZERA MODA DE 2GR ЧЕРНАЯ МАТОВАЯ+ЭКОНОМАЙЗ+ПОДСВЕТ МУЛЬТИФАЗНАЯ</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410327/</t>
+  </si>
+  <si>
     <t>124619</t>
   </si>
   <si>
     <t>КОФЕМАШИНА АВТОМАТ BEZZERA MODA DE 2GR БЕЛАЯ+ЭКОНОМАЙЗ+ПОДСВЕТ МУЛЬТИФАЗНАЯ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-belaia-ekonomaiz-podsvet-multifaznaia-post1410328/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410327/</t>
   </si>
   <si>
     <t>124612</t>
   </si>
   <si>
     <t>КОФЕМАШИНА АВТОМАТ BEZZERA ARCADIA DE PID 2GR БЕЛАЯ МУЛЬТИФАЗНАЯ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-belaia-multifaznaia-post1410323/</t>
   </si>
   <si>
     <t>124627</t>
   </si>
   <si>
     <t>КОФЕМАШИНА АВТОМАТ BEZZERA ARCADIA DE PID 2GR ЧЕРНАЯ МАТОВАЯ МУЛЬТИФАЗНАЯ</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-chernaia-matovaia-multifaznaia-post1410324/</t>
   </si>
   <si>
     <t>124617</t>
   </si>
   <si>
     <t>КОФЕМАШИНА АВТОМАТ BEZZERA VICTORIA 2 ГРУППЫ КРАСНАЯ МУЛЬТИФАЗНАЯ</t>
   </si>
@@ -2077,51 +2059,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29397.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292.96x965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130039.96x9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130048.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129773.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29401.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129889.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130034.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129771.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129926.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130014.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130018.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129800.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129901.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130025.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127736.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129840.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127756.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129923.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129981.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129962.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127732.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129845.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128859.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130065.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129860.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129983.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107161.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129410.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129142.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129145.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129407.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129590.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100142.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129322.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129324.96x9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129593.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127759.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29405.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127762.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29421.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129413.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129591.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128967.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128968.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129406.96x9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128966.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129594.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129596.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129408.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129696.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129697.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107167.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107166.96x9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136052.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136048.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136043.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136039.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127719.96x9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55274.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26840.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107173.96x9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100133.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136064.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107181.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107183.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127727.96x9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28339.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127754.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127752.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127748.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100138.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127751.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115417.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115421.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115424.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115427.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128922.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128917.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128916.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128915.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128914.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128921.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128928.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128911.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100143.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100192.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128913.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124918.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121027.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29538.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129119.96x96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121537.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121726.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121536.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124655.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122578.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121731.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29596.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129121.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128870.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129122.96x96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128876.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128871.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122963.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122759.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124662.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129124.96x96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129414.96x96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122179.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119103.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118823.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124513.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124075.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125181.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123706.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121021.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122440.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120785.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129126.96x96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124648.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123062.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120790.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122758.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129127.96x96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123465.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867.96x96179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28864.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128958.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120231.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128959.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107180.96x96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130352.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130355.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130354.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130378.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130433.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130438.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130432.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130431.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130446.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130436.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130401.96x96199.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29397.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292.96x965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130039.96x9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130048.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29401.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129773.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129889.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130034.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129771.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129926.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130014.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130018.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129800.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129901.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130025.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127736.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129840.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127756.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129923.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129981.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129962.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127732.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129845.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128859.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130065.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129860.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129983.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107161.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129410.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129142.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129145.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100137.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129407.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129590.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100142.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129322.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129324.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129593.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127759.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29405.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127762.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29421.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129413.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129591.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128967.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128968.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129406.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128966.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129594.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129596.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129408.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129696.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129697.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107167.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107166.96x9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136052.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136048.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136043.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136039.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127719.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55274.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26840.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107173.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100133.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136064.96x9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107181.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107183.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127727.96x9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28339.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148.96x96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127754.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127752.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127748.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127751.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100138.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115417.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115421.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115424.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115427.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128922.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128917.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128916.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128915.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128914.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100144.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128921.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128928.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128911.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100143.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100192.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128913.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124918.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121027.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29538.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129119.96x96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121537.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121726.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121536.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29596.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124655.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122578.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121731.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129121.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128870.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129122.96x96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128876.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122963.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122759.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124662.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129124.96x96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129414.96x96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122179.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119103.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118823.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124513.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124075.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125181.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123706.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121021.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122440.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120785.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129126.96x96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124648.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123062.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120790.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122758.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129127.96x96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123465.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867.96x96178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128958.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120231.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128959.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107180.96x96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130352.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130355.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130354.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130378.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130433.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130432.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130438.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130431.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130446.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130436.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130401.96x96197.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4546,81 +4528,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -4636,51 +4618,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -5326,51 +5308,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -5836,51 +5818,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>168</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7036,51 +7018,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="165" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7186,51 +7168,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="171" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7276,51 +7258,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="173" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>222</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7366,51 +7348,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7486,51 +7468,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>235</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="181" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7606,141 +7588,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="185" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="187" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>251</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7786,81 +7768,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="191" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>258</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -7979,110 +7961,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8341,59 +8263,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-kofe-na-peske-grill-master-f1kfe-211001/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-kofe-na-peske-johny-ak-8-5-zolotistaya-post1372261/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-kofe-na-peske-johny-ak-8-3-n-post1372259/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-3-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-4-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/3768-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-1-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-3-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-1-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h25b33sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-2-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-2-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h86sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/aeropress-dlya-kofe-aeropress-a80-aerobie/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me715-post1170912/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me709-post1150451/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4102/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-roma-a5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me717-post1170888/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-nizza-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-690/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-nizza-klm1604a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-759/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-siena-klm1601-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-saeco-new-royal-black-23050/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-saeco-new-royal-plus-23050/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-796/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-proxima-drcoffee-c11/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-799/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-930/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-saeco-new-royal-otc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-sprso-black-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nivo-8103/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-saeco-aulika-evo-office/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-k95l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-960/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-970/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/geyzernaya-kofevarka-gnali-zani-venezia-seraya-na-9-chashek-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-nude-dlya-aeropressa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-nau-classica-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-sth2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380552/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-s-chernyy-vysokaya-gruppa-1f-167514-post1211049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-s-belyy-vysokaya-gruppa-1f-167513-post1211048/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-st2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380556/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cime-co-03-neo-a-1gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-sth2e-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380555/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-uno-1-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-tc-restyle-post3caravel-2-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-ekonomayzer-mul-tifaznaya-post1385012/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-v-chernyy-vysokaya-gruppa-1f-167516-post1211051/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-185mm-ekonomayzer-mul-tifaznaya-post1383435/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-dazheng-ladetina-lehehe-2-gr-e2-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-evoluzione-2gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-compact-2gr-s-chernyy-ekonomayzer-vysokaya-gruppa-1f-167633-post1211042/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-compact-2gr-s-belyy-ekonomayzer-vysokaya-gruppa-1f-167635-post1211043/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-zoe-kompact-sap-poluavtomat-2-gr-chyorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-s-chernyy-ekonomayzer-vysokaya-gruppa-1f-161889-post1211039/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-s-belyy-ekonomayzer-vysokaya-gruppa-1f-167626-post1211040/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-conti-cc100-standart-2gr-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-v-chernyy-ekonomayzer-vysokaya-gruppa-1f-167625-post1211036/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-v-belyy-ekonomayzer-vysokaya-gruppa-1f-165650-post1211037/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-carimali-nimble-ni-e02-h-02-2gr-vysokie-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-professionale-2-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-verona-sed-am-avtomat-2-gr-ehkonomajzer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/coffee-machine-compass-2-mb-tc-black-post82-0-007-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-belaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-chernaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-astrolab-2-mb-tc/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-caf-racer-naked-2-gr-cherno-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-caf-racer-full-white-avtomat-2-gr-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-f18-2-vysokie-gr-chyornaya-matovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-s-mnogorazovym-metallicheskim-filtrom-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-coffeebreak/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-jetinno-jl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-saeco-magic-m2-23050-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofeynyy-apparat-saeco-phedra-evo-espresso/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofeynyy-apparat-saeco-phedra-evo-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-la-cimbali-s20-cp-milk-ps-post3s20-cp-milk-ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/grafin-dlya-kofevarki-hurakan-hkn-cm2-decanter-post1179741/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-gretti-nr-700-chm-post54105/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-brown-post54115/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-silver-post54116/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-black-post54117/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/cofff-flt-120ap-filter-coffee-machine-post8cofff-flt-120-ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-novo/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-bonamat-iso/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-th/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-mondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-cofff-flc120-ap-programmable-filter-coffee-machine-with-thermos-22-lt/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-animo-excelso-post1138418/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-matic-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-tha-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-a-post3th-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-b40-post3b40/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-b10-hw-l-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg7lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg5lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-hurakan-hkn-m6-post1163824/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-hurakan-hkn-mc6-post1163135/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-encore/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-cunill-tranquilo-tron-chernaya-post1372317/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-ferrari-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-macap-mc6-c18-chernaya-post1379221/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-virtuoso/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/m80-d-drogheria-nero-opaco-post8m80-2a0931/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/la-pavoni-zedn-kofemolka-avtomat-dlya-svezhego-pomola-bez-bunkera-emmkost-konteynera-zeren-1-kg-cvet---chernyy-post8zedn/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-quamar-m80-tp/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-zenith-neo-65-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-carimali-x010_od_b/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-black-matte/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-avtomaticheskaya-f-64-e-evo-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-atom-specialty-75-e-matte-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-85-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-atom-pro-75-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-santos-01bar-post1372319/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-forte/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-fiorenzato-f83-e-xgi-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-servirovochnyy-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hario-vd-02w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hariovd-01t-v60-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vds-3012r/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vcsd-02b-ex/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q2/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-40w/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtry-dlya-aeropress-aerobie-350-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-01-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodil-nik-dlya-moloka-hurakan-hkn-cmc9-380842/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/milk-cooler-1-litre-post87-270-622-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-dlya-moloka-va-sc08d/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kholodilnik-dlya-moloka-bravilor-milk-fridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/okhladitel-moloka-la-cimbali-frigo-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vspenivatel-d-moloka-hurakan-hkn-mf115-post1145394/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-nuova-simonelli-mdx-on-demand-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolba-bravilor-bonamat-steklo-post1372254/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/turka-johny-mednaia-ak-8-22-100-ml-post1378834/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/turka-johny-mednaia-ak-8-21-160-ml-post1378839/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plitka-dlia-podogreva-bravilor-bonamat-hp2-post1372340/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-bezzera-moda-pm-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410333/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-belaia-ekonomaiz-podsvet-multifaznaia-post1410328/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410327/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-belaia-multifaznaia-post1410323/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-chernaia-matovaia-multifaznaia-post1410324/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-krasnaia-multifaznaia-post1407787/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-chernaia-multifaznaia-post1406779/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-kofe-na-peske-grill-master-f1kfe-211001/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-kofe-na-peske-johny-ak-8-5-zolotistaya-post1372261/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-kofe-na-peske-johny-ak-8-3-n-post1372259/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-3-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-4-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/3768-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-1-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-3-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-1-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h25b33sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-2-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-2-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h86sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/aeropress-dlya-kofe-aeropress-a80-aerobie/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me715-post1170912/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me709-post1150451/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4102/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me717-post1170888/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-roma-a5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-nizza-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-690/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-nizza-klm1604a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-759/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-siena-klm1601-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-saeco-new-royal-black-23050/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-saeco-new-royal-plus-23050/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-796/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-proxima-drcoffee-c11/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-799/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-930/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-saeco-new-royal-otc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-sprso-black-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nivo-8103/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-saeco-aulika-evo-office/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-k95l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-960/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-970/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/geyzernaya-kofevarka-gnali-zani-venezia-seraya-na-9-chashek-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-nude-dlya-aeropressa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-nau-classica-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-sth2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380552/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-s-chernyy-vysokaya-gruppa-1f-167514-post1211049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-s-belyy-vysokaya-gruppa-1f-167513-post1211048/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-fiamma-caravel-1-cv-tc-restyle-post3caravel-1-cv-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-st2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380556/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-sth2e-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380555/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cime-co-03-neo-a-1gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-uno-1-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-tc-restyle-post3caravel-2-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-ekonomayzer-mul-tifaznaya-post1385012/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-v-chernyy-vysokaya-gruppa-1f-167516-post1211051/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-185mm-ekonomayzer-mul-tifaznaya-post1383435/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-dazheng-ladetina-lehehe-2-gr-e2-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-evoluzione-2gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-compact-2gr-s-chernyy-ekonomayzer-vysokaya-gruppa-1f-167633-post1211042/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-compact-2gr-s-belyy-ekonomayzer-vysokaya-gruppa-1f-167635-post1211043/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-zoe-kompact-sap-poluavtomat-2-gr-chyorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-s-chernyy-ekonomayzer-vysokaya-gruppa-1f-161889-post1211039/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-s-belyy-ekonomayzer-vysokaya-gruppa-1f-167626-post1211040/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-conti-cc100-standart-2gr-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-v-chernyy-ekonomayzer-vysokaya-gruppa-1f-167625-post1211036/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-v-belyy-ekonomayzer-vysokaya-gruppa-1f-165650-post1211037/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-carimali-nimble-ni-e02-h-02-2gr-vysokie-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-professionale-2-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-verona-sed-am-avtomat-2-gr-ehkonomajzer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/coffee-machine-compass-2-mb-tc-black-post82-0-007-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-belaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-chernaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-astrolab-2-mb-tc/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-caf-racer-naked-2-gr-cherno-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-caf-racer-full-white-avtomat-2-gr-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-f18-2-vysokie-gr-chyornaya-matovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-s-mnogorazovym-metallicheskim-filtrom-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-coffeebreak/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-jetinno-jl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-saeco-magic-m2-23050-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofeynyy-apparat-saeco-phedra-evo-espresso/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofeynyy-apparat-saeco-phedra-evo-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-la-cimbali-s20-cp-milk-ps-post3s20-cp-milk-ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/grafin-dlya-kofevarki-hurakan-hkn-cm2-decanter-post1179741/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-gretti-nr-700-chm-post54105/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-brown-post54115/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-silver-post54116/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-black-post54117/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/cofff-flt-120ap-filter-coffee-machine-post8cofff-flt-120-ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-novo/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-bonamat-iso/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-th/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-mondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-post3th/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-cofff-flc120-ap-programmable-filter-coffee-machine-with-thermos-22-lt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-matic-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-tha-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-a-post3th-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-b40-post3b40/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-b10-hw-l-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg7lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg5lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-hurakan-hkn-m6-post1163824/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-hurakan-hkn-mc6-post1163135/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-encore/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-ferrari-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-macap-mc6-c18-chernaya-post1379221/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-virtuoso/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/m80-d-drogheria-nero-opaco-post8m80-2a0931/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/la-pavoni-zedn-kofemolka-avtomat-dlya-svezhego-pomola-bez-bunkera-emmkost-konteynera-zeren-1-kg-cvet---chernyy-post8zedn/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-zenith-neo-65-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-carimali-x010_od_b/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-black-matte/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-avtomaticheskaya-f-64-e-evo-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-atom-specialty-75-e-matte-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-85-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-atom-pro-75-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-santos-01bar-post1372319/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-forte/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-fiorenzato-f83-e-xgi-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-servirovochnyy-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hario-vd-02w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hariovd-01t-v60-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vds-3012r/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vcsd-02b-ex/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-40w/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtry-dlya-aeropress-aerobie-350-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-01-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/milk-cooler-1-litre-post87-270-622-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-dlya-moloka-va-sc08d/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kholodilnik-dlya-moloka-bravilor-milk-fridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/okhladitel-moloka-la-cimbali-frigo-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vspenivatel-d-moloka-hurakan-hkn-mf115-post1145394/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-nuova-simonelli-mdx-on-demand-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolba-bravilor-bonamat-steklo-post1372254/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/turka-johny-mednaia-ak-8-22-100-ml-post1378834/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/turka-johny-mednaia-ak-8-21-160-ml-post1378839/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plitka-dlia-podogreva-bravilor-bonamat-hp2-post1372340/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-bezzera-moda-pm-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410333/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410327/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-belaia-ekonomaiz-podsvet-multifaznaia-post1410328/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-belaia-multifaznaia-post1410323/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-chernaia-matovaia-multifaznaia-post1410324/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-krasnaia-multifaznaia-post1407787/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-chernaia-multifaznaia-post1406779/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G270"/>
+  <dimension ref="A1:G268"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -8490,91 +8412,91 @@
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
         <v>12766.66</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>22407.0</v>
+        <v>21959.0</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
         <v>24806.25</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>35803.0</v>
+        <v>35087.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80">
       <c r="A20" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
         <v>39316.2</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
@@ -8804,71 +8726,71 @@
       <c r="F33" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="12"/>
       <c r="C34" s="14"/>
       <c r="E34" s="7"/>
       <c r="G34" s="7"/>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="9">
-        <v>31337.0</v>
+        <v>30969.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="9">
-        <v>34798.0</v>
+        <v>34389.0</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="9">
         <v>44610.3</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
@@ -8884,71 +8806,71 @@
       </c>
       <c r="D38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="9">
         <v>44610.3</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="9">
-        <v>47000.0</v>
+        <v>46517.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="9">
-        <v>47071.0</v>
+        <v>47000.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="9">
         <v>54310.3</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
@@ -9675,51 +9597,51 @@
       </c>
       <c r="D81" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E81" s="9">
         <v>178066.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
         <v>176</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
         <v>177</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E82" s="9">
-        <v>186517.0</v>
+        <v>182786.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
         <v>179</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
         <v>180</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E83" s="9">
         <v>206481.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
@@ -9735,1282 +9657,1282 @@
       </c>
       <c r="D84" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E84" s="9">
         <v>206481.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>185</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>186</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E85" s="9">
-        <v>220967.0</v>
+        <v>210679.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>188</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>189</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E86" s="9">
-        <v>220992.0</v>
+        <v>216547.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>191</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>192</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E87" s="9">
-        <v>222802.0</v>
+        <v>218346.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>194</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>195</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E88" s="9">
-        <v>224000.0</v>
+        <v>220992.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>197</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>198</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E89" s="9">
-        <v>236541.0</v>
+        <v>224000.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
         <v>200</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
         <v>201</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="9">
-        <v>249894.0</v>
+        <v>236541.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:7" customHeight="1" ht="80">
       <c r="A91" s="13" t="s">
         <v>203</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="16" t="s">
         <v>204</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E91" s="9">
-        <v>251301.0</v>
+        <v>244896.0</v>
       </c>
       <c r="F91" s="6"/>
       <c r="G91" s="9">
         <f>E91*F91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" customHeight="1" ht="80">
       <c r="A92" s="13" t="s">
         <v>206</v>
       </c>
       <c r="B92" s="6"/>
       <c r="C92" s="16" t="s">
         <v>207</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>208</v>
       </c>
       <c r="E92" s="9">
-        <v>257646.0</v>
+        <v>251301.0</v>
       </c>
       <c r="F92" s="6"/>
       <c r="G92" s="9">
         <f>E92*F92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
         <v>209</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
         <v>210</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E93" s="9">
-        <v>269000.0</v>
+        <v>252493.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
         <v>212</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
         <v>213</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E94" s="9">
-        <v>269490.0</v>
+        <v>269000.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
         <v>215</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
         <v>216</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E95" s="9">
-        <v>281601.0</v>
+        <v>269490.0</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
         <v>218</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
         <v>219</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>220</v>
       </c>
       <c r="E96" s="9">
         <v>281601.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
         <v>221</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
         <v>222</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E97" s="9">
-        <v>284928.0</v>
+        <v>281601.0</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
         <v>225</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>226</v>
       </c>
       <c r="E98" s="9">
-        <v>301863.0</v>
+        <v>284928.0</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
         <v>228</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>229</v>
       </c>
       <c r="E99" s="9">
         <v>301863.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
         <v>230</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
         <v>231</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>232</v>
       </c>
       <c r="E100" s="9">
-        <v>335000.0</v>
+        <v>301863.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
         <v>233</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
         <v>234</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>235</v>
       </c>
       <c r="E101" s="9">
-        <v>345135.0</v>
+        <v>335000.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
         <v>236</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
         <v>237</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>238</v>
       </c>
       <c r="E102" s="9">
         <v>345135.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
         <v>239</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
         <v>240</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E103" s="9">
-        <v>349000.0</v>
+        <v>345135.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
         <v>242</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
         <v>243</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>244</v>
       </c>
       <c r="E104" s="9">
         <v>349000.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
         <v>245</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
         <v>246</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>247</v>
       </c>
       <c r="E105" s="9">
-        <v>443262.0</v>
+        <v>349000.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
         <v>248</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
         <v>249</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>250</v>
       </c>
       <c r="E106" s="9">
         <v>443262.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
         <v>251</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
         <v>252</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E107" s="9">
-        <v>491361.0</v>
+        <v>443262.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
         <v>254</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
         <v>255</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E108" s="9">
-        <v>571669.0</v>
+        <v>491361.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
         <v>257</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
         <v>258</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>259</v>
       </c>
       <c r="E109" s="9">
-        <v>849490.0</v>
+        <v>571669.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80">
       <c r="A110" s="13" t="s">
         <v>260</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
         <v>261</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E110" s="9">
         <v>849490.0</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="9">
         <f>E110*F110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80">
       <c r="A111" s="13" t="s">
         <v>263</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
         <v>264</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>265</v>
       </c>
       <c r="E111" s="9">
-        <v>901620.0</v>
+        <v>849490.0</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="9">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80">
       <c r="A112" s="13" t="s">
         <v>266</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
         <v>267</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>268</v>
       </c>
       <c r="E112" s="9">
-        <v>1001001.0</v>
+        <v>901620.0</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="9">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:7">
+    <row r="113" spans="1:7" customHeight="1" ht="80">
       <c r="A113" s="13" t="s">
         <v>269</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
         <v>270</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>271</v>
       </c>
       <c r="E113" s="9">
-        <v>1049400.0</v>
+        <v>1001001.0</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="9">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:7" customHeight="1" ht="80">
+    <row r="114" spans="1:7">
       <c r="A114" s="13" t="s">
         <v>272</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
         <v>273</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E114" s="9">
-        <v>104719860.0</v>
+        <v>1049400.0</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="9">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
-    <row r="115" spans="1:7">
-      <c r="A115" s="11" t="s">
+    <row r="115" spans="1:7" customHeight="1" ht="80">
+      <c r="A115" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="C115" s="14"/>
-[...1 lines deleted...]
-      <c r="G115" s="7"/>
+      <c r="B115" s="6"/>
+      <c r="C115" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="E115" s="9">
+        <v>104719860.0</v>
+      </c>
+      <c r="F115" s="6"/>
+      <c r="G115" s="9">
+        <f>E115*F115</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="116" spans="1:7">
-      <c r="A116" s="2" t="s">
+      <c r="A116" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="C116" s="14"/>
+      <c r="E116" s="7"/>
+      <c r="G116" s="7"/>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B116" s="3" t="s">
+      <c r="B117" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C116" s="15" t="s">
+      <c r="C117" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D116" s="4" t="s">
+      <c r="D117" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E116" s="10" t="s">
+      <c r="E117" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F116" s="4" t="s">
+      <c r="F117" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G116" s="8" t="s">
+      <c r="G117" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="117" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="118" spans="1:7">
+      <c r="A118" s="12"/>
+      <c r="C118" s="14"/>
+      <c r="E118" s="7"/>
+      <c r="G118" s="7"/>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80">
       <c r="A119" s="13" t="s">
         <v>279</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
         <v>280</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>281</v>
       </c>
       <c r="E119" s="9">
-        <v>2004.0</v>
+        <v>1580.0</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="9">
         <f>E119*F119</f>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:7">
-      <c r="A120" s="11" t="s">
+    <row r="120" spans="1:7" customHeight="1" ht="80">
+      <c r="A120" s="13" t="s">
         <v>282</v>
       </c>
-      <c r="C120" s="14"/>
-[...1 lines deleted...]
-      <c r="G120" s="7"/>
+      <c r="B120" s="6"/>
+      <c r="C120" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="E120" s="9">
+        <v>2004.0</v>
+      </c>
+      <c r="F120" s="6"/>
+      <c r="G120" s="9">
+        <f>E120*F120</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="121" spans="1:7">
-      <c r="A121" s="2" t="s">
+      <c r="A121" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="C121" s="14"/>
+      <c r="E121" s="7"/>
+      <c r="G121" s="7"/>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B121" s="3" t="s">
+      <c r="B122" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C121" s="15" t="s">
+      <c r="C122" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D121" s="4" t="s">
+      <c r="D122" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E121" s="10" t="s">
+      <c r="E122" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F121" s="4" t="s">
+      <c r="F122" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G121" s="8" t="s">
+      <c r="G122" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="122" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="123" spans="1:7">
+      <c r="A123" s="12"/>
+      <c r="C123" s="14"/>
+      <c r="E123" s="7"/>
+      <c r="G123" s="7"/>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
         <v>286</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
         <v>287</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>288</v>
       </c>
       <c r="E124" s="9">
-        <v>92500.0</v>
+        <v>78500.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
         <v>289</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
         <v>290</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>291</v>
       </c>
       <c r="E125" s="9">
-        <v>102000.0</v>
+        <v>92500.0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80">
       <c r="A126" s="13" t="s">
         <v>292</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
         <v>293</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E126" s="9">
-        <v>128000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="9">
         <f>E126*F126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80">
       <c r="A127" s="13" t="s">
         <v>295</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
         <v>296</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E127" s="9">
-        <v>164000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="9">
         <f>E127*F127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
         <v>298</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
         <v>299</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>300</v>
       </c>
       <c r="E128" s="9">
-        <v>175000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80">
       <c r="A129" s="13" t="s">
         <v>301</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
         <v>302</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E129" s="9">
-        <v>178000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
         <v>304</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
         <v>305</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>306</v>
       </c>
       <c r="E130" s="9">
-        <v>188000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
         <v>307</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
         <v>308</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>309</v>
       </c>
       <c r="E131" s="9">
-        <v>195000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
         <v>310</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
         <v>311</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>312</v>
       </c>
       <c r="E132" s="9">
-        <v>199000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
         <v>313</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
         <v>314</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>315</v>
       </c>
       <c r="E133" s="9">
-        <v>235000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
         <v>316</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
         <v>317</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>318</v>
       </c>
       <c r="E134" s="9">
-        <v>245000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
         <v>319</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
         <v>320</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E135" s="9">
-        <v>248000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
         <v>322</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
         <v>323</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>324</v>
       </c>
       <c r="E136" s="9">
-        <v>300000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
         <v>325</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
         <v>326</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>327</v>
       </c>
       <c r="E137" s="9">
-        <v>310000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
         <v>328</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
         <v>329</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>330</v>
       </c>
       <c r="E138" s="9">
-        <v>335000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
         <v>331</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
         <v>332</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>333</v>
       </c>
       <c r="E139" s="9">
-        <v>345000.0</v>
+        <v>335000.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
         <v>334</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
         <v>335</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>336</v>
       </c>
       <c r="E140" s="9">
-        <v>387000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
         <v>337</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
         <v>338</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>339</v>
       </c>
       <c r="E141" s="9">
-        <v>393000.0</v>
+        <v>387000.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
         <v>340</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
         <v>341</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>342</v>
       </c>
       <c r="E142" s="9">
-        <v>594000.0</v>
+        <v>393000.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
         <v>343</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
         <v>344</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>345</v>
       </c>
       <c r="E143" s="9">
-        <v>721000.0</v>
+        <v>594000.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
         <v>346</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
         <v>347</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E144" s="9">
-        <v>795104.0</v>
+        <v>721000.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
         <v>349</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
         <v>350</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E145" s="9">
         <v>806000.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:7">
-      <c r="A146" s="11" t="s">
+    <row r="146" spans="1:7" customHeight="1" ht="80">
+      <c r="A146" s="13" t="s">
         <v>352</v>
       </c>
-      <c r="C146" s="14"/>
-[...1 lines deleted...]
-      <c r="G146" s="7"/>
+      <c r="B146" s="6"/>
+      <c r="C146" s="16" t="s">
+        <v>353</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="E146" s="9">
+        <v>811330.0</v>
+      </c>
+      <c r="F146" s="6"/>
+      <c r="G146" s="9">
+        <f>E146*F146</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="147" spans="1:7">
-      <c r="A147" s="2" t="s">
+      <c r="A147" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="C147" s="14"/>
+      <c r="E147" s="7"/>
+      <c r="G147" s="7"/>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B147" s="3" t="s">
+      <c r="B148" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C147" s="15" t="s">
+      <c r="C148" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D147" s="4" t="s">
+      <c r="D148" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E147" s="10" t="s">
+      <c r="E148" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F147" s="4" t="s">
+      <c r="F148" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G147" s="8" t="s">
+      <c r="G148" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="148" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="149" spans="1:7">
+      <c r="A149" s="12"/>
+      <c r="C149" s="14"/>
+      <c r="E149" s="7"/>
+      <c r="G149" s="7"/>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
         <v>356</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
         <v>357</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>358</v>
       </c>
       <c r="E150" s="9">
-        <v>7685.0</v>
+        <v>2692.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
         <v>359</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
         <v>360</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>361</v>
       </c>
       <c r="E151" s="9">
         <v>7685.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
@@ -11046,428 +10968,428 @@
       </c>
       <c r="D153" s="6" t="s">
         <v>367</v>
       </c>
       <c r="E153" s="9">
         <v>7685.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
         <v>368</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
         <v>369</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E154" s="9">
-        <v>32759.0</v>
+        <v>7685.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
         <v>371</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
         <v>372</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>373</v>
       </c>
       <c r="E155" s="9">
-        <v>36453.0</v>
+        <v>32759.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
         <v>374</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
         <v>375</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E156" s="9">
-        <v>40503.0</v>
+        <v>36453.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
         <v>377</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
         <v>378</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>379</v>
       </c>
       <c r="E157" s="9">
-        <v>44949.0</v>
+        <v>40503.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
         <v>380</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
         <v>381</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>382</v>
       </c>
       <c r="E158" s="9">
-        <v>50037.0</v>
+        <v>44949.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
         <v>383</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
         <v>384</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E159" s="9">
-        <v>51736.0</v>
+        <v>50037.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
         <v>386</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
         <v>387</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>388</v>
       </c>
       <c r="E160" s="9">
-        <v>51876.0</v>
+        <v>50562.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
         <v>389</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
         <v>390</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>391</v>
       </c>
       <c r="E161" s="9">
-        <v>64504.0</v>
+        <v>51736.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
         <v>392</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
         <v>393</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E162" s="9">
-        <v>68360.0</v>
+        <v>64504.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
         <v>395</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
         <v>396</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>397</v>
       </c>
       <c r="E163" s="9">
-        <v>77829.0</v>
+        <v>68360.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
         <v>398</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
         <v>399</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>400</v>
       </c>
       <c r="E164" s="9">
-        <v>127900.0</v>
+        <v>77829.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80">
       <c r="A165" s="13" t="s">
         <v>401</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
         <v>402</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>403</v>
       </c>
       <c r="E165" s="9">
-        <v>358865.0</v>
+        <v>127900.0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="9">
         <f>E165*F165</f>
         <v>0</v>
       </c>
     </row>
-    <row r="166" spans="1:7">
-      <c r="A166" s="11" t="s">
+    <row r="166" spans="1:7" customHeight="1" ht="80">
+      <c r="A166" s="13" t="s">
         <v>404</v>
       </c>
-      <c r="C166" s="14"/>
-[...1 lines deleted...]
-      <c r="G166" s="7"/>
+      <c r="B166" s="6"/>
+      <c r="C166" s="16" t="s">
+        <v>405</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>406</v>
+      </c>
+      <c r="E166" s="9">
+        <v>358865.0</v>
+      </c>
+      <c r="F166" s="6"/>
+      <c r="G166" s="9">
+        <f>E166*F166</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="167" spans="1:7">
-      <c r="A167" s="2" t="s">
+      <c r="A167" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="C167" s="14"/>
+      <c r="E167" s="7"/>
+      <c r="G167" s="7"/>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B167" s="3" t="s">
+      <c r="B168" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C167" s="15" t="s">
+      <c r="C168" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D167" s="4" t="s">
+      <c r="D168" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E167" s="10" t="s">
+      <c r="E168" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F167" s="4" t="s">
+      <c r="F168" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G167" s="8" t="s">
+      <c r="G168" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="168" spans="1:7">
-[...23 lines deleted...]
-      </c>
+    <row r="169" spans="1:7">
+      <c r="A169" s="12"/>
+      <c r="C169" s="14"/>
+      <c r="E169" s="7"/>
+      <c r="G169" s="7"/>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
         <v>408</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="9">
-        <v>4470.0</v>
+        <v>4420.0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80">
       <c r="A171" s="13" t="s">
         <v>411</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
         <v>412</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>413</v>
       </c>
       <c r="E171" s="9">
-        <v>12650.0</v>
+        <v>4470.0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="9">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80">
       <c r="A172" s="13" t="s">
         <v>414</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
         <v>415</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>416</v>
       </c>
       <c r="E172" s="9">
-        <v>14905.0</v>
+        <v>12501.0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="9">
         <f>E172*F172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80">
       <c r="A173" s="13" t="s">
         <v>417</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
         <v>418</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>419</v>
       </c>
       <c r="E173" s="9">
-        <v>29100.0</v>
+        <v>14730.0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="9">
         <f>E173*F173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:7" customHeight="1" ht="80">
       <c r="A174" s="13" t="s">
         <v>420</v>
       </c>
       <c r="B174" s="6"/>
       <c r="C174" s="16" t="s">
         <v>421</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>422</v>
       </c>
       <c r="E174" s="9">
-        <v>36264.0</v>
+        <v>29100.0</v>
       </c>
       <c r="F174" s="6"/>
       <c r="G174" s="9">
         <f>E174*F174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80">
       <c r="A175" s="13" t="s">
         <v>423</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
         <v>424</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>425</v>
       </c>
       <c r="E175" s="9">
         <v>38610.0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="9">
         <f>E175*F175</f>
         <v>0</v>
@@ -11503,51 +11425,51 @@
       </c>
       <c r="D177" s="6" t="s">
         <v>431</v>
       </c>
       <c r="E177" s="9">
         <v>38610.0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="9">
         <f>E177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80">
       <c r="A178" s="13" t="s">
         <v>432</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
         <v>433</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>434</v>
       </c>
       <c r="E178" s="9">
-        <v>40950.0</v>
+        <v>40356.0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="9">
         <f>E178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80">
       <c r="A179" s="13" t="s">
         <v>435</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
         <v>436</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>437</v>
       </c>
       <c r="E179" s="9">
         <v>40950.0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="9">
         <f>E179*F179</f>
         <v>0</v>
@@ -11563,51 +11485,51 @@
       </c>
       <c r="D180" s="6" t="s">
         <v>440</v>
       </c>
       <c r="E180" s="9">
         <v>40950.0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="9">
         <f>E180*F180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80">
       <c r="A181" s="13" t="s">
         <v>441</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
         <v>442</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>443</v>
       </c>
       <c r="E181" s="9">
-        <v>41180.0</v>
+        <v>40950.0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="9">
         <f>E181*F181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80">
       <c r="A182" s="13" t="s">
         <v>444</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
         <v>445</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>446</v>
       </c>
       <c r="E182" s="9">
         <v>42680.0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="9">
         <f>E182*F182</f>
         <v>0</v>
@@ -11663,171 +11585,171 @@
       </c>
       <c r="D185" s="6" t="s">
         <v>455</v>
       </c>
       <c r="E185" s="9">
         <v>56227.0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="9">
         <f>E185*F185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:7" customHeight="1" ht="80">
       <c r="A186" s="13" t="s">
         <v>456</v>
       </c>
       <c r="B186" s="6"/>
       <c r="C186" s="16" t="s">
         <v>457</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>458</v>
       </c>
       <c r="E186" s="9">
-        <v>62960.0</v>
+        <v>64216.0</v>
       </c>
       <c r="F186" s="6"/>
       <c r="G186" s="9">
         <f>E186*F186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:7" customHeight="1" ht="80">
       <c r="A187" s="13" t="s">
         <v>459</v>
       </c>
       <c r="B187" s="6"/>
       <c r="C187" s="16" t="s">
         <v>460</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>461</v>
       </c>
       <c r="E187" s="9">
         <v>64216.0</v>
       </c>
       <c r="F187" s="6"/>
       <c r="G187" s="9">
         <f>E187*F187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7" customHeight="1" ht="80">
       <c r="A188" s="13" t="s">
         <v>462</v>
       </c>
       <c r="B188" s="6"/>
       <c r="C188" s="16" t="s">
         <v>463</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>464</v>
       </c>
       <c r="E188" s="9">
-        <v>64216.0</v>
+        <v>64515.0</v>
       </c>
       <c r="F188" s="6"/>
       <c r="G188" s="9">
         <f>E188*F188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80">
       <c r="A189" s="13" t="s">
         <v>465</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
         <v>466</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>467</v>
       </c>
       <c r="E189" s="9">
-        <v>64515.0</v>
+        <v>66930.0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="9">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
         <v>468</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
         <v>469</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>470</v>
       </c>
       <c r="E190" s="9">
-        <v>66930.0</v>
+        <v>74000.0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
         <v>471</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
         <v>472</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>473</v>
       </c>
       <c r="E191" s="9">
-        <v>74000.0</v>
+        <v>76820.0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:7" customHeight="1" ht="80">
       <c r="A192" s="13" t="s">
         <v>474</v>
       </c>
       <c r="B192" s="6"/>
       <c r="C192" s="16" t="s">
         <v>475</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>476</v>
       </c>
       <c r="E192" s="9">
-        <v>76820.0</v>
+        <v>82340.0</v>
       </c>
       <c r="F192" s="6"/>
       <c r="G192" s="9">
         <f>E192*F192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7" customHeight="1" ht="80">
       <c r="A193" s="13" t="s">
         <v>477</v>
       </c>
       <c r="B193" s="6"/>
       <c r="C193" s="16" t="s">
         <v>478</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>479</v>
       </c>
       <c r="E193" s="9">
         <v>82340.0</v>
       </c>
       <c r="F193" s="6"/>
       <c r="G193" s="9">
         <f>E193*F193</f>
         <v>0</v>
@@ -11883,1353 +11805,1313 @@
       </c>
       <c r="D196" s="6" t="s">
         <v>488</v>
       </c>
       <c r="E196" s="9">
         <v>82340.0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="9">
         <f>E196*F196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80">
       <c r="A197" s="13" t="s">
         <v>489</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
         <v>490</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>491</v>
       </c>
       <c r="E197" s="9">
-        <v>82340.0</v>
+        <v>88780.0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="9">
         <f>E197*F197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80">
       <c r="A198" s="13" t="s">
         <v>492</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
         <v>493</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>494</v>
       </c>
       <c r="E198" s="9">
-        <v>88780.0</v>
+        <v>94300.0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="9">
         <f>E198*F198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80">
       <c r="A199" s="13" t="s">
         <v>495</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
         <v>496</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E199" s="9">
-        <v>94300.0</v>
+        <v>98095.0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="9">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80">
       <c r="A200" s="13" t="s">
         <v>498</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
         <v>499</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>500</v>
       </c>
       <c r="E200" s="9">
-        <v>98095.0</v>
+        <v>98785.0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="9">
         <f>E200*F200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80">
       <c r="A201" s="13" t="s">
         <v>501</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
         <v>502</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>503</v>
       </c>
       <c r="E201" s="9">
-        <v>98785.0</v>
+        <v>101850.0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="9">
         <f>E201*F201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80">
       <c r="A202" s="13" t="s">
         <v>504</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
         <v>505</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>506</v>
       </c>
       <c r="E202" s="9">
-        <v>101850.0</v>
+        <v>110285.0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="9">
         <f>E202*F202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80">
       <c r="A203" s="13" t="s">
         <v>507</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
         <v>508</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>509</v>
       </c>
       <c r="E203" s="9">
         <v>110285.0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="9">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80">
       <c r="A204" s="13" t="s">
         <v>510</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
         <v>511</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>512</v>
       </c>
       <c r="E204" s="9">
-        <v>110285.0</v>
+        <v>111721.0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="9">
         <f>E204*F204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80">
       <c r="A205" s="13" t="s">
         <v>513</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
         <v>514</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>515</v>
       </c>
       <c r="E205" s="9">
-        <v>111721.0</v>
+        <v>128251.0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="9">
         <f>E205*F205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80">
       <c r="A206" s="13" t="s">
         <v>516</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="16" t="s">
         <v>517</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>518</v>
       </c>
       <c r="E206" s="9">
-        <v>128251.0</v>
+        <v>133938.0</v>
       </c>
       <c r="F206" s="6"/>
       <c r="G206" s="9">
         <f>E206*F206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:7" customHeight="1" ht="80">
       <c r="A207" s="13" t="s">
         <v>519</v>
       </c>
       <c r="B207" s="6"/>
       <c r="C207" s="16" t="s">
         <v>520</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>521</v>
       </c>
       <c r="E207" s="9">
-        <v>136672.0</v>
+        <v>145500.0</v>
       </c>
       <c r="F207" s="6"/>
       <c r="G207" s="9">
         <f>E207*F207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:7" customHeight="1" ht="80">
       <c r="A208" s="13" t="s">
         <v>522</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="16" t="s">
         <v>523</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>524</v>
       </c>
       <c r="E208" s="9">
-        <v>145500.0</v>
+        <v>166099.0</v>
       </c>
       <c r="F208" s="6"/>
       <c r="G208" s="9">
         <f>E208*F208</f>
         <v>0</v>
       </c>
     </row>
-    <row r="209" spans="1:7" customHeight="1" ht="80">
-      <c r="A209" s="13" t="s">
+    <row r="209" spans="1:7">
+      <c r="A209" s="11" t="s">
         <v>525</v>
       </c>
-      <c r="B209" s="6"/>
-      <c r="C209" s="16" t="s">
+      <c r="C209" s="14"/>
+      <c r="E209" s="7"/>
+      <c r="G209" s="7"/>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C210" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D210" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G210" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" s="12"/>
+      <c r="C211" s="14"/>
+      <c r="E211" s="7"/>
+      <c r="G211" s="7"/>
+    </row>
+    <row r="212" spans="1:7" customHeight="1" ht="80">
+      <c r="A212" s="13" t="s">
         <v>526</v>
       </c>
-      <c r="D209" s="6" t="s">
+      <c r="B212" s="6"/>
+      <c r="C212" s="16" t="s">
         <v>527</v>
       </c>
-      <c r="E209" s="9">
-[...9 lines deleted...]
-      <c r="A210" s="11" t="s">
+      <c r="D212" s="6" t="s">
         <v>528</v>
       </c>
-      <c r="C210" s="14"/>
-[...30 lines deleted...]
-      <c r="G212" s="7"/>
+      <c r="E212" s="9">
+        <v>1378.0</v>
+      </c>
+      <c r="F212" s="6"/>
+      <c r="G212" s="9">
+        <f>E212*F212</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="213" spans="1:7" customHeight="1" ht="80">
       <c r="A213" s="13" t="s">
         <v>529</v>
       </c>
       <c r="B213" s="6"/>
       <c r="C213" s="16" t="s">
         <v>530</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>531</v>
       </c>
       <c r="E213" s="9">
-        <v>1378.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F213" s="6"/>
       <c r="G213" s="9">
         <f>E213*F213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:7" customHeight="1" ht="80">
       <c r="A214" s="13" t="s">
         <v>532</v>
       </c>
       <c r="B214" s="6"/>
       <c r="C214" s="16" t="s">
         <v>533</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>534</v>
       </c>
       <c r="E214" s="9">
-        <v>1400.0</v>
+        <v>1470.0</v>
       </c>
       <c r="F214" s="6"/>
       <c r="G214" s="9">
         <f>E214*F214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:7" customHeight="1" ht="80">
       <c r="A215" s="13" t="s">
         <v>535</v>
       </c>
       <c r="B215" s="6"/>
       <c r="C215" s="16" t="s">
         <v>536</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>537</v>
       </c>
       <c r="E215" s="9">
-        <v>1470.0</v>
+        <v>4760.0</v>
       </c>
       <c r="F215" s="6"/>
       <c r="G215" s="9">
         <f>E215*F215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:7" customHeight="1" ht="80">
       <c r="A216" s="13" t="s">
         <v>538</v>
       </c>
       <c r="B216" s="6"/>
       <c r="C216" s="16" t="s">
         <v>539</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E216" s="9">
-        <v>4760.0</v>
+        <v>6090.0</v>
       </c>
       <c r="F216" s="6"/>
       <c r="G216" s="9">
         <f>E216*F216</f>
         <v>0</v>
       </c>
     </row>
-    <row r="217" spans="1:7" customHeight="1" ht="80">
-      <c r="A217" s="13" t="s">
+    <row r="217" spans="1:7">
+      <c r="A217" s="11" t="s">
         <v>541</v>
       </c>
-      <c r="B217" s="6"/>
-      <c r="C217" s="16" t="s">
+      <c r="C217" s="14"/>
+      <c r="E217" s="7"/>
+      <c r="G217" s="7"/>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C218" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G218" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" s="12"/>
+      <c r="C219" s="14"/>
+      <c r="E219" s="7"/>
+      <c r="G219" s="7"/>
+    </row>
+    <row r="220" spans="1:7" customHeight="1" ht="80">
+      <c r="A220" s="13" t="s">
         <v>542</v>
       </c>
-      <c r="D217" s="6" t="s">
+      <c r="B220" s="6"/>
+      <c r="C220" s="16" t="s">
         <v>543</v>
       </c>
-      <c r="E217" s="9">
-[...9 lines deleted...]
-      <c r="A218" s="11" t="s">
+      <c r="D220" s="6" t="s">
         <v>544</v>
       </c>
-      <c r="C218" s="14"/>
-[...30 lines deleted...]
-      <c r="G220" s="7"/>
+      <c r="E220" s="9">
+        <v>15330.0</v>
+      </c>
+      <c r="F220" s="6"/>
+      <c r="G220" s="9">
+        <f>E220*F220</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80">
       <c r="A221" s="13" t="s">
         <v>545</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
         <v>546</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>547</v>
       </c>
       <c r="E221" s="9">
-        <v>15330.0</v>
+        <v>15855.0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="9">
         <f>E221*F221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80">
       <c r="A222" s="13" t="s">
         <v>548</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
         <v>549</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>550</v>
       </c>
       <c r="E222" s="9">
-        <v>15855.0</v>
+        <v>16380.0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="9">
         <f>E222*F222</f>
         <v>0</v>
       </c>
     </row>
-    <row r="223" spans="1:7" customHeight="1" ht="80">
-      <c r="A223" s="13" t="s">
+    <row r="223" spans="1:7">
+      <c r="A223" s="11" t="s">
         <v>551</v>
       </c>
-      <c r="B223" s="6"/>
-      <c r="C223" s="16" t="s">
+      <c r="C223" s="14"/>
+      <c r="E223" s="7"/>
+      <c r="G223" s="7"/>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G224" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="12"/>
+      <c r="C225" s="14"/>
+      <c r="E225" s="7"/>
+      <c r="G225" s="7"/>
+    </row>
+    <row r="226" spans="1:7" customHeight="1" ht="80">
+      <c r="A226" s="13" t="s">
         <v>552</v>
       </c>
-      <c r="D223" s="6" t="s">
+      <c r="B226" s="6"/>
+      <c r="C226" s="16" t="s">
         <v>553</v>
       </c>
-      <c r="E223" s="9">
-[...9 lines deleted...]
-      <c r="A224" s="11" t="s">
+      <c r="D226" s="6" t="s">
         <v>554</v>
       </c>
-      <c r="C224" s="14"/>
-[...30 lines deleted...]
-      <c r="G226" s="7"/>
+      <c r="E226" s="9">
+        <v>98595.0</v>
+      </c>
+      <c r="F226" s="6"/>
+      <c r="G226" s="9">
+        <f>E226*F226</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80">
       <c r="A227" s="13" t="s">
         <v>555</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
         <v>556</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>557</v>
       </c>
       <c r="E227" s="9">
-        <v>98595.0</v>
+        <v>106785.0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="9">
         <f>E227*F227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80">
       <c r="A228" s="13" t="s">
         <v>558</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
         <v>559</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>560</v>
       </c>
       <c r="E228" s="9">
-        <v>106785.0</v>
+        <v>127995.0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="9">
         <f>E228*F228</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:7" customHeight="1" ht="80">
-      <c r="A229" s="13" t="s">
+    <row r="229" spans="1:7">
+      <c r="A229" s="11" t="s">
         <v>561</v>
       </c>
-      <c r="B229" s="6"/>
-      <c r="C229" s="16" t="s">
+      <c r="C229" s="14"/>
+      <c r="E229" s="7"/>
+      <c r="G229" s="7"/>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C230" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231" s="12"/>
+      <c r="C231" s="14"/>
+      <c r="E231" s="7"/>
+      <c r="G231" s="7"/>
+    </row>
+    <row r="232" spans="1:7" customHeight="1" ht="80">
+      <c r="A232" s="13" t="s">
         <v>562</v>
       </c>
-      <c r="D229" s="6" t="s">
+      <c r="B232" s="6"/>
+      <c r="C232" s="16" t="s">
         <v>563</v>
       </c>
-      <c r="E229" s="9">
-[...9 lines deleted...]
-      <c r="A230" s="11" t="s">
+      <c r="D232" s="6" t="s">
         <v>564</v>
       </c>
-      <c r="C230" s="14"/>
-[...30 lines deleted...]
-      <c r="G232" s="7"/>
+      <c r="E232" s="9">
+        <v>265.0</v>
+      </c>
+      <c r="F232" s="6"/>
+      <c r="G232" s="9">
+        <f>E232*F232</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80">
       <c r="A233" s="13" t="s">
         <v>565</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
         <v>566</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>567</v>
       </c>
       <c r="E233" s="9">
-        <v>265.0</v>
+        <v>689.0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="9">
         <f>E233*F233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80">
       <c r="A234" s="13" t="s">
         <v>568</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="16" t="s">
         <v>569</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>570</v>
       </c>
       <c r="E234" s="9">
-        <v>689.0</v>
+        <v>945.0</v>
       </c>
       <c r="F234" s="6"/>
       <c r="G234" s="9">
         <f>E234*F234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80">
       <c r="A235" s="13" t="s">
         <v>571</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
         <v>572</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>573</v>
       </c>
       <c r="E235" s="9">
-        <v>945.0</v>
+        <v>1365.0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="9">
         <f>E235*F235</f>
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" customHeight="1" ht="80">
-      <c r="A236" s="13" t="s">
+    <row r="236" spans="1:7">
+      <c r="A236" s="11" t="s">
         <v>574</v>
       </c>
-      <c r="B236" s="6"/>
-      <c r="C236" s="16" t="s">
+      <c r="C236" s="14"/>
+      <c r="E236" s="7"/>
+      <c r="G236" s="7"/>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C237" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D237" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" s="12"/>
+      <c r="C238" s="14"/>
+      <c r="E238" s="7"/>
+      <c r="G238" s="7"/>
+    </row>
+    <row r="239" spans="1:7" customHeight="1" ht="80">
+      <c r="A239" s="13" t="s">
         <v>575</v>
       </c>
-      <c r="D236" s="6" t="s">
+      <c r="B239" s="6"/>
+      <c r="C239" s="16" t="s">
         <v>576</v>
       </c>
-      <c r="E236" s="9">
-[...9 lines deleted...]
-      <c r="A237" s="11" t="s">
+      <c r="D239" s="6" t="s">
         <v>577</v>
       </c>
-      <c r="C237" s="14"/>
-[...30 lines deleted...]
-      <c r="G239" s="7"/>
+      <c r="E239" s="9">
+        <v>21534.0</v>
+      </c>
+      <c r="F239" s="6"/>
+      <c r="G239" s="9">
+        <f>E239*F239</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="240" spans="1:7" customHeight="1" ht="80">
       <c r="A240" s="13" t="s">
         <v>578</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
         <v>579</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>580</v>
       </c>
       <c r="E240" s="9">
-        <v>21440.0</v>
+        <v>28491.0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="9">
         <f>E240*F240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:7" customHeight="1" ht="80">
       <c r="A241" s="13" t="s">
         <v>581</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="16" t="s">
         <v>582</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>583</v>
       </c>
       <c r="E241" s="9">
-        <v>21534.0</v>
+        <v>56489.0</v>
       </c>
       <c r="F241" s="6"/>
       <c r="G241" s="9">
         <f>E241*F241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:7" customHeight="1" ht="80">
       <c r="A242" s="13" t="s">
         <v>584</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="16" t="s">
         <v>585</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>586</v>
       </c>
       <c r="E242" s="9">
-        <v>28491.0</v>
+        <v>104607.5625</v>
       </c>
       <c r="F242" s="6"/>
       <c r="G242" s="9">
         <f>E242*F242</f>
         <v>0</v>
       </c>
     </row>
-    <row r="243" spans="1:7" customHeight="1" ht="80">
-      <c r="A243" s="13" t="s">
+    <row r="243" spans="1:7">
+      <c r="A243" s="11" t="s">
         <v>587</v>
       </c>
-      <c r="B243" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C243" s="14"/>
+      <c r="E243" s="7"/>
+      <c r="G243" s="7"/>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C244" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E244" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:7">
-      <c r="A245" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A245" s="12"/>
       <c r="C245" s="14"/>
       <c r="E245" s="7"/>
       <c r="G245" s="7"/>
     </row>
-    <row r="246" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="246" spans="1:7" customHeight="1" ht="80">
+      <c r="A246" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="B246" s="6"/>
+      <c r="C246" s="16" t="s">
+        <v>589</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="E246" s="9">
+        <v>4246.0</v>
+      </c>
+      <c r="F246" s="6"/>
+      <c r="G246" s="9">
+        <f>E246*F246</f>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:7">
-      <c r="A247" s="12"/>
+      <c r="A247" s="11" t="s">
+        <v>591</v>
+      </c>
       <c r="C247" s="14"/>
       <c r="E247" s="7"/>
       <c r="G247" s="7"/>
     </row>
-    <row r="248" spans="1:7" customHeight="1" ht="80">
-[...16 lines deleted...]
-        <v>0</v>
+    <row r="248" spans="1:7">
+      <c r="A248" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E248" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F248" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G248" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:7">
-      <c r="A249" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A249" s="12"/>
       <c r="C249" s="14"/>
       <c r="E249" s="7"/>
       <c r="G249" s="7"/>
     </row>
-    <row r="250" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="250" spans="1:7" customHeight="1" ht="80">
+      <c r="A250" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="B250" s="6"/>
+      <c r="C250" s="16" t="s">
+        <v>593</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="E250" s="9">
+        <v>39900.0</v>
+      </c>
+      <c r="F250" s="6"/>
+      <c r="G250" s="9">
+        <f>E250*F250</f>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:7">
-      <c r="A251" s="12"/>
+      <c r="A251" s="11" t="s">
+        <v>595</v>
+      </c>
       <c r="C251" s="14"/>
       <c r="E251" s="7"/>
       <c r="G251" s="7"/>
     </row>
-    <row r="252" spans="1:7" customHeight="1" ht="80">
-[...16 lines deleted...]
-        <v>0</v>
+    <row r="252" spans="1:7">
+      <c r="A252" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C252" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F252" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G252" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:7">
-      <c r="A253" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A253" s="12"/>
       <c r="C253" s="14"/>
       <c r="E253" s="7"/>
       <c r="G253" s="7"/>
     </row>
-    <row r="254" spans="1:7">
-[...26 lines deleted...]
-      <c r="G255" s="7"/>
+    <row r="254" spans="1:7" customHeight="1" ht="80">
+      <c r="A254" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="B254" s="6"/>
+      <c r="C254" s="16" t="s">
+        <v>597</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="E254" s="9">
+        <v>2726.0</v>
+      </c>
+      <c r="F254" s="6"/>
+      <c r="G254" s="9">
+        <f>E254*F254</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" customHeight="1" ht="80">
+      <c r="A255" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="B255" s="6"/>
+      <c r="C255" s="16" t="s">
+        <v>600</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="E255" s="9">
+        <v>3886.0</v>
+      </c>
+      <c r="F255" s="6"/>
+      <c r="G255" s="9">
+        <f>E255*F255</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="256" spans="1:7" customHeight="1" ht="80">
       <c r="A256" s="13" t="s">
         <v>602</v>
       </c>
       <c r="B256" s="6"/>
       <c r="C256" s="16" t="s">
         <v>603</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>604</v>
       </c>
       <c r="E256" s="9">
-        <v>2781.0</v>
+        <v>5094.0</v>
       </c>
       <c r="F256" s="6"/>
       <c r="G256" s="9">
         <f>E256*F256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:7" customHeight="1" ht="80">
       <c r="A257" s="13" t="s">
         <v>605</v>
       </c>
       <c r="B257" s="6"/>
       <c r="C257" s="16" t="s">
         <v>606</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>607</v>
       </c>
       <c r="E257" s="9">
-        <v>3965.0</v>
+        <v>20846.0</v>
       </c>
       <c r="F257" s="6"/>
       <c r="G257" s="9">
         <f>E257*F257</f>
         <v>0</v>
       </c>
     </row>
-    <row r="258" spans="1:7" customHeight="1" ht="80">
-      <c r="A258" s="13" t="s">
+    <row r="258" spans="1:7">
+      <c r="A258" s="11" t="s">
         <v>608</v>
       </c>
-      <c r="B258" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C258" s="14"/>
+      <c r="E258" s="7"/>
+      <c r="G258" s="7"/>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C259" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D259" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F259" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G259" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:7">
-      <c r="A260" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A260" s="12"/>
       <c r="C260" s="14"/>
       <c r="E260" s="7"/>
       <c r="G260" s="7"/>
     </row>
-    <row r="261" spans="1:7">
-[...26 lines deleted...]
-      <c r="G262" s="7"/>
+    <row r="261" spans="1:7" customHeight="1" ht="80">
+      <c r="A261" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="B261" s="6"/>
+      <c r="C261" s="16" t="s">
+        <v>610</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="E261" s="9">
+        <v>269355.0</v>
+      </c>
+      <c r="F261" s="6"/>
+      <c r="G261" s="9">
+        <f>E261*F261</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" customHeight="1" ht="80">
+      <c r="A262" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="B262" s="6"/>
+      <c r="C262" s="16" t="s">
+        <v>613</v>
+      </c>
+      <c r="D262" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="E262" s="9">
+        <v>284106.0</v>
+      </c>
+      <c r="F262" s="6"/>
+      <c r="G262" s="9">
+        <f>E262*F262</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80">
       <c r="A263" s="13" t="s">
         <v>615</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="16" t="s">
         <v>616</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>617</v>
       </c>
       <c r="E263" s="9">
-        <v>274852.0</v>
+        <v>284131.0</v>
       </c>
       <c r="F263" s="6"/>
       <c r="G263" s="9">
         <f>E263*F263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80">
       <c r="A264" s="13" t="s">
         <v>618</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="16" t="s">
         <v>619</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>620</v>
       </c>
       <c r="E264" s="9">
-        <v>284844.0</v>
+        <v>341880.0</v>
       </c>
       <c r="F264" s="6"/>
       <c r="G264" s="9">
         <f>E264*F264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80">
       <c r="A265" s="13" t="s">
         <v>621</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="16" t="s">
         <v>622</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>623</v>
       </c>
       <c r="E265" s="9">
-        <v>289905.0</v>
+        <v>357277.0</v>
       </c>
       <c r="F265" s="6"/>
       <c r="G265" s="9">
         <f>E265*F265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80">
       <c r="A266" s="13" t="s">
         <v>624</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="16" t="s">
         <v>625</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>626</v>
       </c>
       <c r="E266" s="9">
-        <v>348857.0</v>
+        <v>749688.0</v>
       </c>
       <c r="F266" s="6"/>
       <c r="G266" s="9">
         <f>E266*F266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80">
       <c r="A267" s="13" t="s">
         <v>627</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="16" t="s">
         <v>628</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>629</v>
       </c>
       <c r="E267" s="9">
-        <v>364568.0</v>
+        <v>780390.0</v>
       </c>
       <c r="F267" s="6"/>
       <c r="G267" s="9">
         <f>E267*F267</f>
         <v>0</v>
       </c>
     </row>
-    <row r="268" spans="1:7" customHeight="1" ht="80">
-      <c r="A268" s="13" t="s">
+    <row r="268" spans="1:7">
+      <c r="E268" t="s">
         <v>630</v>
       </c>
-      <c r="B268" s="6"/>
-[...44 lines deleted...]
-        <f>SUM(G12:G269)</f>
+      <c r="F268">
+        <f>SUM(F12:F267)</f>
+        <v>0</v>
+      </c>
+      <c r="G268">
+        <f>SUM(G12:G267)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A32:G32"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A68:G68"/>
     <mergeCell ref="A70:G70"/>
     <mergeCell ref="A72:G72"/>
     <mergeCell ref="A76:G76"/>
     <mergeCell ref="A78:G78"/>
-    <mergeCell ref="A115:G115"/>
-[...16 lines deleted...]
-    <mergeCell ref="A239:G239"/>
+    <mergeCell ref="A116:G116"/>
+    <mergeCell ref="A118:G118"/>
+    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="A123:G123"/>
+    <mergeCell ref="A147:G147"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A167:G167"/>
+    <mergeCell ref="A169:G169"/>
+    <mergeCell ref="A209:G209"/>
+    <mergeCell ref="A211:G211"/>
+    <mergeCell ref="A217:G217"/>
+    <mergeCell ref="A219:G219"/>
+    <mergeCell ref="A223:G223"/>
+    <mergeCell ref="A225:G225"/>
+    <mergeCell ref="A229:G229"/>
+    <mergeCell ref="A231:G231"/>
+    <mergeCell ref="A236:G236"/>
+    <mergeCell ref="A238:G238"/>
+    <mergeCell ref="A243:G243"/>
     <mergeCell ref="A245:G245"/>
     <mergeCell ref="A247:G247"/>
     <mergeCell ref="A249:G249"/>
     <mergeCell ref="A251:G251"/>
     <mergeCell ref="A253:G253"/>
-    <mergeCell ref="A255:G255"/>
+    <mergeCell ref="A258:G258"/>
     <mergeCell ref="A260:G260"/>
-    <mergeCell ref="A262:G262"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_23"/>
@@ -13273,166 +13155,164 @@
     <hyperlink ref="D90" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="D118" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_87"/>
-    <hyperlink ref="D123" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_110"/>
-    <hyperlink ref="D149" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D159" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D160" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D161" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D162" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="D169" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_143"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_167"/>
-    <hyperlink ref="D209" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_172"/>
-    <hyperlink ref="D217" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_175"/>
-    <hyperlink ref="D223" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="D229" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D233" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D234" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D235" r:id="rId_hyperlink_182"/>
-    <hyperlink ref="D236" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D240" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D241" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D242" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D243" r:id="rId_hyperlink_187"/>
-[...2 lines deleted...]
-    <hyperlink ref="D252" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D256" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D257" r:id="rId_hyperlink_192"/>
-    <hyperlink ref="D258" r:id="rId_hyperlink_193"/>
-    <hyperlink ref="D259" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D263" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D264" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D265" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D266" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D267" r:id="rId_hyperlink_199"/>
-    <hyperlink ref="D268" r:id="rId_hyperlink_200"/>
-    <hyperlink ref="D269" r:id="rId_hyperlink_201"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>