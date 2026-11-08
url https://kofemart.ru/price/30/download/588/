--- v1 (2026-06-18)
+++ v2 (2026-11-08)
@@ -16,142 +16,124 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 00:13:26</t>
+    <t>Актуальность прайса на: 2026-11-08 06:57:00</t>
   </si>
   <si>
     <t>Кофейное оборудование</t>
   </si>
   <si>
     <t>Аппарат кофе на песке</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>Аппарат кофе на песке GRILL MASTER Ф1КФЭ 211001</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-kofe-na-peske-grill-master-f1kfe-211001/</t>
   </si>
   <si>
-    <t>22671</t>
-[...7 lines deleted...]
-  <si>
     <t>8126</t>
   </si>
   <si>
     <t>Кофе на песке JOHNY AK/8-5_gold</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofe-na-peske-johny-ak8-4-1/</t>
   </si>
   <si>
-    <t>22669</t>
-[...7 lines deleted...]
-  <si>
     <t>8124</t>
   </si>
   <si>
     <t>Кофе на песке JOHNY AK/8-3 N</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofe-na-peske-johny-ak8-3-n/</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>Аппарат АК/8-4 + 2кг песка и турка 100мл «Кофе по-восточному»</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-ak-8-4-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>Аппарат АК/8-4 + 2кг песка и турка 100мл «Кофе по-восточному» 1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/3768-1/</t>
@@ -195,95 +177,68 @@
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>Аппарат АК/8-2 + 2кг песка и турка 100мл «Кофе по-восточному»</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/apparat-ak8-2-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h86sm15kvtmednyj/</t>
   </si>
   <si>
     <t>Аэропресс для кофе</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
     <t>Аэропресс для кофе Aeropress А80 Aerobie</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/aeropress-dlya-kofe-aeropress-a80-aerobie/</t>
   </si>
   <si>
     <t>Автоматические кофемашины (для дома и офиса)</t>
   </si>
   <si>
-    <t>22675</t>
-[...16 lines deleted...]
-  <si>
     <t>118697</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica CUBE 4106</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4106/</t>
   </si>
   <si>
     <t>118698</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica CUBE 4102</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4102/</t>
   </si>
   <si>
-    <t>22674</t>
-[...7 lines deleted...]
-  <si>
     <t>118670</t>
   </si>
   <si>
     <t>Кофемашина KAFFIT COM Roma A5 Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-kaffit-com-roma-a5-black/</t>
   </si>
   <si>
     <t>118682</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 530</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-530/</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>Автоматическая кофемашина Kaffit Nizza Digital</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-nizza-digital/</t>
@@ -339,158 +294,113 @@
   <si>
     <t>Кофемашина KAFFIT COM Siena KLM1601 Silver</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-kaffit-com-siena-klm1601-silver/</t>
   </si>
   <si>
     <t>118683</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 756</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-756/</t>
   </si>
   <si>
     <t>118694</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 695</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-695/</t>
   </si>
   <si>
-    <t>15039</t>
-[...16 lines deleted...]
-  <si>
     <t>118677</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 796</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-796/</t>
   </si>
   <si>
     <t>117190</t>
   </si>
   <si>
     <t>Кофемашина Proxima Dr.coffee C11</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-proxima-drcoffee-c11/</t>
   </si>
   <si>
     <t>118686</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 799</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-799/</t>
   </si>
   <si>
     <t>118690</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 930</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-930/</t>
   </si>
   <si>
     <t>118689</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 820</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-820/</t>
   </si>
   <si>
-    <t>117180</t>
-[...7 lines deleted...]
-  <si>
     <t>118678</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 825</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-825/</t>
   </si>
   <si>
-    <t>118285</t>
-[...7 lines deleted...]
-  <si>
     <t>118699</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NIVO 8103</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nivo-8103/</t>
   </si>
   <si>
-    <t>11470</t>
-[...7 lines deleted...]
-  <si>
     <t>18205</t>
   </si>
   <si>
     <t>Автоматическая кофемашина Kaffit K95+</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-k95l/</t>
   </si>
   <si>
     <t>118679</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 960</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-960/</t>
   </si>
   <si>
     <t>118691</t>
   </si>
   <si>
     <t>Кофемашина Nivona CafeRomatica NICR 970</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-970/</t>
@@ -546,248 +456,140 @@
   <si>
     <t>Кофемашина рожковая Fiamma NAU CLASSICA BLACK</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-nau-classica-black/</t>
   </si>
   <si>
     <t>118404</t>
   </si>
   <si>
     <t>Кофемашина COFFF LIVE 2 GR S Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-cofff-live-2-gr-s-black/</t>
   </si>
   <si>
     <t>118406</t>
   </si>
   <si>
     <t>Кофемашина COFFF LIVE 2 GR A Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-cofff-live-2-gr-a-black/</t>
   </si>
   <si>
-    <t>22764</t>
-[...25 lines deleted...]
-  <si>
     <t>81353</t>
   </si>
   <si>
     <t>Кофемашина автоматическая Fiamma Caravel 1 CV TC RESTYLE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-fiamma-caravel-1-cv-tc-restyle-post3caravel-1-cv-tc-restyle/</t>
   </si>
   <si>
-    <t>22756</t>
-[...14 lines deleted...]
-    <t>https://kofemart.ru/product/kofemashina-avtomat-robustezza-sth2e-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380555/</t>
+    <t>81361</t>
+  </si>
+  <si>
+    <t>Кофемашина профессиональная Fiamma Caravel 2 Compact TC REST</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-compact-tc-rest-post3caravel-2-compact-tc-rest/</t>
   </si>
   <si>
     <t>118409</t>
   </si>
   <si>
     <t>Кофемашина CIME CO-03 NEO А 1GR</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-cime-co-03-neo-a-1gr/</t>
   </si>
   <si>
     <t>118621</t>
   </si>
   <si>
     <t>Кофемашина Manifesta UNO 1 Gr, черная+высокая группа</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-manifesta-uno-1-gr-chernaya-vysokaya-gruppa/</t>
   </si>
   <si>
     <t>81358</t>
   </si>
   <si>
     <t>Кофемашина профессиональная Fiamma Caravel 2 TC RESTYLE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-tc-restyle-post3caravel-2-tc-restyle/</t>
   </si>
   <si>
-    <t>22789</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-185mm-ekonomayzer-mul-tifaznaya-post1383435/</t>
+    <t>81357</t>
+  </si>
+  <si>
+    <t>Кофемашина профессиональная Fiamma Caravel 2 CV Compact TC R</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-cv-compact-tc-r-post3caravel-2-cv-compact-tc-r/</t>
+  </si>
+  <si>
+    <t>81334</t>
+  </si>
+  <si>
+    <t>Кофемашина профессиональная Fiamma CARAVEL 2 CV TC RESTYLE</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-cv-tc-restyle-post3caravel-2-cv-tc-restyle/</t>
   </si>
   <si>
     <t>118497</t>
   </si>
   <si>
     <t>Кофемашина DAZHENG LADETINA LEHEHE 2 Gr E2 (автомат)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-dazheng-ladetina-lehehe-2-gr-e2-avtomat/</t>
   </si>
   <si>
     <t>118623</t>
   </si>
   <si>
     <t>Кофемашина Manifesta Evoluzione 2Gr, черная+высокая группа</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-manifesta-evoluzione-2gr-chernaya-vysokaya-gruppa/</t>
   </si>
   <si>
-    <t>22682</t>
-[...43 lines deleted...]
-  <si>
     <t>117175</t>
   </si>
   <si>
     <t>Кофемашина CONTI CC100 Standart 2Gr (автомат.)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-conti-cc100-standart-2gr-avtomat/</t>
   </si>
   <si>
-    <t>22688</t>
-[...16 lines deleted...]
-  <si>
     <t>118541</t>
   </si>
   <si>
     <t>Кофемашина рожковая Carimali Nimble NI-E02-H-02 2Gr (высокие группы)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-rozhkovaya-carimali-nimble-ni-e02-h-02-2gr-vysokie-gruppy/</t>
   </si>
   <si>
     <t>118622</t>
   </si>
   <si>
     <t>Кофемашина Manifesta Professionale 2 Gr, черная+высокая группа</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-manifesta-professionale-2-gr-chernaya-vysokaya-gruppa/</t>
   </si>
   <si>
     <t>118393</t>
   </si>
   <si>
     <t>Кофемашина рожковая Fiamma COMPASS 2 DB TC BLACK</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-black/</t>
@@ -798,104 +600,77 @@
   <si>
     <t>Кофемашина рожковая Fiamma COMPASS 2 DB TC WHITE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-white/</t>
   </si>
   <si>
     <t>93630</t>
   </si>
   <si>
     <t>Кофемашина Sanremo Verona SED+AM (автомат) 2 гр. экономайзер, чёрная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-sanremo-verona-sed-am-avtomat-2-gr-ehkonomajzer-/</t>
   </si>
   <si>
     <t>118392</t>
   </si>
   <si>
     <t>Coffee machine compass 2 mb tc black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/coffee-machine-compass-2-mb-tc-black-post82-0-007-0017/</t>
   </si>
   <si>
+    <t>118397</t>
+  </si>
+  <si>
+    <t>Кофемашина рожковая Fiamma ASTROLAB 2 MB TC</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-astrolab-2-mb-tc/</t>
+  </si>
+  <si>
     <t>118624</t>
   </si>
   <si>
     <t>Кофемашина Manifesta Speciale 2Gr, белая+высокая группа+сенсорная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-belaya-vysokaya-gruppa-sensornaya/</t>
   </si>
   <si>
     <t>118625</t>
   </si>
   <si>
     <t>Кофемашина Manifesta Speciale 2Gr, черная+высокая группа+сенсорная</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-chernaya-vysokaya-gruppa-sensornaya/</t>
   </si>
   <si>
-    <t>118397</t>
-[...34 lines deleted...]
-  <si>
     <t>Кемексы</t>
   </si>
   <si>
     <t>88737</t>
   </si>
   <si>
     <t>Кемекс Nude с многоразовым металлическим фильтром (400 мл)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kemeks-nude-s-mnogorazovym-metallicheskim-filtrom-400-ml/</t>
   </si>
   <si>
     <t>88738</t>
   </si>
   <si>
     <t>Кемекс Nude (800 мл)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kemeks-nude-800-ml/</t>
   </si>
   <si>
     <t>Кофемашины-суперавтоматы</t>
   </si>
   <si>
     <t>130179</t>
@@ -1002,143 +777,107 @@
   <si>
     <t>Кофемашина суперавтоматическая PROXIMA M12 Plus</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12-plus/</t>
   </si>
   <si>
     <t>117178</t>
   </si>
   <si>
     <t>Кофемашина профессиональная Saeco Magic M2 230/50 Top</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-professionalnaya-saeco-magic-m2-23050-top/</t>
   </si>
   <si>
     <t>18818</t>
   </si>
   <si>
     <t>Кофемашина профессиональная PROXIMA Minibar S</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s/</t>
   </si>
   <si>
-    <t>18728</t>
-[...7 lines deleted...]
-  <si>
     <t>18819</t>
   </si>
   <si>
     <t>Кофемашина профессиональная PROXIMA Minibar S1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s1/</t>
   </si>
   <si>
     <t>18820</t>
   </si>
   <si>
     <t>Кофемашина профессиональная PROXIMA Minibar S2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s2/</t>
   </si>
   <si>
-    <t>18373</t>
-[...7 lines deleted...]
-  <si>
     <t>117189</t>
   </si>
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F2 H</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-h/</t>
   </si>
   <si>
     <t>117188</t>
   </si>
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F2 Plus</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-plus/</t>
   </si>
   <si>
     <t>117186</t>
   </si>
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F3 H</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-h/</t>
   </si>
   <si>
     <t>117187</t>
   </si>
   <si>
     <t>Кофемашина суперавтоматическая Proxima Dr.coffee F3 Plus</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-plus/</t>
   </si>
   <si>
-    <t>81354</t>
-[...7 lines deleted...]
-  <si>
     <t>Кофеварки</t>
   </si>
   <si>
-    <t>22690</t>
-[...7 lines deleted...]
-  <si>
     <t>104845</t>
   </si>
   <si>
     <t>Чалдовая кофемашина Gretti NR-700 CHM</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/chaldovaya-kofemashina-gretti-nr-700-chm-post54105/</t>
   </si>
   <si>
     <t>104846</t>
   </si>
   <si>
     <t>Чалдовая кофемашина WS-205 Brown</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-brown-post54115/</t>
   </si>
   <si>
     <t>104847</t>
   </si>
   <si>
     <t>Чалдовая кофемашина WS-205 Silver</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-silver-post54116/</t>
@@ -1185,287 +924,242 @@
   <si>
     <t>Кофеварка BRAVILOR TH</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-th/</t>
   </si>
   <si>
     <t>118340</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR MONDO</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-mondo/</t>
   </si>
   <si>
     <t>81360</t>
   </si>
   <si>
     <t>Кофемашина автоматическая Bravilor Bonamat TH</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-post3th/</t>
   </si>
   <si>
-    <t>118347</t>
-[...16 lines deleted...]
-  <si>
     <t>118337</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR THA 230V (STD)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-tha-230v-std/</t>
   </si>
   <si>
     <t>81359</t>
   </si>
   <si>
     <t>Кофемашина автоматическая Bravilor Bonamat TH-a</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-a-post3th-a/</t>
   </si>
   <si>
     <t>81409</t>
   </si>
   <si>
     <t>Кофемашина автоматическая Bravilor Bonamat B40</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-b40-post3b40/</t>
   </si>
   <si>
     <t>118339</t>
   </si>
   <si>
     <t>Кофеварка BRAVILOR B10 HW L (b/b)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofevarka-bravilor-b10-hw-l-bb/</t>
   </si>
   <si>
     <t>Профессиональные кофемолки</t>
   </si>
   <si>
     <t>98370</t>
   </si>
   <si>
     <t>Кофемолка VA-CG7LUX</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-va-cg7lux/</t>
   </si>
   <si>
-    <t>98521</t>
-[...25 lines deleted...]
-  <si>
     <t>118441</t>
   </si>
   <si>
     <t>Кофемолка Baratza Encore</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-baratza-encore/</t>
   </si>
   <si>
+    <t>93043</t>
+  </si>
+  <si>
+    <t>Кофемолка Mignon Specialita 55 15BL Yellow</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-yellow/</t>
+  </si>
+  <si>
     <t>95508</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 15BL White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-white/</t>
   </si>
   <si>
     <t>95509</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 15BL Ferrari Red</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-ferrari-red/</t>
   </si>
   <si>
-    <t>97222</t>
-[...23 lines deleted...]
-    <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-white/</t>
+    <t>118442</t>
+  </si>
+  <si>
+    <t>Кофемолка Baratza Virtuoso+</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-baratza-virtuoso/</t>
+  </si>
+  <si>
+    <t>95775</t>
+  </si>
+  <si>
+    <t>Кофемолка Mignon Brew Pro 55 16CR White</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-white/</t>
   </si>
   <si>
     <t>95906</t>
   </si>
   <si>
     <t>Кофемолка Mignon Brew Pro 55 16CR Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-matt-black/</t>
   </si>
   <si>
     <t>96155</t>
   </si>
   <si>
     <t>Кофемолка Mignon Specialita 55 16CR Blue</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-blue/</t>
   </si>
   <si>
-    <t>118442</t>
-[...7 lines deleted...]
-  <si>
     <t>118296</t>
   </si>
   <si>
     <t>Кофемолка Quamar M80 D</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/m80-d-drogheria-nero-opaco-post8m80-2a0931/</t>
   </si>
   <si>
     <t>118443</t>
   </si>
   <si>
     <t>Кофемолка Baratza Sette 30</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-baratza-sette-30/</t>
   </si>
   <si>
+    <t>96307</t>
+  </si>
+  <si>
+    <t>Кофемолка F 5 DM Grey</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-f-5-dm-grey/</t>
+  </si>
+  <si>
+    <t>94369</t>
+  </si>
+  <si>
+    <t>Кофемолка F 5 DT TIMER Black</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-f-5-dt-timer-black/</t>
+  </si>
+  <si>
     <t>118302</t>
   </si>
   <si>
     <t>La pavoni zedn кофемолка автомат для свежего помола (без бункера), еммкость контейнера зерен: 1 кг; цвет - черный</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/la-pavoni-zedn-kofemolka-avtomat-dlya-svezhego-pomola-bez-bunkera-emmkost-konteynera-zeren-1-kg-cvet---chernyy-post8zedn/</t>
   </si>
   <si>
     <t>97074</t>
   </si>
   <si>
     <t>Кофемолка Helios 65 White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-helios-65-white/</t>
   </si>
   <si>
-    <t>97893</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/kofemolka-helios-65-matt-black/</t>
+    <t>118444</t>
+  </si>
+  <si>
+    <t>Кофемолка Baratza Sette 270</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-baratza-sette-270/</t>
   </si>
   <si>
     <t>98355</t>
   </si>
   <si>
     <t>Кофемолка Zenith Neo 65 E Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-zenith-neo-65-e-matt-black/</t>
   </si>
   <si>
-    <t>118444</t>
-[...7 lines deleted...]
-  <si>
     <t>118542</t>
   </si>
   <si>
     <t>Кофемолка Carimali X010_OD_B</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-carimali-x010_od_b/</t>
   </si>
   <si>
     <t>94493</t>
   </si>
   <si>
     <t>Кофемолка Drogheria/4 65 Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-drogheria-4-65-matt-black/</t>
   </si>
   <si>
     <t>97420</t>
   </si>
   <si>
     <t>Кофемолка F 64 E Pearl White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-f-64-e-pearl-white/</t>
@@ -1485,140 +1179,113 @@
   <si>
     <t>Кофемолка F 64 E White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-f-64-e-white/</t>
   </si>
   <si>
     <t>98019</t>
   </si>
   <si>
     <t>Кофемолка F 64 E Black Matte</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-f-64-e-black-matte/</t>
   </si>
   <si>
     <t>98164</t>
   </si>
   <si>
     <t>Кофемолка F 64 E Grey</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-f-64-e-grey/</t>
   </si>
   <si>
-    <t>96294</t>
-[...5 lines deleted...]
-    <t>https://kofemart.ru/product/kofemolka-avtomaticheskaya-f-64-e-evo-grey/</t>
+    <t>96733</t>
+  </si>
+  <si>
+    <t>Кофемолка F 64 E EVO Black</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-f-64-e-evo-black/</t>
   </si>
   <si>
     <t>94606</t>
   </si>
   <si>
     <t>Кофемолка Helios 75 Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-helios-75-matt-black/</t>
   </si>
   <si>
+    <t>118445</t>
+  </si>
+  <si>
+    <t>Кофемолка Baratza Sette 270Wi</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/kofemolka-baratza-sette-270wi/</t>
+  </si>
+  <si>
     <t>94747</t>
   </si>
   <si>
     <t>Кофемолка Drogheria/4 75 Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-drogheria-4-75-matt-black/</t>
   </si>
   <si>
-    <t>96159</t>
-[...16 lines deleted...]
-  <si>
     <t>92175</t>
   </si>
   <si>
     <t>Кофемолка F 83 E Grey</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-f-83-e-grey/</t>
   </si>
   <si>
     <t>96752</t>
   </si>
   <si>
     <t>Кофемолка F 83 E White</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-f-83-e-white/</t>
   </si>
   <si>
     <t>93102</t>
   </si>
   <si>
     <t>Кофемолка Drogheria/4 85 Matt Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-drogheria-4-85-matt-black/</t>
   </si>
   <si>
-    <t>95777</t>
-[...16 lines deleted...]
-  <si>
     <t>118446</t>
   </si>
   <si>
     <t>Кофемолка Baratza Forte</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-baratza-forte/</t>
   </si>
   <si>
     <t>92166</t>
   </si>
   <si>
     <t>Кофемолка Fiorenzato F83 E XGi Black</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-fiorenzato-f83-e-xgi-black/</t>
   </si>
   <si>
     <t>Пуроверы</t>
   </si>
   <si>
     <t>14777</t>
   </si>
   <si>
     <t>Чайник стеклянный сервировочный, 600 мл</t>
@@ -1704,50 +1371,59 @@
   <si>
     <t>https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q2/</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
     <t>Профессиональный автоматический темпер Puqpress Q1</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q1/</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
     <t>Профессиональный автоматический темпер Puqpress M2</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-m2/</t>
   </si>
   <si>
     <t>Фильтры для альтернативы</t>
   </si>
   <si>
+    <t>15980</t>
+  </si>
+  <si>
+    <t>Фильтр бумажный Bravilor Bonamat (250 шт)</t>
+  </si>
+  <si>
+    <t>https://kofemart.ru/product/filtr-bumazhnyy-bravilor-bonamat-250-sht/</t>
+  </si>
+  <si>
     <t>11590</t>
   </si>
   <si>
     <t>Фильтр бумажный белый Hario VCF 02-40W</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-40w/</t>
   </si>
   <si>
     <t>14813</t>
   </si>
   <si>
     <t>Фильтры для Аэропресс Aerobie (350 шт)</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/filtry-dlya-aeropress-aerobie-350-sht/</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>Фильтр бумажный белый Hario VCF 01-100W</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-01-100w/</t>
@@ -1779,177 +1455,60 @@
   <si>
     <t>Холодильный шкаф для молока VA-SC08D</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/holodilnyj-shkaf-dlya-moloka-va-sc08d/</t>
   </si>
   <si>
     <t>118385</t>
   </si>
   <si>
     <t>Холодильник для молока BRAVILOR MILK FRIDGE</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kholodilnik-dlya-moloka-bravilor-milk-fridge/</t>
   </si>
   <si>
     <t>10819</t>
   </si>
   <si>
     <t>Охладитель молока La Cimbali Frigo Milk</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/okhladitel-moloka-la-cimbali-frigo-milk/</t>
   </si>
   <si>
-    <t>Капучинаторы (вспениватели молока)</t>
-[...10 lines deleted...]
-  <si>
     <t>Кофемашины и кофемолки для кафе бу</t>
   </si>
   <si>
     <t>88746</t>
   </si>
   <si>
     <t>Кофемолка Nuova Simonelli MDX On Demand б/у</t>
   </si>
   <si>
     <t>https://kofemart.ru/product/kofemolka-nuova-simonelli-mdx-on-demand-bu/</t>
-  </si>
-[...103 lines deleted...]
-    <t>https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-chernaia-multifaznaia-post1406779/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2059,51 +1618,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29397.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29395.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292.96x965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130039.96x9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130048.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29401.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129773.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129889.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130034.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129771.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129926.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130014.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130018.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129800.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129901.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130025.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127736.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129840.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127756.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129923.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129981.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129962.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127732.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129845.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128859.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130065.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129860.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129983.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107161.96x9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129410.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129142.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129145.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29416.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100137.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129407.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129590.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100142.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129322.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29510.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129324.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129593.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127759.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29405.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127762.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29421.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129413.96x9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129591.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128967.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128968.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129406.96x9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128966.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129594.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129596.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129408.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129696.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129697.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107167.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107166.96x9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136052.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136048.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136043.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136039.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127719.96x9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55274.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26840.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107173.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100133.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136064.96x9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107181.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107183.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127727.96x9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28339.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28148.96x96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27178.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127754.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127752.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127748.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127751.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100138.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115417.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115421.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115424.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115427.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128922.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128917.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128916.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128915.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128914.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100144.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128921.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128928.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128911.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100143.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100192.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128913.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124918.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121027.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29538.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129119.96x96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121537.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121726.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121536.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29596.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124655.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122578.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121731.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129121.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128870.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129122.96x96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128876.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122963.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122759.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124662.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129124.96x96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129414.96x96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122179.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119103.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118823.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124513.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124075.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125181.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123706.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121021.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122440.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120785.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129126.96x96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124648.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123062.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120790.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122758.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129127.96x96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123465.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867.96x96178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128958.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120231.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128959.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107180.96x96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130352.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130355.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130354.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130378.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130433.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130432.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130438.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130431.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130446.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130436.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130401.96x96197.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292.96x963.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288.96x966.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290.96x969.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130039.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130048.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129773.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129889.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130034.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129771.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129926.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130014.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130018.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129800.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129901.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130025.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129840.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127756.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129923.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129981.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129962.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129845.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130065.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129860.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129983.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864.96x9636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107161.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129410.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129142.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129145.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100137.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100145.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129407.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129590.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100142.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100141.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100116.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129324.96x9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129593.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127762.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129413.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129591.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128967.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128968.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129406.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128966.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129408.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129594.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129596.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107167.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107166.96x9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136052.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136048.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136043.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136039.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127719.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55274.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26840.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107173.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100133.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136064.96x9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107181.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107183.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127727.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28339.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127754.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127752.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127748.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127751.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115417.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115421.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115424.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115427.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128922.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128917.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128916.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128915.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128914.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100144.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128911.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100143.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100192.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128913.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124918.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129119.96x9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121904.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121537.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121726.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129121.96x96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122579.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122578.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121731.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128870.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129122.96x96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119281.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122077.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128876.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122963.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129124.96x96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124662.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129414.96x96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122179.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119103.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118823.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124513.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124075.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125181.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121657.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121021.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129126.96x96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122440.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124648.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123062.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120790.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129127.96x96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123465.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12365.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11992.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19867.96x96143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128958.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120231.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128959.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107180.96x96150.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2368,111 +1927,111 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -3088,441 +2647,441 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -3868,4143 +3427,2733 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>112</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>123</xdr:row>
+      <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
+      <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>129</xdr:row>
+      <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
+      <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
+      <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>135</xdr:row>
+      <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>136</xdr:row>
+      <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>137</xdr:row>
+      <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>142</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
+      <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
+      <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
+      <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>158</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>162</xdr:row>
+      <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
+      <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>164</xdr:row>
+      <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>165</xdr:row>
+      <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="128" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>172</xdr:row>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>173</xdr:row>
+      <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>174</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>176</xdr:row>
+      <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>179</xdr:row>
+      <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>180</xdr:row>
+      <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>181</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>182</xdr:row>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>183</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>184</xdr:row>
+      <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="143" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="144" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
+      <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="145" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>189</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>191</xdr:row>
+      <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>192</xdr:row>
+      <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
-        <a:stretch>
-[...1408 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8263,59 +6412,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-kofe-na-peske-grill-master-f1kfe-211001/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-kofe-na-peske-johny-ak-8-5-zolotistaya-post1372261/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-kofe-na-peske-johny-ak-8-3-n-post1372259/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-3-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-4-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/3768-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-1-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-3-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-1-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h25b33sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-2-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-2-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h86sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/aeropress-dlya-kofe-aeropress-a80-aerobie/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me715-post1170912/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me709-post1150451/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4102/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-hurakan-hkn-me717-post1170888/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-roma-a5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-nizza-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-690/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-nizza-klm1604a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-759/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-siena-klm1601-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-saeco-new-royal-black-23050/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-saeco-new-royal-plus-23050/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-796/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-proxima-drcoffee-c11/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-799/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-930/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-saeco-new-royal-otc/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-sprso-black-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nivo-8103/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-saeco-aulika-evo-office/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-k95l/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-960/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-970/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/geyzernaya-kofevarka-gnali-zani-venezia-seraya-na-9-chashek-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-nude-dlya-aeropressa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-nau-classica-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-sth2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380552/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-s-chernyy-vysokaya-gruppa-1f-167514-post1211049/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-s-belyy-vysokaya-gruppa-1f-167513-post1211048/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-fiamma-caravel-1-cv-tc-restyle-post3caravel-1-cv-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-robustezza-st2m-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380556/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-sth2e-chernaya-vysokaya-gruppa-mul-tifaznaya-post1380555/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cime-co-03-neo-a-1gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-uno-1-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-tc-restyle-post3caravel-2-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-ekonomayzer-mul-tifaznaya-post1385012/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-1gr-v-chernyy-vysokaya-gruppa-1f-167516-post1211051/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-robustezza-st2e-chernaya-vysokaya-gruppa-185mm-ekonomayzer-mul-tifaznaya-post1383435/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-dazheng-ladetina-lehehe-2-gr-e2-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-evoluzione-2gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-compact-2gr-s-chernyy-ekonomayzer-vysokaya-gruppa-1f-167633-post1211042/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-compact-2gr-s-belyy-ekonomayzer-vysokaya-gruppa-1f-167635-post1211043/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-zoe-kompact-sap-poluavtomat-2-gr-chyorna/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-s-chernyy-ekonomayzer-vysokaya-gruppa-1f-161889-post1211039/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-s-belyy-ekonomayzer-vysokaya-gruppa-1f-167626-post1211040/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-conti-cc100-standart-2gr-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-v-chernyy-ekonomayzer-vysokaya-gruppa-1f-167625-post1211036/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-appia-life-2gr-v-belyy-ekonomayzer-vysokaya-gruppa-1f-165650-post1211037/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-carimali-nimble-ni-e02-h-02-2gr-vysokie-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-professionale-2-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-verona-sed-am-avtomat-2-gr-ehkonomajzer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/coffee-machine-compass-2-mb-tc-black-post82-0-007-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-belaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-chernaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-astrolab-2-mb-tc/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-caf-racer-naked-2-gr-cherno-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-caf-racer-full-white-avtomat-2-gr-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-f18-2-vysokie-gr-chyornaya-matovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-s-mnogorazovym-metallicheskim-filtrom-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-coffeebreak/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-jetinno-jl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-saeco-magic-m2-23050-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofeynyy-apparat-saeco-phedra-evo-espresso/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofeynyy-apparat-saeco-phedra-evo-cappuccino/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-la-cimbali-s20-cp-milk-ps-post3s20-cp-milk-ps/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/grafin-dlya-kofevarki-hurakan-hkn-cm2-decanter-post1179741/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-gretti-nr-700-chm-post54105/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-brown-post54115/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-silver-post54116/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-black-post54117/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/cofff-flt-120ap-filter-coffee-machine-post8cofff-flt-120-ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-novo/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-bonamat-iso/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-th/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-mondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-post3th/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-cofff-flc120-ap-programmable-filter-coffee-machine-with-thermos-22-lt/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-matic-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-tha-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-a-post3th-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-b40-post3b40/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-b10-hw-l-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg7lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg5lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-hurakan-hkn-m6-post1163824/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-hurakan-hkn-mc6-post1163135/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-encore/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-ferrari-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-macap-mc6-c18-chernaya-post1379221/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-virtuoso/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/m80-d-drogheria-nero-opaco-post8m80-2a0931/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/la-pavoni-zedn-kofemolka-avtomat-dlya-svezhego-pomola-bez-bunkera-emmkost-konteynera-zeren-1-kg-cvet---chernyy-post8zedn/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-zenith-neo-65-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-carimali-x010_od_b/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-black-matte/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-avtomaticheskaya-f-64-e-evo-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-atom-specialty-75-e-matte-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-85-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-atom-pro-75-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-santos-01bar-post1372319/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-forte/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-fiorenzato-f83-e-xgi-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-servirovochnyy-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hario-vd-02w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hariovd-01t-v60-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vds-3012r/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vcsd-02b-ex/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-40w/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtry-dlya-aeropress-aerobie-350-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-01-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/milk-cooler-1-litre-post87-270-622-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-dlya-moloka-va-sc08d/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kholodilnik-dlya-moloka-bravilor-milk-fridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/okhladitel-moloka-la-cimbali-frigo-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/vspenivatel-d-moloka-hurakan-hkn-mf115-post1145394/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-nuova-simonelli-mdx-on-demand-bu/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kolba-bravilor-bonamat-steklo-post1372254/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/turka-johny-mednaia-ak-8-22-100-ml-post1378834/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/turka-johny-mednaia-ak-8-21-160-ml-post1378839/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/plitka-dlia-podogreva-bravilor-bonamat-hp2-post1372340/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-poluavtomat-bezzera-moda-pm-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410333/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-chernaia-matovaia-ekonomaiz-podsvet-multifaznaia-post1410327/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-moda-de-2gr-belaia-ekonomaiz-podsvet-multifaznaia-post1410328/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-belaia-multifaznaia-post1410323/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-arcadia-de-pid-2gr-chernaia-matovaia-multifaznaia-post1410324/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-krasnaia-multifaznaia-post1407787/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomat-bezzera-victoria-2-gruppy-chernaia-multifaznaia-post1406779/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-kofe-na-peske-grill-master-f1kfe-211001/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-3-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-4-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/3768-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-1-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak-8-3-2kg-peska-i-turka-100ml-kofe-po-vostochnomu/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-1-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h25b33sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofe-na-peske-johny-ak8-2-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/apparat-ak8-2-2kg-peska-i-turka-100ml-kofe-po-vostochnomustal-d27h86sm15kvtmednyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/aeropress-dlya-kofe-aeropress-a80-aerobie/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4106/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-cube-4102/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-roma-a5-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-530/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-nizza-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-690/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-nizza-klm1604a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-759/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-550/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-560/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-kaffit-com-siena-klm1601-silver/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-756/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-695/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-796/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-proxima-drcoffee-c11/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-799/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-930/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-825/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nivo-8103/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/avtomaticheskaya-kofemashina-kaffit-k95l/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-960/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-nivona-caferomatica-nicr-970/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/geyzernaya-kofevarka-gnali-zani-venezia-seraya-na-9-chashek-360-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-s-vysokoy-ruchkoy-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-nude-dlya-aeropressa-12-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-nau-classica-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-s-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cofff-live-2-gr-a-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-fiamma-caravel-1-cv-tc-restyle-post3caravel-1-cv-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-compact-tc-rest-post3caravel-2-compact-tc-rest/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-cime-co-03-neo-a-1gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-uno-1-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-tc-restyle-post3caravel-2-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-cv-compact-tc-r-post3caravel-2-cv-compact-tc-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professional-naya-fiamma-caravel-2-cv-tc-restyle-post3caravel-2-cv-tc-restyle/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-dazheng-ladetina-lehehe-2-gr-e2-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-evoluzione-2gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-conti-cc100-standart-2gr-avtomat/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-carimali-nimble-ni-e02-h-02-2gr-vysokie-gruppy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-professionale-2-gr-chernaya-vysokaya-gruppa/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-compass-2-db-tc-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-sanremo-verona-sed-am-avtomat-2-gr-ehkonomajzer-/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/coffee-machine-compass-2-mb-tc-black-post82-0-007-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-rozhkovaya-fiamma-astrolab-2-mb-tc/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-belaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-manifesta-speciale-2gr-chernaya-vysokaya-gruppa-sensornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-s-mnogorazovym-metallicheskim-filtrom-400-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kemeks-nude-800-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-btb-proxima-lirika-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-coffeebreak/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-big-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-f11-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/superatomaticheskaya-kofemashina-jetinno-jl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-m12-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-saeco-magic-m2-23050-top/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-professionalnaya-proxima-minibar-s2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f2-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-h/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-superavtomaticheskaya-proxima-drcoffee-f3-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-gretti-nr-700-chm-post54105/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-brown-post54115/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-silver-post54116/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaldovaya-kofemashina-ws-205-black-post54117/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/cofff-flt-120ap-filter-coffee-machine-post8cofff-flt-120-ap/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-novo/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-bonamat-iso/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-th/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-mondo/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-post3th/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-tha-230v-std/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-th-a-post3th-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemashina-avtomaticheskaya-bravilor-bonamat-b40-post3b40/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofevarka-bravilor-b10-hw-l-bb/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-va-cg7lux/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-encore/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-yellow/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-15bl-ferrari-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-virtuoso/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-brew-pro-55-16cr-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-mignon-specialita-55-16cr-blue/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/m80-d-drogheria-nero-opaco-post8m80-2a0931/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-5-dm-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-5-dt-timer-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/la-pavoni-zedn-kofemolka-avtomat-dlya-svezhego-pomola-bez-bunkera-emmkost-konteynera-zeren-1-kg-cvet---chernyy-post8zedn/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-65-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-zenith-neo-65-e-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-carimali-x010_od_b/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-65-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-pearl-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-black-matte/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-64-e-evo-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-helios-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-sette-270wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-75-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-f-83-e-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-drogheria-4-85-matt-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-baratza-forte/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-fiorenzato-f83-e-xgi-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/chaynik-steklyannyy-servirovochnyy-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hario-vd-02w-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-hariovd-01t-v60-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vds-3012r/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/purover-dlya-prigotovleniya-kofe-hario-vcsd-02b-ex/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/sifon-tekhnika-hario-tca-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q2/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-q1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/professionalnyy-avtomaticheskiy-temper-puqpress-m2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-bravilor-bonamat-250-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-40w/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtry-dlya-aeropress-aerobie-350-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-01-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/filtr-bumazhnyy-belyy-hario-vcf-02-100w/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/milk-cooler-1-litre-post87-270-622-102/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/holodilnyj-shkaf-dlya-moloka-va-sc08d/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kholodilnik-dlya-moloka-bravilor-milk-fridge/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/okhladitel-moloka-la-cimbali-frigo-milk/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kofemart.ru/product/kofemolka-nuova-simonelli-mdx-on-demand-bu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G268"/>
+  <dimension ref="A1:G211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -8412,4907 +6561,3782 @@
       </c>
       <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="9">
         <v>12766.66</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="9">
         <f>E16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="80">
       <c r="A17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="9">
-        <v>21959.0</v>
+        <v>24806.25</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="9">
         <f>E17*F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="80">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9">
-        <v>24806.25</v>
+        <v>39316.2</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="9">
         <f>E18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>35087.0</v>
+        <v>44310.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80">
       <c r="A20" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9">
-        <v>39316.2</v>
+        <v>44310.0</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="80">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
-        <v>44310.0</v>
+        <v>45129.0</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="9">
         <f>E21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="80">
       <c r="A22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="16" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9">
-        <v>44310.0</v>
+        <v>46935.0</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="9">
         <f>E22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="80">
       <c r="A23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9">
-        <v>45129.0</v>
+        <v>55020.0</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="9">
         <f>E23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" customHeight="1" ht="80">
       <c r="A24" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="16" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="9">
-        <v>46935.0</v>
+        <v>76807.5</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="9">
         <f>E24*F24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" customHeight="1" ht="80">
       <c r="A25" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="16" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9">
-        <v>55020.0</v>
+        <v>101010.0</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="9">
         <f>E25*F25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7" customHeight="1" ht="80">
-      <c r="A26" s="13" t="s">
+    <row r="26" spans="1:7">
+      <c r="A26" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="6"/>
-[...32 lines deleted...]
-        <v>0</v>
+      <c r="C26" s="14"/>
+      <c r="E26" s="7"/>
+      <c r="G26" s="7"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A28" s="12"/>
       <c r="C28" s="14"/>
       <c r="E28" s="7"/>
       <c r="G28" s="7"/>
     </row>
-    <row r="29" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="29" spans="1:7" customHeight="1" ht="80">
+      <c r="A29" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E29" s="9">
+        <v>5088.0</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="9">
+        <f>E29*F29</f>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="12"/>
+      <c r="A30" s="11" t="s">
+        <v>52</v>
+      </c>
       <c r="C30" s="14"/>
       <c r="E30" s="7"/>
       <c r="G30" s="7"/>
     </row>
-    <row r="31" spans="1:7" customHeight="1" ht="80">
-[...16 lines deleted...]
-        <v>0</v>
+    <row r="31" spans="1:7">
+      <c r="A31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A32" s="12"/>
       <c r="C32" s="14"/>
       <c r="E32" s="7"/>
       <c r="G32" s="7"/>
     </row>
-    <row r="33" spans="1:7">
-[...26 lines deleted...]
-      <c r="G34" s="7"/>
+    <row r="33" spans="1:7" customHeight="1" ht="80">
+      <c r="A33" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="9">
+        <v>44610.3</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="9">
+        <f>E33*F33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="80">
+      <c r="A34" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="9">
+        <v>44610.3</v>
+      </c>
+      <c r="F34" s="6"/>
+      <c r="G34" s="9">
+        <f>E34*F34</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:7" customHeight="1" ht="80">
       <c r="A35" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="16" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="9">
-        <v>30969.0</v>
+        <v>47000.0</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="9">
         <f>E35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7" customHeight="1" ht="80">
       <c r="A36" s="13" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="16" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="9">
-        <v>34389.0</v>
+        <v>54310.3</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="9">
         <f>E36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" customHeight="1" ht="80">
       <c r="A37" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="6"/>
       <c r="C37" s="16" t="s">
         <v>66</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="9">
-        <v>44610.3</v>
+        <v>56000.0</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="9">
         <f>E37*F37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" customHeight="1" ht="80">
       <c r="A38" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="16" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="9">
-        <v>44610.3</v>
+        <v>63040.3</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="9">
         <f>E38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="80">
       <c r="A39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="16" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="9">
-        <v>46517.0</v>
+        <v>68989.0</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="9">
         <f>E39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="9">
-        <v>47000.0</v>
+        <v>70800.3</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="9">
-        <v>54310.3</v>
+        <v>72439.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
         <v>81</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E42" s="9">
-        <v>56000.0</v>
+        <v>72439.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E43" s="9">
-        <v>63040.3</v>
+        <v>80489.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
         <v>87</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>88</v>
       </c>
       <c r="E44" s="9">
-        <v>68989.0</v>
+        <v>83410.3</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
         <v>90</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E45" s="9">
-        <v>70800.3</v>
+        <v>89689.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
         <v>93</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E46" s="9">
-        <v>72439.0</v>
+        <v>113989.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
         <v>95</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
         <v>96</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E47" s="9">
-        <v>72439.0</v>
+        <v>119000.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7" customHeight="1" ht="80">
       <c r="A48" s="13" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="16" t="s">
         <v>99</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E48" s="9">
-        <v>80489.0</v>
+        <v>120829.0</v>
       </c>
       <c r="F48" s="6"/>
       <c r="G48" s="9">
         <f>E48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" customHeight="1" ht="80">
       <c r="A49" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="6"/>
       <c r="C49" s="16" t="s">
         <v>102</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E49" s="9">
-        <v>83410.3</v>
+        <v>123180.3</v>
       </c>
       <c r="F49" s="6"/>
       <c r="G49" s="9">
         <f>E49*F49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7" customHeight="1" ht="80">
       <c r="A50" s="13" t="s">
         <v>104</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="16" t="s">
         <v>105</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E50" s="9">
-        <v>89689.0</v>
+        <v>125389.0</v>
       </c>
       <c r="F50" s="6"/>
       <c r="G50" s="9">
         <f>E50*F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" customHeight="1" ht="80">
       <c r="A51" s="13" t="s">
         <v>107</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="16" t="s">
         <v>108</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E51" s="9">
-        <v>96500.0</v>
+        <v>136789.0</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="9">
         <f>E51*F51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7" customHeight="1" ht="80">
       <c r="A52" s="13" t="s">
         <v>110</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="16" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="9">
-        <v>101700.0</v>
+        <v>161869.0</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="9">
         <f>E52*F52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="80">
       <c r="A53" s="13" t="s">
         <v>113</v>
       </c>
       <c r="B53" s="6"/>
       <c r="C53" s="16" t="s">
         <v>114</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E53" s="9">
-        <v>113989.0</v>
+        <v>175000.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>116</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>117</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E54" s="9">
-        <v>119000.0</v>
+        <v>191509.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E55" s="9">
-        <v>120829.0</v>
+        <v>191509.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:7" customHeight="1" ht="80">
-      <c r="A56" s="13" t="s">
+    <row r="56" spans="1:7">
+      <c r="A56" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="B56" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C56" s="14"/>
+      <c r="E56" s="7"/>
+      <c r="G56" s="7"/>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="12"/>
+      <c r="C58" s="14"/>
+      <c r="E58" s="7"/>
+      <c r="G58" s="7"/>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="80">
       <c r="A59" s="13" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B59" s="6"/>
       <c r="C59" s="16" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E59" s="9">
-        <v>136789.0</v>
+        <v>5078.0</v>
       </c>
       <c r="F59" s="6"/>
       <c r="G59" s="9">
         <f>E59*F59</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="60" spans="1:7">
+      <c r="A60" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C60" s="14"/>
+      <c r="E60" s="7"/>
+      <c r="G60" s="7"/>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="12"/>
+      <c r="C62" s="14"/>
+      <c r="E62" s="7"/>
+      <c r="G62" s="7"/>
     </row>
     <row r="63" spans="1:7" customHeight="1" ht="80">
       <c r="A63" s="13" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="B63" s="6"/>
       <c r="C63" s="16" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="E63" s="9">
-        <v>175000.0</v>
+        <v>848.0</v>
       </c>
       <c r="F63" s="6"/>
       <c r="G63" s="9">
         <f>E63*F63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" customHeight="1" ht="80">
       <c r="A64" s="13" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="16" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="E64" s="9">
-        <v>191509.0</v>
+        <v>1060.0</v>
       </c>
       <c r="F64" s="6"/>
       <c r="G64" s="9">
         <f>E64*F64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" customHeight="1" ht="80">
       <c r="A65" s="13" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="16" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="E65" s="9">
-        <v>191509.0</v>
+        <v>3170.0</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="9">
         <f>E65*F65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="11" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="C66" s="14"/>
       <c r="E66" s="7"/>
       <c r="G66" s="7"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="12"/>
       <c r="C68" s="14"/>
       <c r="E68" s="7"/>
       <c r="G68" s="7"/>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="80">
       <c r="A69" s="13" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="16" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="E69" s="9">
-        <v>5078.0</v>
+        <v>174731.0</v>
       </c>
       <c r="F69" s="6"/>
       <c r="G69" s="9">
         <f>E69*F69</f>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:7">
-[...34 lines deleted...]
-      <c r="G72" s="7"/>
+    <row r="70" spans="1:7" customHeight="1" ht="80">
+      <c r="A70" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="B70" s="6"/>
+      <c r="C70" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E70" s="9">
+        <v>202890.0</v>
+      </c>
+      <c r="F70" s="6"/>
+      <c r="G70" s="9">
+        <f>E70*F70</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" customHeight="1" ht="80">
+      <c r="A71" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" s="9">
+        <v>205666.0</v>
+      </c>
+      <c r="F71" s="6"/>
+      <c r="G71" s="9">
+        <f>E71*F71</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" customHeight="1" ht="80">
+      <c r="A72" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B72" s="6"/>
+      <c r="C72" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E72" s="9">
+        <v>210679.0</v>
+      </c>
+      <c r="F72" s="6"/>
+      <c r="G72" s="9">
+        <f>E72*F72</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="73" spans="1:7" customHeight="1" ht="80">
       <c r="A73" s="13" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B73" s="6"/>
       <c r="C73" s="16" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="E73" s="9">
-        <v>848.0</v>
+        <v>220981.0</v>
       </c>
       <c r="F73" s="6"/>
       <c r="G73" s="9">
         <f>E73*F73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" customHeight="1" ht="80">
       <c r="A74" s="13" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="16" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="E74" s="9">
-        <v>1060.0</v>
+        <v>220992.0</v>
       </c>
       <c r="F74" s="6"/>
       <c r="G74" s="9">
         <f>E74*F74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="E75" s="9">
-        <v>3170.0</v>
+        <v>224000.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:7">
-      <c r="A76" s="11" t="s">
+    <row r="76" spans="1:7" customHeight="1" ht="80">
+      <c r="A76" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="B76" s="6"/>
+      <c r="C76" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E76" s="9">
+        <v>236541.0</v>
+      </c>
+      <c r="F76" s="6"/>
+      <c r="G76" s="9">
+        <f>E76*F76</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" customHeight="1" ht="80">
+      <c r="A77" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="16" t="s">
+        <v>162</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E77" s="9">
+        <v>248787.0</v>
+      </c>
+      <c r="F77" s="6"/>
+      <c r="G77" s="9">
+        <f>E77*F77</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" customHeight="1" ht="80">
+      <c r="A78" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="D78" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="C76" s="14"/>
-[...30 lines deleted...]
-      <c r="G78" s="7"/>
+      <c r="E78" s="9">
+        <v>262747.0</v>
+      </c>
+      <c r="F78" s="6"/>
+      <c r="G78" s="9">
+        <f>E78*F78</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
         <v>167</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
         <v>168</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E79" s="9">
-        <v>166410.0</v>
+        <v>269000.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
         <v>170</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
         <v>171</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>172</v>
       </c>
       <c r="E80" s="9">
-        <v>175663.0</v>
+        <v>269490.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
         <v>173</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
         <v>174</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E81" s="9">
-        <v>178066.0</v>
+        <v>335000.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
         <v>176</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
         <v>177</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>178</v>
       </c>
       <c r="E82" s="9">
-        <v>182786.0</v>
+        <v>349000.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
         <v>179</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
         <v>180</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E83" s="9">
-        <v>206481.0</v>
+        <v>349000.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
         <v>182</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
         <v>183</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E84" s="9">
-        <v>206481.0</v>
+        <v>421099.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
         <v>185</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
         <v>186</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E85" s="9">
-        <v>210679.0</v>
+        <v>421099.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
         <v>188</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
         <v>189</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E86" s="9">
-        <v>216547.0</v>
+        <v>491361.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" customHeight="1" ht="80">
       <c r="A87" s="13" t="s">
         <v>191</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="16" t="s">
         <v>192</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E87" s="9">
-        <v>218346.0</v>
+        <v>552960.0</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="9">
         <f>E87*F87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:7" customHeight="1" ht="80">
       <c r="A88" s="13" t="s">
         <v>194</v>
       </c>
       <c r="B88" s="6"/>
       <c r="C88" s="16" t="s">
         <v>195</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E88" s="9">
-        <v>220992.0</v>
+        <v>813712.0</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="9">
         <f>E88*F88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:7" customHeight="1" ht="80">
       <c r="A89" s="13" t="s">
         <v>197</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="16" t="s">
         <v>198</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>199</v>
       </c>
       <c r="E89" s="9">
-        <v>224000.0</v>
+        <v>849490.0</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="9">
         <f>E89*F89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" customHeight="1" ht="80">
       <c r="A90" s="13" t="s">
         <v>200</v>
       </c>
       <c r="B90" s="6"/>
       <c r="C90" s="16" t="s">
         <v>201</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>202</v>
       </c>
       <c r="E90" s="9">
-        <v>236541.0</v>
+        <v>849490.0</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="9">
         <f>E90*F90</f>
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:7" customHeight="1" ht="80">
-      <c r="A91" s="13" t="s">
+    <row r="91" spans="1:7">
+      <c r="A91" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="B91" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C91" s="14"/>
+      <c r="E91" s="7"/>
+      <c r="G91" s="7"/>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="12"/>
+      <c r="C93" s="14"/>
+      <c r="E93" s="7"/>
+      <c r="G93" s="7"/>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="E94" s="9">
-        <v>269000.0</v>
+        <v>1580.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="E95" s="9">
-        <v>269490.0</v>
+        <v>2004.0</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="96" spans="1:7">
+      <c r="A96" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="C96" s="14"/>
+      <c r="E96" s="7"/>
+      <c r="G96" s="7"/>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="12"/>
+      <c r="C98" s="14"/>
+      <c r="E98" s="7"/>
+      <c r="G98" s="7"/>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="E99" s="9">
-        <v>301863.0</v>
+        <v>78500.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="E100" s="9">
-        <v>301863.0</v>
+        <v>92500.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="E101" s="9">
-        <v>335000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="E102" s="9">
-        <v>345135.0</v>
+        <v>128000.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="E103" s="9">
-        <v>345135.0</v>
+        <v>164000.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
-        <v>243</v>
+        <v>227</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="E104" s="9">
-        <v>349000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
-        <v>245</v>
+        <v>229</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E105" s="9">
-        <v>349000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="E106" s="9">
-        <v>443262.0</v>
+        <v>188000.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="E107" s="9">
-        <v>443262.0</v>
+        <v>195000.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="80">
       <c r="A108" s="13" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="B108" s="6"/>
       <c r="C108" s="16" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="E108" s="9">
-        <v>491361.0</v>
+        <v>199000.0</v>
       </c>
       <c r="F108" s="6"/>
       <c r="G108" s="9">
         <f>E108*F108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:7" customHeight="1" ht="80">
       <c r="A109" s="13" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="B109" s="6"/>
       <c r="C109" s="16" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="E109" s="9">
-        <v>571669.0</v>
+        <v>235000.0</v>
       </c>
       <c r="F109" s="6"/>
       <c r="G109" s="9">
         <f>E109*F109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" customHeight="1" ht="80">
       <c r="A110" s="13" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="B110" s="6"/>
       <c r="C110" s="16" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="E110" s="9">
-        <v>849490.0</v>
+        <v>245000.0</v>
       </c>
       <c r="F110" s="6"/>
       <c r="G110" s="9">
         <f>E110*F110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:7" customHeight="1" ht="80">
       <c r="A111" s="13" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="B111" s="6"/>
       <c r="C111" s="16" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="E111" s="9">
-        <v>849490.0</v>
+        <v>248000.0</v>
       </c>
       <c r="F111" s="6"/>
       <c r="G111" s="9">
         <f>E111*F111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" customHeight="1" ht="80">
       <c r="A112" s="13" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B112" s="6"/>
       <c r="C112" s="16" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="E112" s="9">
-        <v>901620.0</v>
+        <v>300000.0</v>
       </c>
       <c r="F112" s="6"/>
       <c r="G112" s="9">
         <f>E112*F112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7" customHeight="1" ht="80">
       <c r="A113" s="13" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="B113" s="6"/>
       <c r="C113" s="16" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="E113" s="9">
-        <v>1001001.0</v>
+        <v>335000.0</v>
       </c>
       <c r="F113" s="6"/>
       <c r="G113" s="9">
         <f>E113*F113</f>
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:7">
+    <row r="114" spans="1:7" customHeight="1" ht="80">
       <c r="A114" s="13" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="B114" s="6"/>
       <c r="C114" s="16" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="E114" s="9">
-        <v>1049400.0</v>
+        <v>345000.0</v>
       </c>
       <c r="F114" s="6"/>
       <c r="G114" s="9">
         <f>E114*F114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" customHeight="1" ht="80">
       <c r="A115" s="13" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="B115" s="6"/>
       <c r="C115" s="16" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="E115" s="9">
-        <v>104719860.0</v>
+        <v>393000.0</v>
       </c>
       <c r="F115" s="6"/>
       <c r="G115" s="9">
         <f>E115*F115</f>
         <v>0</v>
       </c>
     </row>
-    <row r="116" spans="1:7">
-[...8 lines deleted...]
-      <c r="A117" s="2" t="s">
+    <row r="116" spans="1:7" customHeight="1" ht="80">
+      <c r="A116" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E116" s="9">
+        <v>594000.0</v>
+      </c>
+      <c r="F116" s="6"/>
+      <c r="G116" s="9">
+        <f>E116*F116</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" customHeight="1" ht="80">
+      <c r="A117" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="B117" s="6"/>
+      <c r="C117" s="16" t="s">
+        <v>266</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E117" s="9">
+        <v>721000.0</v>
+      </c>
+      <c r="F117" s="6"/>
+      <c r="G117" s="9">
+        <f>E117*F117</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" customHeight="1" ht="80">
+      <c r="A118" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E118" s="9">
+        <v>806000.0</v>
+      </c>
+      <c r="F118" s="6"/>
+      <c r="G118" s="9">
+        <f>E118*F118</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="C119" s="14"/>
+      <c r="E119" s="7"/>
+      <c r="G119" s="7"/>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B117" s="3" t="s">
+      <c r="B120" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C117" s="15" t="s">
+      <c r="C120" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="D117" s="4" t="s">
+      <c r="D120" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E117" s="10" t="s">
+      <c r="E120" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F117" s="4" t="s">
+      <c r="F120" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G117" s="8" t="s">
+      <c r="G120" s="8" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="118" spans="1:7">
-[...44 lines deleted...]
-    </row>
     <row r="121" spans="1:7">
-      <c r="A121" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A121" s="12"/>
       <c r="C121" s="14"/>
       <c r="E121" s="7"/>
       <c r="G121" s="7"/>
     </row>
-    <row r="122" spans="1:7">
-[...26 lines deleted...]
-      <c r="G123" s="7"/>
+    <row r="122" spans="1:7" customHeight="1" ht="80">
+      <c r="A122" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="16" t="s">
+        <v>273</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="9">
+        <v>8555.0</v>
+      </c>
+      <c r="F122" s="6"/>
+      <c r="G122" s="9">
+        <f>E122*F122</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" customHeight="1" ht="80">
+      <c r="A123" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="6"/>
+      <c r="C123" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="9">
+        <v>8555.0</v>
+      </c>
+      <c r="F123" s="6"/>
+      <c r="G123" s="9">
+        <f>E123*F123</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="E124" s="9">
-        <v>78500.0</v>
+        <v>8555.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E125" s="9">
-        <v>92500.0</v>
+        <v>8555.0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80">
       <c r="A126" s="13" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="E126" s="9">
-        <v>102000.0</v>
+        <v>35380.0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="9">
         <f>E126*F126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80">
       <c r="A127" s="13" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="E127" s="9">
-        <v>128000.0</v>
+        <v>36453.0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="9">
         <f>E127*F127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="E128" s="9">
-        <v>164000.0</v>
+        <v>40503.0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80">
       <c r="A129" s="13" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="E129" s="9">
-        <v>175000.0</v>
+        <v>46297.0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="E130" s="9">
-        <v>178000.0</v>
+        <v>50037.0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E131" s="9">
-        <v>188000.0</v>
+        <v>50562.0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E132" s="9">
-        <v>195000.0</v>
+        <v>68360.0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="E133" s="9">
-        <v>199000.0</v>
+        <v>77829.0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="E134" s="9">
-        <v>235000.0</v>
+        <v>127900.0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="E135" s="9">
-        <v>245000.0</v>
+        <v>358865.0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
-    <row r="136" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="136" spans="1:7">
+      <c r="A136" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="C136" s="14"/>
+      <c r="E136" s="7"/>
+      <c r="G136" s="7"/>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G137" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" s="12"/>
+      <c r="C138" s="14"/>
+      <c r="E138" s="7"/>
+      <c r="G138" s="7"/>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="E139" s="9">
-        <v>335000.0</v>
+        <v>4420.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="E140" s="9">
-        <v>345000.0</v>
+        <v>29100.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="E141" s="9">
-        <v>387000.0</v>
+        <v>40599.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="E142" s="9">
-        <v>393000.0</v>
+        <v>40599.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="E143" s="9">
-        <v>594000.0</v>
+        <v>40599.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="E144" s="9">
-        <v>721000.0</v>
+        <v>42680.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="E145" s="9">
-        <v>806000.0</v>
+        <v>43056.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="E146" s="9">
-        <v>811330.0</v>
+        <v>43056.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:7">
-[...34 lines deleted...]
-      <c r="G149" s="7"/>
+    <row r="147" spans="1:7" customHeight="1" ht="80">
+      <c r="A147" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="E147" s="9">
+        <v>43056.0</v>
+      </c>
+      <c r="F147" s="6"/>
+      <c r="G147" s="9">
+        <f>E147*F147</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" customHeight="1" ht="80">
+      <c r="A148" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="B148" s="6"/>
+      <c r="C148" s="16" t="s">
+        <v>343</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>344</v>
+      </c>
+      <c r="E148" s="9">
+        <v>45705.0</v>
+      </c>
+      <c r="F148" s="6"/>
+      <c r="G148" s="9">
+        <f>E148*F148</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" customHeight="1" ht="80">
+      <c r="A149" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="B149" s="6"/>
+      <c r="C149" s="16" t="s">
+        <v>346</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="E149" s="9">
+        <v>50440.0</v>
+      </c>
+      <c r="F149" s="6"/>
+      <c r="G149" s="9">
+        <f>E149*F149</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="E150" s="9">
-        <v>2692.0</v>
+        <v>53586.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="E151" s="9">
-        <v>7685.0</v>
+        <v>54639.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="E152" s="9">
-        <v>7685.0</v>
+        <v>56227.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80">
       <c r="A153" s="13" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="E153" s="9">
-        <v>7685.0</v>
+        <v>64216.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="E154" s="9">
-        <v>7685.0</v>
+        <v>66930.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="E155" s="9">
-        <v>32759.0</v>
+        <v>67735.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="E156" s="9">
-        <v>36453.0</v>
+        <v>74000.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="E157" s="9">
-        <v>40503.0</v>
+        <v>80615.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="E158" s="9">
-        <v>44949.0</v>
+        <v>86480.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="E159" s="9">
-        <v>50037.0</v>
+        <v>86480.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="E160" s="9">
-        <v>50562.0</v>
+        <v>86480.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="E161" s="9">
-        <v>51736.0</v>
+        <v>86480.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="E162" s="9">
-        <v>64504.0</v>
+        <v>86480.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="E163" s="9">
-        <v>68360.0</v>
+        <v>93265.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="E164" s="9">
-        <v>77829.0</v>
+        <v>94300.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80">
       <c r="A165" s="13" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="E165" s="9">
-        <v>127900.0</v>
+        <v>101850.0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="9">
         <f>E165*F165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80">
       <c r="A166" s="13" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="E166" s="9">
-        <v>358865.0</v>
+        <v>103040.0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="9">
         <f>E166*F166</f>
         <v>0</v>
       </c>
     </row>
-    <row r="167" spans="1:7">
-      <c r="A167" s="11" t="s">
+    <row r="167" spans="1:7" customHeight="1" ht="80">
+      <c r="A167" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>401</v>
+      </c>
+      <c r="E167" s="9">
+        <v>114799.0</v>
+      </c>
+      <c r="F167" s="6"/>
+      <c r="G167" s="9">
+        <f>E167*F167</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" customHeight="1" ht="80">
+      <c r="A168" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="B168" s="6"/>
+      <c r="C168" s="16" t="s">
+        <v>403</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>404</v>
+      </c>
+      <c r="E168" s="9">
+        <v>114799.0</v>
+      </c>
+      <c r="F168" s="6"/>
+      <c r="G168" s="9">
+        <f>E168*F168</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" customHeight="1" ht="80">
+      <c r="A169" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="B169" s="6"/>
+      <c r="C169" s="16" t="s">
+        <v>406</v>
+      </c>
+      <c r="D169" s="6" t="s">
         <v>407</v>
       </c>
-      <c r="C167" s="14"/>
-[...30 lines deleted...]
-      <c r="G169" s="7"/>
+      <c r="E169" s="9">
+        <v>117307.0</v>
+      </c>
+      <c r="F169" s="6"/>
+      <c r="G169" s="9">
+        <f>E169*F169</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
         <v>408</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
         <v>409</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>410</v>
       </c>
       <c r="E170" s="9">
-        <v>4420.0</v>
+        <v>145500.0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80">
       <c r="A171" s="13" t="s">
         <v>411</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
         <v>412</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>413</v>
       </c>
       <c r="E171" s="9">
-        <v>4470.0</v>
+        <v>174421.0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="9">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
-    <row r="172" spans="1:7" customHeight="1" ht="80">
-      <c r="A172" s="13" t="s">
+    <row r="172" spans="1:7">
+      <c r="A172" s="11" t="s">
         <v>414</v>
       </c>
-      <c r="B172" s="6"/>
-[...53 lines deleted...]
-      </c>
+      <c r="C172" s="14"/>
+      <c r="E172" s="7"/>
+      <c r="G172" s="7"/>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G173" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="12"/>
+      <c r="C174" s="14"/>
+      <c r="E174" s="7"/>
+      <c r="G174" s="7"/>
     </row>
     <row r="175" spans="1:7" customHeight="1" ht="80">
       <c r="A175" s="13" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="B175" s="6"/>
       <c r="C175" s="16" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="E175" s="9">
-        <v>38610.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F175" s="6"/>
       <c r="G175" s="9">
         <f>E175*F175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:7" customHeight="1" ht="80">
       <c r="A176" s="13" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="16" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="E176" s="9">
-        <v>38610.0</v>
+        <v>1400.0</v>
       </c>
       <c r="F176" s="6"/>
       <c r="G176" s="9">
         <f>E176*F176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:7" customHeight="1" ht="80">
       <c r="A177" s="13" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="16" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="E177" s="9">
-        <v>38610.0</v>
+        <v>1470.0</v>
       </c>
       <c r="F177" s="6"/>
       <c r="G177" s="9">
         <f>E177*F177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:7" customHeight="1" ht="80">
       <c r="A178" s="13" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="16" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="E178" s="9">
-        <v>40356.0</v>
+        <v>4760.0</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="9">
         <f>E178*F178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:7" customHeight="1" ht="80">
       <c r="A179" s="13" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="16" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="E179" s="9">
-        <v>40950.0</v>
+        <v>6090.0</v>
       </c>
       <c r="F179" s="6"/>
       <c r="G179" s="9">
         <f>E179*F179</f>
         <v>0</v>
       </c>
     </row>
-    <row r="180" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="180" spans="1:7">
+      <c r="A180" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="C180" s="14"/>
+      <c r="E180" s="7"/>
+      <c r="G180" s="7"/>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G181" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" s="12"/>
+      <c r="C182" s="14"/>
+      <c r="E182" s="7"/>
+      <c r="G182" s="7"/>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80">
       <c r="A183" s="13" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="E183" s="9">
-        <v>45705.0</v>
+        <v>15330.0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="9">
         <f>E183*F183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:7" customHeight="1" ht="80">
       <c r="A184" s="13" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
       <c r="B184" s="6"/>
       <c r="C184" s="16" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>452</v>
+        <v>436</v>
       </c>
       <c r="E184" s="9">
-        <v>50440.0</v>
+        <v>15855.0</v>
       </c>
       <c r="F184" s="6"/>
       <c r="G184" s="9">
         <f>E184*F184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:7" customHeight="1" ht="80">
       <c r="A185" s="13" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="B185" s="6"/>
       <c r="C185" s="16" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="E185" s="9">
-        <v>56227.0</v>
+        <v>16380.0</v>
       </c>
       <c r="F185" s="6"/>
       <c r="G185" s="9">
         <f>E185*F185</f>
         <v>0</v>
       </c>
     </row>
-    <row r="186" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="186" spans="1:7">
+      <c r="A186" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C186" s="14"/>
+      <c r="E186" s="7"/>
+      <c r="G186" s="7"/>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G187" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="12"/>
+      <c r="C188" s="14"/>
+      <c r="E188" s="7"/>
+      <c r="G188" s="7"/>
     </row>
     <row r="189" spans="1:7" customHeight="1" ht="80">
       <c r="A189" s="13" t="s">
-        <v>465</v>
+        <v>441</v>
       </c>
       <c r="B189" s="6"/>
       <c r="C189" s="16" t="s">
-        <v>466</v>
+        <v>442</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>467</v>
+        <v>443</v>
       </c>
       <c r="E189" s="9">
-        <v>66930.0</v>
+        <v>98595.0</v>
       </c>
       <c r="F189" s="6"/>
       <c r="G189" s="9">
         <f>E189*F189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
-        <v>468</v>
+        <v>444</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>469</v>
+        <v>445</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>470</v>
+        <v>446</v>
       </c>
       <c r="E190" s="9">
-        <v>74000.0</v>
+        <v>106785.0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>472</v>
+        <v>448</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>473</v>
+        <v>449</v>
       </c>
       <c r="E191" s="9">
-        <v>76820.0</v>
+        <v>127995.0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
-    <row r="192" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="192" spans="1:7">
+      <c r="A192" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="C192" s="14"/>
+      <c r="E192" s="7"/>
+      <c r="G192" s="7"/>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G193" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" s="12"/>
+      <c r="C194" s="14"/>
+      <c r="E194" s="7"/>
+      <c r="G194" s="7"/>
     </row>
     <row r="195" spans="1:7" customHeight="1" ht="80">
       <c r="A195" s="13" t="s">
-        <v>483</v>
+        <v>451</v>
       </c>
       <c r="B195" s="6"/>
       <c r="C195" s="16" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>485</v>
+        <v>453</v>
       </c>
       <c r="E195" s="9">
-        <v>82340.0</v>
+        <v>4.0</v>
       </c>
       <c r="F195" s="6"/>
       <c r="G195" s="9">
         <f>E195*F195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7" customHeight="1" ht="80">
       <c r="A196" s="13" t="s">
-        <v>486</v>
+        <v>454</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="16" t="s">
-        <v>487</v>
+        <v>455</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>488</v>
+        <v>456</v>
       </c>
       <c r="E196" s="9">
-        <v>82340.0</v>
+        <v>265.0</v>
       </c>
       <c r="F196" s="6"/>
       <c r="G196" s="9">
         <f>E196*F196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7" customHeight="1" ht="80">
       <c r="A197" s="13" t="s">
-        <v>489</v>
+        <v>457</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="16" t="s">
-        <v>490</v>
+        <v>458</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>491</v>
+        <v>459</v>
       </c>
       <c r="E197" s="9">
-        <v>88780.0</v>
+        <v>689.0</v>
       </c>
       <c r="F197" s="6"/>
       <c r="G197" s="9">
         <f>E197*F197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80">
       <c r="A198" s="13" t="s">
-        <v>492</v>
+        <v>460</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>493</v>
+        <v>461</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>494</v>
+        <v>462</v>
       </c>
       <c r="E198" s="9">
-        <v>94300.0</v>
+        <v>945.0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="9">
         <f>E198*F198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80">
       <c r="A199" s="13" t="s">
-        <v>495</v>
+        <v>463</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>496</v>
+        <v>464</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>497</v>
+        <v>465</v>
       </c>
       <c r="E199" s="9">
-        <v>98095.0</v>
+        <v>1365.0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="9">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
-    <row r="200" spans="1:7" customHeight="1" ht="80">
-[...57 lines deleted...]
-      </c>
+    <row r="200" spans="1:7">
+      <c r="A200" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="C200" s="14"/>
+      <c r="E200" s="7"/>
+      <c r="G200" s="7"/>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G201" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" s="12"/>
+      <c r="C202" s="14"/>
+      <c r="E202" s="7"/>
+      <c r="G202" s="7"/>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80">
       <c r="A203" s="13" t="s">
-        <v>507</v>
+        <v>467</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
-        <v>508</v>
+        <v>468</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>509</v>
+        <v>469</v>
       </c>
       <c r="E203" s="9">
-        <v>110285.0</v>
+        <v>21534.0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="9">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:7" customHeight="1" ht="80">
       <c r="A204" s="13" t="s">
-        <v>510</v>
+        <v>470</v>
       </c>
       <c r="B204" s="6"/>
       <c r="C204" s="16" t="s">
-        <v>511</v>
+        <v>471</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>512</v>
+        <v>472</v>
       </c>
       <c r="E204" s="9">
-        <v>111721.0</v>
+        <v>28491.0</v>
       </c>
       <c r="F204" s="6"/>
       <c r="G204" s="9">
         <f>E204*F204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:7" customHeight="1" ht="80">
       <c r="A205" s="13" t="s">
-        <v>513</v>
+        <v>473</v>
       </c>
       <c r="B205" s="6"/>
       <c r="C205" s="16" t="s">
-        <v>514</v>
+        <v>474</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>515</v>
+        <v>475</v>
       </c>
       <c r="E205" s="9">
-        <v>128251.0</v>
+        <v>56489.0</v>
       </c>
       <c r="F205" s="6"/>
       <c r="G205" s="9">
         <f>E205*F205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:7" customHeight="1" ht="80">
       <c r="A206" s="13" t="s">
-        <v>516</v>
+        <v>476</v>
       </c>
       <c r="B206" s="6"/>
       <c r="C206" s="16" t="s">
-        <v>517</v>
+        <v>477</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>518</v>
+        <v>478</v>
       </c>
       <c r="E206" s="9">
-        <v>133938.0</v>
+        <v>104607.5625</v>
       </c>
       <c r="F206" s="6"/>
       <c r="G206" s="9">
         <f>E206*F206</f>
         <v>0</v>
       </c>
     </row>
-    <row r="207" spans="1:7" customHeight="1" ht="80">
-[...36 lines deleted...]
-        <v>0</v>
+    <row r="207" spans="1:7">
+      <c r="A207" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="C207" s="14"/>
+      <c r="E207" s="7"/>
+      <c r="G207" s="7"/>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D208" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G208" s="8" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:7">
-      <c r="A209" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A209" s="12"/>
       <c r="C209" s="14"/>
       <c r="E209" s="7"/>
       <c r="G209" s="7"/>
     </row>
-    <row r="210" spans="1:7">
-[...19 lines deleted...]
-        <v>17</v>
+    <row r="210" spans="1:7" customHeight="1" ht="80">
+      <c r="A210" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="B210" s="6"/>
+      <c r="C210" s="16" t="s">
+        <v>481</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="E210" s="9">
+        <v>39900.0</v>
+      </c>
+      <c r="F210" s="6"/>
+      <c r="G210" s="9">
+        <f>E210*F210</f>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:7">
-      <c r="A211" s="12"/>
-[...949 lines deleted...]
-        <f>SUM(G12:G267)</f>
+      <c r="E211" t="s">
+        <v>483</v>
+      </c>
+      <c r="F211">
+        <f>SUM(F12:F210)</f>
+        <v>0</v>
+      </c>
+      <c r="G211">
+        <f>SUM(G12:G210)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A26:G26"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A32:G32"/>
-    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A58:G58"/>
+    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A62:G62"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A68:G68"/>
-    <mergeCell ref="A70:G70"/>
-[...4 lines deleted...]
-    <mergeCell ref="A118:G118"/>
+    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="A96:G96"/>
+    <mergeCell ref="A98:G98"/>
+    <mergeCell ref="A119:G119"/>
     <mergeCell ref="A121:G121"/>
-    <mergeCell ref="A123:G123"/>
-[...3 lines deleted...]
-    <mergeCell ref="A169:G169"/>
+    <mergeCell ref="A136:G136"/>
+    <mergeCell ref="A138:G138"/>
+    <mergeCell ref="A172:G172"/>
+    <mergeCell ref="A174:G174"/>
+    <mergeCell ref="A180:G180"/>
+    <mergeCell ref="A182:G182"/>
+    <mergeCell ref="A186:G186"/>
+    <mergeCell ref="A188:G188"/>
+    <mergeCell ref="A192:G192"/>
+    <mergeCell ref="A194:G194"/>
+    <mergeCell ref="A200:G200"/>
+    <mergeCell ref="A202:G202"/>
+    <mergeCell ref="A207:G207"/>
     <mergeCell ref="A209:G209"/>
-    <mergeCell ref="A211:G211"/>
-[...15 lines deleted...]
-    <mergeCell ref="A260:G260"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
-[...1 lines deleted...]
-    <hyperlink ref="D31" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_36"/>
-[...12 lines deleted...]
-    <hyperlink ref="D75" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D91" r:id="rId_hyperlink_62"/>
-[...65 lines deleted...]
-    <hyperlink ref="D166" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_130"/>
-    <hyperlink ref="D172" r:id="rId_hyperlink_131"/>
-[...67 lines deleted...]
-    <hyperlink ref="D267" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_151"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>