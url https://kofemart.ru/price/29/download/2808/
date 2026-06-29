--- v0 (2026-05-09)
+++ v1 (2026-06-29)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-09 09:59:18</t>
+    <t>Актуальность прайса на: 2026-06-29 03:30:14</t>
   </si>
   <si>
     <t>Чай</t>
   </si>
   <si>
     <t>Чай кейтеринг</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
@@ -9786,51 +9786,51 @@
       </c>
       <c r="D53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E53" s="9">
         <v>330.0</v>
       </c>
       <c r="F53" s="6"/>
       <c r="G53" s="9">
         <f>E53*F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="80">
       <c r="A54" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B54" s="6"/>
       <c r="C54" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="9">
-        <v>330.0</v>
+        <v>630.0</v>
       </c>
       <c r="F54" s="6"/>
       <c r="G54" s="9">
         <f>E54*F54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="80">
       <c r="A55" s="13" t="s">
         <v>103</v>
       </c>
       <c r="B55" s="6"/>
       <c r="C55" s="16" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E55" s="9">
         <v>670.0</v>
       </c>
       <c r="F55" s="6"/>
       <c r="G55" s="9">
         <f>E55*F55</f>
         <v>0</v>
@@ -11597,51 +11597,51 @@
       </c>
       <c r="D147" s="6" t="s">
         <v>357</v>
       </c>
       <c r="E147" s="9">
         <v>66.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
         <v>358</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
         <v>359</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E148" s="9">
-        <v>9.9</v>
+        <v>10.5</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
         <v>361</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
         <v>362</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>363</v>
       </c>
       <c r="E149" s="9">
         <v>76.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>