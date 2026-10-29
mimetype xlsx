--- v1 (2026-06-29)
+++ v2 (2026-10-29)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-29 03:30:14</t>
+    <t>Актуальность прайса на: 2026-10-29 23:16:33</t>
   </si>
   <si>
     <t>Чай</t>
   </si>
   <si>
     <t>Чай кейтеринг</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>