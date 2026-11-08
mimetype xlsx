--- v2 (2026-10-29)
+++ v3 (2026-11-08)
@@ -42,51 +42,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-29 23:16:33</t>
+    <t>Актуальность прайса на: 2026-11-08 08:49:17</t>
   </si>
   <si>
     <t>Чай</t>
   </si>
   <si>
     <t>Чай кейтеринг</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>